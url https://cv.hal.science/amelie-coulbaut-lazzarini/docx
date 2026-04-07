--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -147,3227 +147,3227 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition éthique dans le milieu équestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Kohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transition(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC, Jun 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits autour du cheval : entre maltraitance animale, mise en scène du mignon et nouvelles ontologies, quelles perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Kohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles Ontologies dans la Relation à l'Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRESEC, Oct 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des formats hybrides combinant fiction et biodiversité : engager des professionnels dans la recherche et ré-ensauvager un film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sussfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Souillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vent debout ! Dynamiques communicationnelles, mobilisations écologiques et participations citoyennes contemporaines 23-24 nov. 2023 Paris (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d’études et de recherches « Communication, Environnement, Sciences et Société » (GER ComENss) de la Société Française des Sciences de l’Information et de la Communication (SFSIC); Académie des Controverses et de la Communication Sensible (ACCS); IMSIC; CARISM; CREM; GRESEC, Nov 2023, Paris Université Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communiquer sur le bien-être équin en contexte contraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Kohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFCE, Jun 2023, Saumur, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre dans les activités de médiation scientifique : mutation des pratiques, évaluation et dimension sociale de la médiation des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Inaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Kohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème colloque international ISKO-France "Épistémologie sociale dans l’organisation des connaissances"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISKO-France; ELICO; Université Jean Moulin Lyon III, Oct 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiatisation du bien-être animal dans la filière équine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Kohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partner Session IAMCR : GER COMENSS (SFSIC) Title: emerging topics of environmental and ethical issues in communication research.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAMCR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC et sciences Po Lyon, Jul 2023, LYON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panel 2 du GER CESS - Sciences participatives et communs-XXIII Congrès de la SFSIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Couston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC; MICA, Jul 2023, Bordeaux - IUT Bordeaux Montaigne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages innovants du livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Inaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Kohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La CSTI contemporaine : Transitions et liens aux territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMCSTI, Jun 2023, Bastia, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smart-citizen et développements communautaires : l'organisation des mobilités au sein de Nice Méridia Smart-citizen and communities' developments: mobilities' organization in Nice Meridia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Araszkiewiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Couston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIème congrès de la SFSIC : Sociétés et espaces en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03517579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les conducteurs de véhicule électrique se représentent et éprouvent leurs parcours grâce aux outils connectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.560-564</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éco-vallée et la technopole urbaine : un système territorial symbiotique ou antinomique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Araszkiewiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème colloque RIODD, Le développement durable en questions, 16-18 octobre, 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, GRENOBLE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01898087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réplication de démonstrateurs comme moteurs d'une nouvelle forme de production d'écosystèmes territoriaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TERRI’2017 «Territoires Intelligents : un modèle si smart ? Effets paradoxaux d’une mutation technologique et sociale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Desponds, Université de Cergy, France, Mar 2017, Cergy-Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01481316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de pouvoirs et coopérations dans les bâtiments intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international «Médiation et Villes des intelligences »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01638614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique de la ville par projets partenariaux: Trois retours d’expérience de nouvelles modalités de coopération urbaine et territoriale franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> les Rencontres internationales d’urbanisme de l’APERAU. 
+Les nouvelles formes de coopérations urbaines et territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APEREAU, May 2016, Bruxelles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les infrastructures de recharge pour véhicules électriques: des lieux d’immobilité pour un nouveau temps de mobilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société en mouvement, sociologie en changement, XXième congrès international des sociologues français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF, Jul 2016, MONTREAL, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacité énergétique des entreprises, quelle perception des salariés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Danteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sociétés contemporaines à l’épreuve des transitions énergétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de sociologie UMR 7324 CNRS Citeres, Jul 2015, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04108508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’électro-mobilité redessine l’espace du quotidien…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Danteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilités en changement, changement par les mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Nov 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture(s) et innovations industrielles en dialogue de la création à la diffusion. Le cas de la Renault Zoé et de l’éco-mobilité électrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Danteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science, innovation, technique et société, AFS/AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS/AISLF, Jul 2014, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04108507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmettre : Entre être et faire, malgré les dires - Une étude des acteurs de la formation linguistique de base pour adultes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coubault-Lazzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bergère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00800039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersions et expériences de nature : peut-on encore se passer du numérique ?</w:t>
+                <w:t xml:space="preserve">Enjeux de légitimité dans la médiation scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Kohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Coubault-Lazzarini</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Inaudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gagnebien</w:t>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.80-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015931v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de légitimité dans la médiation scientifique</w:t>
+                <w:t xml:space="preserve">Sousveillance du bien-être animal : évolutions communicationnelles de la filière équestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Kohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Trémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67, pp.133-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14jdj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362722v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sousveillance du bien-être animal : évolutions communicationnelles de la filière équestre</w:t>
+                <w:t xml:space="preserve">Immersions et expériences de nature : peut-on encore se passer du numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Kohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coubault-Lazzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14jdj⟩</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13lfh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232301v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer sur le bien-être équin en contexte contraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Kohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal. Science proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (2), pp.175-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération et reliance : design et communication environnementale comme logiques de pensée et d’action au service d’enjeux complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 4 (1), pp.127-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/atic.004.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Territoires d’innovation : du concept à l’expérimentation»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02936040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Les territoires d’innovation, un champ de recherche transdisciplinaire qui invite à la coopération»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02936039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du visible à l’invisible : Une autre lecture de la ville au prisme d’outils connectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Araszkiewiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Management, Entrepreneuriat et Communication (RIMEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59285/rimec.345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’une utopie naïve à un véritable modèle de société pour demain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+                <w:t xml:space="preserve">Pour une médiation des signaux faibles et sensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Araszkiewiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[im]Pertinences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01898090v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01940684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une médiation des signaux faibles et sensibles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Araszkiewiez</w:t>
+                <w:t xml:space="preserve">D’une utopie naïve à un véritable modèle de société pour demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[im]Pertinences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2018, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01940684v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01898090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Open space ou comment les jeux de pouvoir engendrent de nouvelles formes de micro-territorialités dans les bâtiments intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, VARIA, 1 (31), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/espacepolitique.4251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01513525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric mobility analysis: contributions from sociology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Danteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/ijsd.2017.083489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">People in Smart Buildings: Daily Practices in Automated Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 104-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les matériels pédagogiques pour la formation linguistique de base des résidents étrangers adultes en France : supports identitaires d'un groupe professionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bergere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/savo.030.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01515902v1</w:t>
-              </w:r>
-[...1879 lines deleted...]
-                <w:t xml:space="preserve">halshs-00800039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3385,77 +3385,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser le livre dans la médiation scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Inaudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Kohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.144, 2024, Les outils malins, 9782706154966</w:t>
             </w:r>
           </w:p>
@@ -3514,51 +3514,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moyenne montagne en transitions : de la tension à la reliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions en tension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, p.65-76., 2024, 9781784059712</w:t>
@@ -3587,90 +3587,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences participatives et communs_ Panel Communication, Environnement, Science et Société (COMENSS) Coordination : Anne Gagnebien, Université́ Toulon Var, IMSIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Couston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SFSIC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23eme Congrès de la Sfsic, La numérisation des sociétés, ACTES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, , pp.514-515, 2024</w:t>
@@ -3699,51 +3699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appartenir au monde pour penser le lien : le rapport à l’environnement naturel comme creuset de la reliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le lien à la nature à l’ère numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, p.213-231, 2023, 9781784059446</w:t>
@@ -3772,64 +3772,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualificatifs et représentations sémantiques… Une expérimentation en moyenne montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Re)qualifier les territoires : promesses et actes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.Pages 59 à 73, 2023, 978-2-7492-7857-5</w:t>
@@ -3858,64 +3858,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence institutionnelle, dynamique définitoire et normalisation dans le domaine de l’agro-écologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque international de recherche T2020 : Transitions écologiques en transactions et actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3940,64 +3940,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart cities et intelligence énergétique : des usages prévus aux pratiques réelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Messaoudi.D, Michoudet.C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géographie de la France, les nouvelles dynamiques spatiales du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4039,64 +4039,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réplication de démonstrateurs comme moteurs d’une nouvelle forme de production d’écosystèmes territoriaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESSEC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires intelligents : un modèle si smart ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4138,51 +4138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes, neige et nouvelles glisses : une analyse ethnographique exploratoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4252,51 +4252,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMENTERR2 - Communication, Environnement, Territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Labex ITTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Aillon-le-Jeune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4321,51 +4321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECIT’M2 - Récits Expériences Communication Imaginaires et Transition en Moyenne Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Labex ITTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Aillon-le-Jeune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4390,51 +4390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMENTERR - Communication Environnement Territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Labex ITTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Arvillard (Savoie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4504,64 +4504,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer sur le bien-être équin en contexte contraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Kohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Science et Innovation Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Saumur, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4599,64 +4599,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiatisation du bien-être animal dans la filière équine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Kohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La numérisation des sociétés 23ème congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4713,64 +4713,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires d’innovation : du concept à l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4840,64 +4840,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Araszkiewiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Couston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5012,51 +5012,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD844754"/>
+    <w:nsid w:val="0C977124"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5243,51 +5243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-coulbaut-lazzarini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2907-6095" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144588153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015931v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coubault-Lazzarini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloria Vigouroux-Zugasti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jdj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.01.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.004.0127" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Araszkiewiez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59285/rimec.345" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898090v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4251" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Danteur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijsd.2017.083489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622491v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01515902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bergere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.030.0059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sussfeld" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397723v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Couston" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898087v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854547v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638614v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622458v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Berg&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2097/9782706154966/utiliser-le-livre-dans-la-mediation-scientifique" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127686v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217980v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edition-ellipse.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891005v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.fr/collection/villes-territoires" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415869v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413551v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217916v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-coulbaut-lazzarini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2907-6095" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144588153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128841v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloria Vigouroux-Zugasti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721155v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sussfeld" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132339v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132334v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Couston" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Araszkiewiez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Danteur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622458v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coubault-Lazzarini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Berg&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232301v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jdj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.01.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.004.0127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59285/rimec.345" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940684v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898090v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4251" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijsd.2017.083489" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01515902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bergere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.030.0059" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2097/9782706154966/utiliser-le-livre-dans-la-mediation-scientifique" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127686v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217980v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edition-ellipse.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891005v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.fr/collection/villes-territoires" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415869v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413551v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217916v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>