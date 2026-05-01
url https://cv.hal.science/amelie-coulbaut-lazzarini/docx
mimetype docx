--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -371,476 +371,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des formats hybrides combinant fiction et biodiversité : engager des professionnels dans la recherche et ré-ensauvager un film</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
+                <w:t xml:space="preserve">Communiquer sur le bien-être équin en contexte contraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Kohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vent debout ! Dynamiques communicationnelles, mobilisations écologiques et participations citoyennes contemporaines 23-24 nov. 2023 Paris (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d’études et de recherches « Communication, Environnement, Sciences et Société » (GER ComENss) de la Société Française des Sciences de l’Information et de la Communication (SFSIC); Académie des Controverses et de la Communication Sensible (ACCS); IMSIC; CARISM; CREM; GRESEC, Nov 2023, Paris Université Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFCE, Jun 2023, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327045v1</w:t>
+                <w:t xml:space="preserve">hal-04132339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communiquer sur le bien-être équin en contexte contraint</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+                <w:t xml:space="preserve">Vers des formats hybrides combinant fiction et biodiversité : engager des professionnels dans la recherche et ré-ensauvager un film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sussfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Souillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFCE, Jun 2023, Saumur, France</w:t>
+              <w:t xml:space="preserve">Vent debout ! Dynamiques communicationnelles, mobilisations écologiques et participations citoyennes contemporaines 23-24 nov. 2023 Paris (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d’études et de recherches « Communication, Environnement, Sciences et Société » (GER ComENss) de la Société Française des Sciences de l’Information et de la Communication (SFSIC); Académie des Controverses et de la Communication Sensible (ACCS); IMSIC; CARISM; CREM; GRESEC, Nov 2023, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132339v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le livre dans les activités de médiation scientifique : mutation des pratiques, évaluation et dimension sociale de la médiation des connaissances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Médiatisation du bien-être animal dans la filière équine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Kohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilie Kohlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème colloque international ISKO-France "Épistémologie sociale dans l’organisation des connaissances"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISKO-France; ELICO; Université Jean Moulin Lyon III, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397723v1</w:t>
+                <w:t xml:space="preserve">hal-04132334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiatisation du bien-être animal dans la filière équine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le livre dans les activités de médiation scientifique : mutation des pratiques, évaluation et dimension sociale de la médiation des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Inaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Kohlmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13ème colloque international ISKO-France "Épistémologie sociale dans l’organisation des connaissances"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISKO-France; ELICO; Université Jean Moulin Lyon III, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132334v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partner Session IAMCR : GER COMENSS (SFSIC) Title: emerging topics of environmental and ethical issues in communication research.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAMCR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC et sciences Po Lyon, Jul 2023, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -865,51 +865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panel 2 du GER CESS - Sciences participatives et communs-XXIII Congrès de la SFSIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -973,51 +973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages innovants du livre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Inaudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1081,51 +1081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart-citizen et développements communautaires : l'organisation des mobilités au sein de Nice Méridia Smart-citizen and communities' developments: mobilities' organization in Nice Meridia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Araszkiewiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Couston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1157,204 +1157,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03517579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les conducteurs de véhicule électrique se représentent et éprouvent leurs parcours grâce aux outils connectés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">L’éco-vallée et la technopole urbaine : un système territorial symbiotique ou antinomique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Araszkiewiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.560-564</w:t>
+              <w:t xml:space="preserve">13ème colloque RIODD, Le développement durable en questions, 16-18 octobre, 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854547v1</w:t>
+                <w:t xml:space="preserve">halshs-01898087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éco-vallée et la technopole urbaine : un système territorial symbiotique ou antinomique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Quand les conducteurs de véhicule électrique se représentent et éprouvent leurs parcours grâce aux outils connectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Araszkiewiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème colloque RIODD, Le développement durable en questions, 16-18 octobre, 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.560-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01898087v1</w:t>
+                <w:t xml:space="preserve">hal-01854547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réplication de démonstrateurs comme moteurs d'une nouvelle forme de production d'écosystèmes territoriaux ?</w:t>
               </w:r>
@@ -1422,51 +1422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de pouvoirs et coopérations dans les bâtiments intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2007,414 +2007,779 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00800039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La porte des contes..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Kohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baltzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook, 2025, 2342386915</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La porte des contes...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohlmann Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gagnebien Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paillet Yoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baltzinger Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook, 2025, 2342386915</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utiliser le livre dans la médiation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Inaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Kohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.144, 2024, Les outils malins, 9782706154966</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de légitimité dans la médiation scientifique</w:t>
+                <w:t xml:space="preserve">Sousveillance du bien-être animal : évolutions communicationnelles de la filière équestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Kohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Trémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67, pp.133-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14jdj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362722v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sousveillance du bien-être animal : évolutions communicationnelles de la filière équestre</w:t>
+                <w:t xml:space="preserve">Enjeux de légitimité dans la médiation scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Kohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Inaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.80-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232301v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersions et expériences de nature : peut-on encore se passer du numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Kohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coubault-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13lfh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer sur le bien-être équin en contexte contraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Kohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2433,170 +2798,170 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal. Science proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (2), pp.175-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération et reliance : design et communication environnementale comme logiques de pensée et d’action au service d’enjeux complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 4 (1), pp.127-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/atic.004.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Territoires d’innovation : du concept à l’expérimentation»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2612,73 +2977,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02936040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Les territoires d’innovation, un champ de recherche transdisciplinaire qui invite à la coopération»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2694,177 +3059,177 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02936039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du visible à l’invisible : Une autre lecture de la ville au prisme d’outils connectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Araszkiewiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Management, Entrepreneuriat et Communication (RIMEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59285/rimec.345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une médiation des signaux faibles et sensibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2880,337 +3245,337 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[im]Pertinences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01940684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une utopie naïve à un véritable modèle de société pour demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[im]Pertinences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01898090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Open space ou comment les jeux de pouvoir engendrent de nouvelles formes de micro-territorialités dans les bâtiments intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, VARIA, 1 (31), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/espacepolitique.4251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01513525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric mobility analysis: contributions from sociology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Danteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/ijsd.2017.083489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">People in Smart Buildings: Daily Practices in Automated Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3226,425 +3591,296 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 104-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les matériels pédagogiques pour la formation linguistique de base des résidents étrangers adultes en France : supports identitaires d'un groupe professionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bergere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/savo.030.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01515902v1</w:t>
-              </w:r>
-[...127 lines deleted...]
-                <w:t xml:space="preserve">hal-04337904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moyenne montagne en transitions : de la tension à la reliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions en tension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, p.65-76., 2024, 9781784059712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences participatives et communs_ Panel Communication, Environnement, Science et Société (COMENSS) Coordination : Anne Gagnebien, Université́ Toulon Var, IMSIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3663,314 +3899,314 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SFSIC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23eme Congrès de la Sfsic, La numérisation des sociétés, ACTES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, , pp.514-515, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appartenir au monde pour penser le lien : le rapport à l’environnement naturel comme creuset de la reliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le lien à la nature à l’ère numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, p.213-231, 2023, 9781784059446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualificatifs et représentations sémantiques… Une expérimentation en moyenne montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Re)qualifier les territoires : promesses et actes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.Pages 59 à 73, 2023, 978-2-7492-7857-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence institutionnelle, dynamique définitoire et normalisation dans le domaine de l’agro-écologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque international de recherche T2020 : Transitions écologiques en transactions et actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart cities et intelligence énergétique : des usages prévus aux pratiques réelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3980,255 +4216,255 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Messaoudi.D, Michoudet.C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géographie de la France, les nouvelles dynamiques spatiales du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782340-032668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02279024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réplication de démonstrateurs comme moteurs d’une nouvelle forme de production d’écosystèmes territoriaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESSEC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires intelligents : un modèle si smart ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l'Aube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.123-135, 2018, Bibliothèque des territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01891005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes, neige et nouvelles glisses : une analyse ethnographique exploratoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes et Hommes dans les sports en Montagne : au-delà des différences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS - MSH Alpes, pp.409-422, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4238,236 +4474,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMENTERR2 - Communication, Environnement, Territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Labex ITTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Aillon-le-Jeune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05413551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECIT’M2 - Récits Expériences Communication Imaginaires et Transition en Moyenne Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Labex ITTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Aillon-le-Jeune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05413564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMENTERR - Communication Environnement Territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Labex ITTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Arvillard (Savoie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05414012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4477,51 +4713,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer sur le bien-être équin en contexte contraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Kohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4550,73 +4786,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Science et Innovation Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Saumur, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiatisation du bien-être animal dans la filière équine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Kohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4645,51 +4881,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La numérisation des sociétés 23ème congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4699,111 +4935,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires d’innovation : du concept à l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02939304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4813,138 +5049,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Araszkiewiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Couston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5012,51 +5248,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C977124"/>
+    <w:nsid w:val="C74DD096"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5243,51 +5479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-coulbaut-lazzarini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2907-6095" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144588153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128841v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloria Vigouroux-Zugasti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721155v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sussfeld" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132339v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132334v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Couston" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Araszkiewiez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Danteur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622458v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coubault-Lazzarini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Berg&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232301v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jdj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.01.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.004.0127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59285/rimec.345" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940684v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898090v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4251" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijsd.2017.083489" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01515902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bergere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.030.0059" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2097/9782706154966/utiliser-le-livre-dans-la-mediation-scientifique" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127686v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217980v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edition-ellipse.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891005v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.fr/collection/villes-territoires" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415869v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413551v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217916v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-coulbaut-lazzarini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2907-6095" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144588153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128841v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloria Vigouroux-Zugasti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721155v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132339v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327045v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sussfeld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132334v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Couston" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Araszkiewiez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Danteur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622458v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coubault-Lazzarini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Berg&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohlmann Emilie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagnebien Anne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paillet Yoan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltzinger Christophe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2097/9782706154966/utiliser-le-livre-dans-la-mediation-scientifique" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jdj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362722v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.01.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.004.0127" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936040v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217896v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59285/rimec.345" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898090v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513525v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4251" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217908v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijsd.2017.083489" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622491v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01515902v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bergere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.030.0059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692035v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127686v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692018v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217980v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edition-ellipse.fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.fr/collection/villes-territoires" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413551v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413564v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414012v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634567v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939304v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>