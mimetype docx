--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1,5193 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5142 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amélie Coulbaut-Lazzarini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">amelie-coulbaut-lazzarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2907-6095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144588153</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=EO4bgMQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition éthique dans le milieu équestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits autour du cheval : entre maltraitance animale, mise en scène du mignon et nouvelles ontologies, quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Ontologies dans la Relation à l'Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des formats hybrides combinant fiction et biodiversité : engager des professionnels dans la recherche et ré-ensauvager un film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sussfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vent debout ! Dynamiques communicationnelles, mobilisations écologiques et participations citoyennes contemporaines 23-24 nov. 2023 Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’études et de recherches « Communication, Environnement, Sciences et Société » (GER ComENss) de la Société Française des Sciences de l’Information et de la Communication (SFSIC); Académie des Controverses et de la Communication Sensible (ACCS); IMSIC; CARISM; CREM; GRESEC, Nov 2023, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer sur le bien-être équin en contexte contraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre dans les activités de médiation scientifique : mutation des pratiques, évaluation et dimension sociale de la médiation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Inaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Kohlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque international ISKO-France "Épistémologie sociale dans l’organisation des connaissances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO-France; ELICO; Université Jean Moulin Lyon III, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation du bien-être animal dans la filière équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partner Session IAMCR : GER COMENSS (SFSIC) Title: emerging topics of environmental and ethical issues in communication research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC et sciences Po Lyon, Jul 2023, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel 2 du GER CESS - Sciences participatives et communs-XXIII Congrès de la SFSIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Couston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; MICA, Jul 2023, Bordeaux - IUT Bordeaux Montaigne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages innovants du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Inaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Kohlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La CSTI contemporaine : Transitions et liens aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMCSTI, Jun 2023, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-citizen et développements communautaires : l'organisation des mobilités au sein de Nice Méridia Smart-citizen and communities' developments: mobilities' organization in Nice Meridia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Araszkiewiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Couston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème congrès de la SFSIC : Sociétés et espaces en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03517579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les conducteurs de véhicule électrique se représentent et éprouvent leurs parcours grâce aux outils connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.560-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éco-vallée et la technopole urbaine : un système territorial symbiotique ou antinomique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Araszkiewiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque RIODD, Le développement durable en questions, 16-18 octobre, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01898087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réplication de démonstrateurs comme moteurs d'une nouvelle forme de production d'écosystèmes territoriaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERRI’2017 «Territoires Intelligents : un modèle si smart ? Effets paradoxaux d’une mutation technologique et sociale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Desponds, Université de Cergy, France, Mar 2017, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01481316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de pouvoirs et coopérations dans les bâtiments intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international «Médiation et Villes des intelligences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la ville par projets partenariaux: Trois retours d’expérience de nouvelles modalités de coopération urbaine et territoriale franciliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> les Rencontres internationales d’urbanisme de l’APERAU. 
+Les nouvelles formes de coopérations urbaines et territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APEREAU, May 2016, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures de recharge pour véhicules électriques: des lieux d’immobilité pour un nouveau temps de mobilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société en mouvement, sociologie en changement, XXième congrès international des sociologues français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2016, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique des entreprises, quelle perception des salariés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Danteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés contemporaines à l’épreuve des transitions énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de sociologie UMR 7324 CNRS Citeres, Jul 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04108508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’électro-mobilité redessine l’espace du quotidien…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Danteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités en changement, changement par les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture(s) et innovations industrielles en dialogue de la création à la diffusion. Le cas de la Renault Zoé et de l’éco-mobilité électrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Danteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, innovation, technique et société, AFS/AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS/AISLF, Jul 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04108507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre : Entre être et faire, malgré les dires - Une étude des acteurs de la formation linguistique de base pour adultes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coubault-Lazzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bergère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00800039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La porte des contes..</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publibook, 2025, 2342386915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La porte des contes...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohlmann Emilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gagnebien Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paillet Yoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltzinger Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publibook, 2025, 2342386915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser le livre dans la médiation scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Inaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.144, 2024, Les outils malins, 9782706154966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de légitimité dans la médiation scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Inaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.80-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sousveillance du bien-être animal : évolutions communicationnelles de la filière équestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Trémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67, pp.133-150. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14jdj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersions et expériences de nature : peut-on encore se passer du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coubault-Lazzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13lfh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer sur le bien-être équin en contexte contraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal. Science proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2), pp.175-177. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et reliance : design et communication environnementale comme logiques de pensée et d’action au service d’enjeux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 4 (1), pp.127-137. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.004.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Territoires d’innovation : du concept à l’expérimentation»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02936040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Les territoires d’innovation, un champ de recherche transdisciplinaire qui invite à la coopération»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02936039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du visible à l’invisible : Une autre lecture de la ville au prisme d’outils connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Araszkiewiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Management, Entrepreneuriat et Communication (RIMEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59285/rimec.345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une médiation des signaux faibles et sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Araszkiewiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[im]Pertinences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01940684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une utopie naïve à un véritable modèle de société pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[im]Pertinences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01898090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Open space ou comment les jeux de pouvoir engendrent de nouvelles formes de micro-territorialités dans les bâtiments intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, VARIA, 1 (31), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.4251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01513525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric mobility analysis: contributions from sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Danteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijsd.2017.083489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People in Smart Buildings: Daily Practices in Automated Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériels pédagogiques pour la formation linguistique de base des résidents étrangers adultes en France : supports identitaires d'un groupe professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bergere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (3), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.030.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01515902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyenne montagne en transitions : de la tension à la reliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions en tension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, p.65-76., 2024, 9781784059712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences participatives et communs_ Panel Communication, Environnement, Science et Société (COMENSS) Coordination : Anne Gagnebien, Université́ Toulon Var, IMSIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Couston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SFSIC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23eme Congrès de la Sfsic, La numérisation des sociétés, ACTES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, , pp.514-515, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appartenir au monde pour penser le lien : le rapport à l’environnement naturel comme creuset de la reliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien à la nature à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, p.213-231, 2023, 9781784059446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualificatifs et représentations sémantiques… Une expérimentation en moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)qualifier les territoires : promesses et actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.Pages 59 à 73, 2023, 978-2-7492-7857-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence institutionnelle, dynamique définitoire et normalisation dans le domaine de l’agro-écologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de recherche T2020 : Transitions écologiques en transactions et actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart cities et intelligence énergétique : des usages prévus aux pratiques réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Messaoudi.D, Michoudet.C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie de la France, les nouvelles dynamiques spatiales du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782340-032668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02279024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réplication de démonstrateurs comme moteurs d’une nouvelle forme de production d’écosystèmes territoriaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESSEC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires intelligents : un modèle si smart ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-135, 2018, Bibliothèque des territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01891005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, neige et nouvelles glisses : une analyse ethnographique exploratoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et Hommes dans les sports en Montagne : au-delà des différences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - MSH Alpes, pp.409-422, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMENTERR2 - Communication, Environnement, Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Labex ITTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Aillon-le-Jeune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05413551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECIT’M2 - Récits Expériences Communication Imaginaires et Transition en Moyenne Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Labex ITTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Aillon-le-Jeune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05413564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMENTERR - Communication Environnement Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Labex ITTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Arvillard (Savoie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05414012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer sur le bien-être équin en contexte contraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Science et Innovation Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saumur, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation du bien-être animal dans la filière équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La numérisation des sociétés 23ème congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires d’innovation : du concept à l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02939304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Araszkiewiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Couston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5248,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C74DD096"/>
+    <w:nsid w:val="77DB6AC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5479,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-coulbaut-lazzarini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2907-6095" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144588153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128841v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloria Vigouroux-Zugasti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721155v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132339v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327045v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sussfeld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132334v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Couston" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Araszkiewiez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Danteur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622458v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coubault-Lazzarini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Berg&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohlmann Emilie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagnebien Anne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paillet Yoan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltzinger Christophe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2097/9782706154966/utiliser-le-livre-dans-la-mediation-scientifique" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jdj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362722v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.01.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.004.0127" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936040v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217896v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59285/rimec.345" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898090v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513525v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4251" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217908v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijsd.2017.083489" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622491v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01515902v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bergere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.030.0059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692035v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127686v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692018v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217980v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edition-ellipse.fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.fr/collection/villes-territoires" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413551v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413564v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414012v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634567v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939304v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-coulbaut-lazzarini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2907-6095" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144588153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=EO4bgMQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128841v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloria Vigouroux-Zugasti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721155v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327045v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sussfeld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Couston" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Araszkiewiez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854547v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638614v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450042v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Danteur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800039v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coubault-Lazzarini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Berg&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohlmann Emilie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagnebien Anne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paillet Yoan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltzinger Christophe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2097/9782706154966/utiliser-le-livre-dans-la-mediation-scientifique" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362722v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jdj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.01.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038904v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.004.0127" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936040v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217896v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59285/rimec.345" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940684v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4251" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijsd.2017.083489" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01515902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bergere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.030.0059" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692035v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692018v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692067v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217980v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279024v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edition-ellipse.fr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.fr/collection/villes-territoires" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414012v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145547v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634567v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939304v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217916v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>