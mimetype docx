--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -434,295 +434,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude lithique : Les locus du Paléolithique moyen in : Dreux &amp;quot;ZA des Livraindières&amp;quot;, phase 02 (Eure-et-Loir, Centre-Val de Loire). Locus du Paléolithique moyen et terroir viticole entre la fin du Moyen Âge et le début du XXe siècle. [OA 0613497] Rapport de diagnostic archéologique du 02-04-2024 au 25-04-2024</w:t>
+                <w:t xml:space="preserve">Luzarches (Département du Val-d'Oise), Eglise Saint-Côme-et-Saint-Damien [OA 1012166] : rapport de diagnostic archéologique du 18-03-2024 au 12-04-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Conseil départemental d'Eure-et-Loir. 2024, pp.58-75</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Alligri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OA 1012166, SRA - Île-de-France; SDAVO. 2024, 328 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423535v1</w:t>
+                <w:t xml:space="preserve">hal-05015892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luzarches (Département du Val-d'Oise), Eglise Saint-Côme-et-Saint-Damien [OA 1012166] : rapport de diagnostic archéologique du 18-03-2024 au 12-04-2024</w:t>
+                <w:t xml:space="preserve">Puiseux-en-France (Département du Val-d'Oise, 95), La Queudon, phase 1 [OA 1012078] : rapport de diagnostic archéologique, du 12-09-2023 au 13-10-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jedrusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OA 1012078, SRA - Île-de-France; SDAVO. 2024, 245 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Alligri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05015892v1</w:t>
+                <w:t xml:space="preserve">hal-05015988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puiseux-en-France (Département du Val-d'Oise, 95), La Queudon, phase 1 [OA 1012078] : rapport de diagnostic archéologique, du 12-09-2023 au 13-10-2023</w:t>
+                <w:t xml:space="preserve">Etude lithique : Les locus du Paléolithique moyen in : Dreux &amp;quot;ZA des Livraindières&amp;quot;, phase 02 (Eure-et-Loir, Centre-Val de Loire). Locus du Paléolithique moyen et terroir viticole entre la fin du Moyen Âge et le début du XXe siècle. [OA 0613497] Rapport de diagnostic archéologique du 02-04-2024 au 25-04-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental d'Eure-et-Loir. 2024, pp.58-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Jedrusiak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05015988v1</w:t>
+                <w:t xml:space="preserve">hal-05423535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osny - Puiseux-Pontoise (département du Val-d'Oise), Chaussée d'Osny - Chaussée Jules César [OA 1011853] : rapport de diagnostic archéologique du 02-11-2022 au 13-12-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jedrusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Touquet Laporte-Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -773,310 +773,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parmain (Département du Val-d'Oise), 36 rue du Val d'Oise [OA 1011678] : rapport de diagnostic archéologique, du 22-03-2022 au 28-03-2022</w:t>
+                <w:t xml:space="preserve">Cergy (département du Val-d'Oise), ZAC Plaine des Linandes, secteur Sud-Est [OA 1011552] : rapport de diagnostic archéologique du 20-09-2021 au 22-10-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jedrusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Touquet Laporte-Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Jeune</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tigreat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">OA 1011678, SDAVO; SRA - Île-de-France. 2022, 159 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OA 1011552, SDAVO; SRA - Île-de-France. 2022, 195 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926646v1</w:t>
+                <w:t xml:space="preserve">hal-03926693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cergy (département du Val-d'Oise), ZAC Plaine des Linandes, secteur Sud-Est [OA 1011552] : rapport de diagnostic archéologique du 20-09-2021 au 22-10-2021</w:t>
+                <w:t xml:space="preserve">Parmain (Département du Val-d'Oise), 36 rue du Val d'Oise [OA 1011678] : rapport de diagnostic archéologique, du 22-03-2022 au 28-03-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tigreat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Touquet Laporte-Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OA 1011678, SDAVO; SRA - Île-de-France. 2022, 159 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Tigreat</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03926693v1</w:t>
+                <w:t xml:space="preserve">hal-03926646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eragny, 7 rue de Neuville / 8-12 rue des Belles Hâtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tigreat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service départemental d'archéologie du Val d'Oise; Conseil départemental du Val d'Oise. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1479,411 +1479,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Lesmas et céramiques : quelle place et quelle identité pour les industries lithiques de l'Holocène moyen dans le Brésil central ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small tools during prehistory: for what purpose?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Aureli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Venditti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe Congrès mondial UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932133v1</w:t>
+                <w:t xml:space="preserve">hal-03932151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viver en la margen del rio: contribucion del analisis funcional al conocimiento de las actividades de los grupos humanos prehistoricos a la orilla del rio Uruguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 simposio internacional El hombre temprano en América. La gente y sus lugares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Necochea, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Povoamento antigo do Alto Rio Uruguai: novos dados da região de foz do Chapecó (Santa Catarina e Rio Grande do Sul).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre Lesmas et céramiques : quelle place et quelle identité pour les industries lithiques de l'Holocène moyen dans le Brésil central ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congresso Internacional de Arqueologia da Bacia do Prata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, São Leopoldo, Brazil</w:t>
+              <w:t xml:space="preserve">XVIIIe Congrès mondial UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876996v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small tools during prehistory: for what purpose?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniele Aureli</w:t>
+                <w:t xml:space="preserve">Povoamento antigo do Alto Rio Uruguai: novos dados da região de foz do Chapecó (Santa Catarina e Rio Grande do Sul).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carbonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Santos M. C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Venditti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe Congrès mondial UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">3e Congresso Internacional de Arqueologia da Bacia do Prata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, São Leopoldo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932151v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Como abordar as industrias liticas &amp;quot;simples&amp;quot;? O caso dos conjuntos do Holoceno médio</w:t>
               </w:r>
@@ -2059,51 +2059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Aureli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Venditti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve Congreso Internacional de Arqueologia Experimental - CONEXP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2191,221 +2191,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site Cajueiro (BA-RC 19), Bahia : Quelle place dans le panorama de l'Holocène moyen ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A sequência arqueológica do sítio Linha Policial 7 (Santa Catarina) e suas implicações no estudo da pré-história do Sul do Brasil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carbonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Santos M. C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hoeltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rosina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIe Journée d'étude sur l'actualité de la recherche en Préhistoire au Brésil, Musée de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès National d’Archéologie Argentine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, San Miguel de Tucumán, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932346v1</w:t>
+                <w:t xml:space="preserve">hal-02963866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sequência arqueológica do sítio Linha Policial 7 (Santa Catarina) e suas implicações no estudo da pré-história do Sul do Brasil.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site Cajueiro (BA-RC 19), Bahia : Quelle place dans le panorama de l'Holocène moyen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National d’Archéologie Argentine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, San Miguel de Tucumán, Argentina</w:t>
+              <w:t xml:space="preserve">IIe Journée d'étude sur l'actualité de la recherche en Préhistoire au Brésil, Musée de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963866v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéités et variabilités des industries lithiques durant l'Holocène moyen dans le Nord-Est du Brésil</w:t>
               </w:r>
@@ -2717,165 +2717,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Holoceno médio na região do Parque Nacional Serra da Capivara (Piaui) : caracterização tecnologica e funcional das industrias liticas</w:t>
+                <w:t xml:space="preserve">Proposta metodologica de analise de material litico préhistorico ou como ver uma pedra lascada como uma Matrioshka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII congresso da Sociedade de Arqueologia Brasileira (SAB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Aracaju (Sergipe), Brazil</w:t>
+              <w:t xml:space="preserve">IV jornada de Arqueologia no Cerrado e Semana dos Povos Indigenas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Goiânia-GO, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932438v1</w:t>
+                <w:t xml:space="preserve">hal-03932462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposta metodologica de analise de material litico préhistorico ou como ver uma pedra lascada como uma Matrioshka</w:t>
+                <w:t xml:space="preserve">O Holoceno médio na região do Parque Nacional Serra da Capivara (Piaui) : caracterização tecnologica e funcional das industrias liticas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV jornada de Arqueologia no Cerrado e Semana dos Povos Indigenas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Goiânia-GO, Brazil</w:t>
+              <w:t xml:space="preserve">XVII congresso da Sociedade de Arqueologia Brasileira (SAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Aracaju (Sergipe), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932462v1</w:t>
+                <w:t xml:space="preserve">hal-03932438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequência tecno-cultural e modalidades de ocupação do Sudeste do Piaui (Brasil) na transição Pleistoceno-Holoceno ao Holoceno médio</w:t>
               </w:r>
@@ -3412,64 +3412,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gluchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49, pp.223-229. </w:t>
@@ -4115,319 +4115,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new late Pleistocene archaeological sequence in South America: the Vale da Pedra Furada (Piauí, Brazil)</w:t>
+                <w:t xml:space="preserve">The peopling of South America: expanding the evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Clemente-Conte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+                <w:t xml:space="preserve">Gisele Daltrini Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pino</w:t>
+                <w:t xml:space="preserve">Niède Guidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirlei Hoeltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 88, pp.927--955. </w:t>
+              <w:t xml:space="preserve">, 2014, 88 (341), pp.954-955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0003598X00050845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0003598X00050900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743097v1</w:t>
+                <w:t xml:space="preserve">hal-03481814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peopling of South America: expanding the evidence</w:t>
+                <w:t xml:space="preserve">A new late Pleistocene archaeological sequence in South America: the Vale da Pedra Furada (Piauí, Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clemente-Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niède Guidon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sirlei Hoeltz</w:t>
+                <w:t xml:space="preserve">M. Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 88 (341), pp.954-955. </w:t>
+              <w:t xml:space="preserve">, 2014, 88, pp.927--955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0003598X00050900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0003598X00050845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481814v1</w:t>
+                <w:t xml:space="preserve">hal-01743097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4458,51 +4458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche archéogéographique sur des traces agraires, occurrences de l’ancien paysage viticole d’Éragny-sur-Oise (Val-d’Oise, Île-de-France). Le diagnostic archéologique du 7 rue de Neuville / 8-12 rue des Belles Hâtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tigreat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie programmée en Île-de-France. Où en est-on ? - Actualités archéologiques en Île-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Saint-Germain-en-Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4521,273 +4521,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debitagem laminar na Foz do Chapecó (Sul do Brasil) : foco em uma produção excepcional no panorama macrorregional.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stories of small tools during Pleistocene and Holocene in the Serra da Capivara (Piaui, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boëda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lívia de Oliveira E Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Clemente-Conte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Simposio internacional "El Hombre Temprano en América - La gente y sus lugares"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Necochea, Argentina</w:t>
+              <w:t xml:space="preserve">XVIIIe Congrès mondial UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02840633v1</w:t>
+                <w:t xml:space="preserve">hal-03932164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stories of small tools during Pleistocene and Holocene in the Serra da Capivara (Piaui, Brazil)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Debitagem laminar na Foz do Chapecó (Sul do Brasil) : foco em uma produção excepcional no panorama macrorregional.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carbonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pereira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hoeltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe Congrès mondial UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">9e Simposio internacional "El Hombre Temprano en América - La gente y sus lugares"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Necochea, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932164v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02840633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5102,51 +5102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Daltrini Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibeli Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5385,51 +5385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D13056E8"/>
+    <w:nsid w:val="BB730E6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5616,51 +5616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-da-costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3798-1650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548337v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423535v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie da Costa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Touquet Laporte-Cassagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tigreat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927099v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927134v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lourdeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbonera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santos M. C." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatt&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932151v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Venditti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932366v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoeltz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rosina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932418v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729907v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Pino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932330v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via de Oliveira E Lucas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211138v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giannandrea" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boschin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.09.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ramos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247965" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914420v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4436" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954330v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guerin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gluchy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.03.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931388v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18224/hab.v15i2.6096" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Carbonera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirlei Hoeltz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos C&#233;sar Pereira Santos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i3.2530" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621069v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2016.1237828" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22562/2016.45.09" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.03.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743097v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clemente-Conte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050845" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/795C3A230549CF7122840F76CCCCF7BD8A92D5B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481814v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini Felice" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#232;de Guidon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050900" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A9D61BBE89A8807A69B3B8D62A37CD55C3A944A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02840633v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marciani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932164v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Strauss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Elias Oliveira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grat&#227;o" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Foga&#231;a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03926552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA100189" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-da-costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3798-1650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548337v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie da Costa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Touquet Laporte-Cassagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tigreat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927099v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927134v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932151v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Venditti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lourdeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbonera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santos M. C." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatt&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932366v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963866v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoeltz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rosina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932418v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729907v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Pino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932330v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via de Oliveira E Lucas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211138v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giannandrea" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boschin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.09.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ramos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247965" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914420v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4436" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954330v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guerin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gluchy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.03.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931388v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18224/hab.v15i2.6096" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Carbonera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirlei Hoeltz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos C&#233;sar Pereira Santos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i3.2530" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621069v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2016.1237828" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22562/2016.45.09" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.03.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481814v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini Felice" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#232;de Guidon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050900" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A9D61BBE89A8807A69B3B8D62A37CD55C3A944A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clemente-Conte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050845" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/795C3A230549CF7122840F76CCCCF7BD8A92D5B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932164v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02840633v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira Santos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marciani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Strauss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Elias Oliveira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grat&#227;o" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Foga&#231;a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03926552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA100189" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>