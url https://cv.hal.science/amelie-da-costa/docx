--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -141,1038 +141,2590 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnostic archéologique à l’église Saint‑Côme‑et‑Saint‑Damien de Luzarches (Val‑d’Oise) : premiers résultats et hypothèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Alligri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multidisciplinary study of the Lower Palaeolithic site of Cimitero di Atella (Basilicata), Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Giannandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Boschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2023.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">24.0 kyr cal BP stone artefact from Vale da Pedra Furada, Piauí, Brazil: Techno-functional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boëda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0247965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0247965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cimitero di Atella : résultats de la mission 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Germond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Aureli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.4436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Another site, same old song: The Pleistocene-Holocene archaeological sequence of Toca da Janela da Barra do Antonião-North, Piauí, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gluchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.223-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2018.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruptura técnica e dinâmicas de ocupação durante o Holoceno médio no Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Habitus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (2), pp.415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18224/hab.v15i2.6096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03931388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debitagem laminar no Sul do Brasil: Habemus nucleos!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirian Carbonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirlei Hoeltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos César Pereira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lívia de Oliveira E Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of lithic studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (4), pp.127-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/jls.v4i3.2530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Data on a Pleistocene Archaeological Sequence in South America: Toca do Sítio do Meio, Piauí, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boëda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PaleoAmerica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (4), pp.286 - 302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20555563.2016.1237828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pré-história na foz do rio Chapecó</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirian Carbonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos César Pereira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirlei Hoeltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Cadernos do CEOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (45), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22562/2016.45.09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01737666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights into a Late-Pleistocene human occupation in America: The Vale da Pedra Furada complete chronological study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boëda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.445--451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2015.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new late Pleistocene archaeological sequence in South America: the Vale da Pedra Furada (Piauí, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boëda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clemente-Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88, pp.927--955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003598X00050845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The peopling of South America: expanding the evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boëda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Daltrini Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niède Guidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirlei Hoeltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (341), pp.954-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003598X00050900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude lithique : Locus du Paléolithique moyen in : Dreux &amp;quot;ZA des Livraindières&amp;quot;, phase 03 (Eure-et-Loir, Centre-Val de Loire). Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil départemental d'Eure-et-Loir. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherches PALEHAUTS. Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport d’étape - 3ème année de la triennale 2022-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2025, pp.201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champagne-sur-Oise (Département du Val-d'Oise), Rue des Boursaults [OA 1012348] : rapport de diagnostic archéologique préventif du 17-02-2025 au 14-03-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OA 1012348, Service départemental d'archéologie du Val d'Oise; SRA - Île-de-France. 2025, 143 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luzarches (Département du Val-d'Oise), Eglise Saint-Côme-et-Saint-Damien [OA 1012166] : rapport de diagnostic archéologique du 18-03-2024 au 12-04-2024</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude lithique : Les locus du Paléolithique moyen in : Dreux &amp;quot;ZA des Livraindières&amp;quot;, phase 02 (Eure-et-Loir, Centre-Val de Loire). Locus du Paléolithique moyen et terroir viticole entre la fin du Moyen Âge et le début du XXe siècle. [OA 0613497] Rapport de diagnostic archéologique du 02-04-2024 au 25-04-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">OA 1012166, SRA - Île-de-France; SDAVO. 2024, 328 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental d'Eure-et-Loir. 2024, pp.58-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015892v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puiseux-en-France (Département du Val-d'Oise, 95), La Queudon, phase 1 [OA 1012078] : rapport de diagnostic archéologique, du 12-09-2023 au 13-10-2023</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luzarches (Département du Val-d'Oise), Eglise Saint-Côme-et-Saint-Damien [OA 1012166] : rapport de diagnostic archéologique du 18-03-2024 au 12-04-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Da Costa</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">OA 1012078, SRA - Île-de-France; SDAVO. 2024, 245 p</w:t>
+                <w:t xml:space="preserve">Aurélia Alligri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OA 1012166, SRA - Île-de-France; SDAVO. 2024, 328 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015988v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude lithique : Les locus du Paléolithique moyen in : Dreux &amp;quot;ZA des Livraindières&amp;quot;, phase 02 (Eure-et-Loir, Centre-Val de Loire). Locus du Paléolithique moyen et terroir viticole entre la fin du Moyen Âge et le début du XXe siècle. [OA 0613497] Rapport de diagnostic archéologique du 02-04-2024 au 25-04-2024</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Puiseux-en-France (Département du Val-d'Oise, 95), La Queudon, phase 1 [OA 1012078] : rapport de diagnostic archéologique, du 12-09-2023 au 13-10-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Conseil départemental d'Eure-et-Loir. 2024, pp.58-75</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jedrusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OA 1012078, SRA - Île-de-France; SDAVO. 2024, 245 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423535v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osny - Puiseux-Pontoise (département du Val-d'Oise), Chaussée d'Osny - Chaussée Jules César [OA 1011853] : rapport de diagnostic archéologique du 02-11-2022 au 13-12-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jedrusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Touquet Laporte-Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OA 1011853, SDAVO; SRA - Île-de-France. 2023, 185 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cergy (département du Val-d'Oise), ZAC Plaine des Linandes, secteur Sud-Est [OA 1011552] : rapport de diagnostic archéologique du 20-09-2021 au 22-10-2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Parmain (Département du Val-d'Oise), 36 rue du Val d'Oise [OA 1011678] : rapport de diagnostic archéologique, du 22-03-2022 au 28-03-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tigreat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Touquet Laporte-Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">OA 1011552, SDAVO; SRA - Île-de-France. 2022, 195 p</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OA 1011678, SDAVO; SRA - Île-de-France. 2022, 159 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926693v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parmain (Département du Val-d'Oise), 36 rue du Val d'Oise [OA 1011678] : rapport de diagnostic archéologique, du 22-03-2022 au 28-03-2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cergy (département du Val-d'Oise), ZAC Plaine des Linandes, secteur Sud-Est [OA 1011552] : rapport de diagnostic archéologique du 20-09-2021 au 22-10-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jedrusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Touquet Laporte-Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tigreat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">OA 1011678, SDAVO; SRA - Île-de-France. 2022, 159 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OA 1011552, SDAVO; SRA - Île-de-France. 2022, 195 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926646v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eragny, 7 rue de Neuville / 8-12 rue des Belles Hâtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tigreat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service départemental d'archéologie du Val d'Oise; Conseil départemental du Val d'Oise. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de découverte fortuite de mobilier lithique paléolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie en Brie - ARBR; SRA - Île-de-France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1182,4025 +2734,2568 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watch out for the Hippo ! Bones hammer in shaper in bifacial tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Weyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Congrès International d’Archéologie Expérimentale (CONEXP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Liège; Tracéolab, Oct 2025, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lignées techniques au Paléolithique ancien et moyen : où en sommes-nous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Aureli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technocritique(s). Retour sur 3,3 millions d'années d'extériorisation technique des capacités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lars Anderson, Ghislaine Glasson Deschaumes, Emmanuel Grimaud, Julien Schuh, Mar 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama sur le Paléolithique moyen dans le Val-d'Oise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-ronde "Des traces et des outils" dans le cadre de l'exposition Néandertal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MADVO, Jun 2023, Guiry-en-Vexin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small tools during prehistory: for what purpose?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Entre Lesmas et céramiques : quelle place et quelle identité pour les industries lithiques de l'Holocène moyen dans le Brésil central ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flavia Venditti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe Congrès mondial UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932151v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viver en la margen del rio: contribucion del analisis funcional al conocimiento de las actividades de los grupos humanos prehistoricos a la orilla del rio Uruguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 simposio internacional El hombre temprano en América. La gente y sus lugares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Necochea, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Lesmas et céramiques : quelle place et quelle identité pour les industries lithiques de l'Holocène moyen dans le Brésil central ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Povoamento antigo do Alto Rio Uruguai: novos dados da região de foz do Chapecó (Santa Catarina e Rio Grande do Sul).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carbonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Santos M. C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe Congrès mondial UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">3e Congresso Internacional de Arqueologia da Bacia do Prata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, São Leopoldo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932133v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Povoamento antigo do Alto Rio Uruguai: novos dados da região de foz do Chapecó (Santa Catarina e Rio Grande do Sul).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small tools during prehistory: for what purpose?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Aureli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Venditti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congresso Internacional de Arqueologia da Bacia do Prata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, São Leopoldo, Brazil</w:t>
+              <w:t xml:space="preserve">XVIIIe Congrès mondial UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876996v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Como abordar as industrias liticas &amp;quot;simples&amp;quot;? O caso dos conjuntos do Holoceno médio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ruptura técnica e dinâmicas de ocupações durante o Holoceno médio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario Internacional "Os primeiros povoamentos da América do Sul, estado da pesquisa"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, São Raimundo Nonato, Piaui, Brazil</w:t>
+              <w:t xml:space="preserve">XIXe congresso da Sociedade de Arqueologia Brasileira (SAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Teresina, piaui, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932187v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruptura técnica e dinâmicas de ocupações durante o Holoceno médio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Kinetic constraints and advantages of small lithic tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Aureli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Venditti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXe congresso da Sociedade de Arqueologia Brasileira (SAB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Teresina, piaui, Brazil</w:t>
+              <w:t xml:space="preserve">Ve Congreso Internacional de Arqueologia Experimental - CONEXP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932366v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic constraints and advantages of small lithic tools</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Approche expérimentale des outils sur petits supports de l'Holocène moyen au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flavia Venditti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ve Congreso Internacional de Arqueologia Experimental - CONEXP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">IIIe Journée d'étude sur l'actualité de la recherche en Préhistoire au Brésil, Musée de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932177v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche expérimentale des outils sur petits supports de l'Holocène moyen au Brésil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Como abordar as industrias liticas &amp;quot;simples&amp;quot;? O caso dos conjuntos do Holoceno médio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIe Journée d'étude sur l'actualité de la recherche en Préhistoire au Brésil, Musée de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Seminario Internacional "Os primeiros povoamentos da América do Sul, estado da pesquisa"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, São Raimundo Nonato, Piaui, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932342v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sequência arqueológica do sítio Linha Policial 7 (Santa Catarina) e suas implicações no estudo da pré-história do Sul do Brasil.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site Cajueiro (BA-RC 19), Bahia : Quelle place dans le panorama de l'Holocène moyen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National d’Archéologie Argentine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, San Miguel de Tucumán, Argentina</w:t>
+              <w:t xml:space="preserve">IIe Journée d'étude sur l'actualité de la recherche en Préhistoire au Brésil, Musée de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963866v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site Cajueiro (BA-RC 19), Bahia : Quelle place dans le panorama de l'Holocène moyen ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A sequência arqueológica do sítio Linha Policial 7 (Santa Catarina) e suas implicações no estudo da pré-história do Sul do Brasil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carbonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Santos M. C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hoeltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rosina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIe Journée d'étude sur l'actualité de la recherche en Préhistoire au Brésil, Musée de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès National d’Archéologie Argentine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, San Miguel de Tucumán, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932346v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéités et variabilités des industries lithiques durant l'Holocène moyen dans le Nord-Est du Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ie Journée d'étude sur l'actualité de la recherche en Préhistoire au Brésil, Musée de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrias liticas do Holoceno médio, entre variabilidade e homogeneidade : o caso do sitio Cajueiro, Serra Geral, Bahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII congresso da Sociedade de Arqueologia Brasileira (SAB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Goiânia -GO, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les industries en quartz et quartzite de la Serra da Capivara (Brésil) durant l'Holocène moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Identités culturelles et systèmes techniques au Paléolithique ancien : quelle actualité ?" Table-ronde sur le Paléolithique ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into a late-Pleistocene human occupation in America: the Vale da Pedra Furada chronological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Clemente-Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario A. Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Luminescence and Electron Spin Resonance Dating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposta metodologica de analise de material litico préhistorico ou como ver uma pedra lascada como uma Matrioshka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV jornada de Arqueologia no Cerrado e Semana dos Povos Indigenas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Goiânia-GO, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Holoceno médio na região do Parque Nacional Serra da Capivara (Piaui) : caracterização tecnologica e funcional das industrias liticas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII congresso da Sociedade de Arqueologia Brasileira (SAB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Aracaju (Sergipe), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequência tecno-cultural e modalidades de ocupação do Sudeste do Piaui (Brasil) na transição Pleistoceno-Holoceno ao Holoceno médio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lívia de Oliveira E Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI Simposio internacional El Hombre temprano en América : Modelos de poblamiento y aportes desde las territorialidades tropicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Pereira, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932330v1</w:t>
-              </w:r>
-[...1455 lines deleted...]
-                <w:t xml:space="preserve">hal-01743097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche archéogéographique sur des traces agraires, occurrences de l’ancien paysage viticole d’Éragny-sur-Oise (Val-d’Oise, Île-de-France). Le diagnostic archéologique du 7 rue de Neuville / 8-12 rue des Belles Hâtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tigreat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie programmée en Île-de-France. Où en est-on ? - Actualités archéologiques en Île-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Saint-Germain-en-Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stories of small tools during Pleistocene and Holocene in the Serra da Capivara (Piaui, Brazil)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Debitagem laminar na Foz do Chapecó (Sul do Brasil) : foco em uma produção excepcional no panorama macrorregional.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carbonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pereira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hoeltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe Congrès mondial UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">9e Simposio internacional "El Hombre Temprano en América - La gente y sus lugares"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Necochea, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932164v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02840633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debitagem laminar na Foz do Chapecó (Sul do Brasil) : foco em uma produção excepcional no panorama macrorregional.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stories of small tools during Pleistocene and Holocene in the Serra da Capivara (Piaui, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boëda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lívia de Oliveira E Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Clemente-Conte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Simposio internacional "El Hombre Temprano en América - La gente y sus lugares"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Necochea, Argentina</w:t>
+              <w:t xml:space="preserve">XVIIIe Congrès mondial UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02840633v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il y a 10 000 ans, sur les rives du fleuve Uruguay, dans le Sud du Brésil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos César Pereira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elena Paillet; Patrick Paillet; Éric Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyages dans une forêt de symboles. Mélanges offerts au Professeur Denis Vialou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.155‑165, 2020, Guides Archéologiques du "Malgré-Tout", ISSN 2032-1198, 9782871490906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humans skeletal remains from Serra da Capivara, Brazil: Review if the available evidence and report on new findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Elias Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gratão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Fogaça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DFG Center for Advanced Studies Series. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives on the Peopling of the Americas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kerns Verlag, 2018, 978-3-935751-28-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03931419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Late-Pleistocene Industries of Piauí, Brazil: New Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Daltrini Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibeli Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kelly Graf; Caroline Ketron; Michael Waters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoamerican Odyssey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for the Study of the First Americans, Department of Anthropology, Texas A&amp;M University, pp.445-465, 2014, 978-0-615-82691-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5210,114 +5305,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture technique et dynamiques d’occupation au cours de l’Holocène moyen au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université paris nanterre, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017PA100189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03926552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5385,51 +5480,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB730E6A"/>
+    <w:nsid w:val="81AEB192"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5616,51 +5711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-da-costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3798-1650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548337v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie da Costa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Touquet Laporte-Cassagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tigreat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927099v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927134v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932151v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Venditti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lourdeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbonera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santos M. C." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatt&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932366v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963866v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoeltz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rosina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932418v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729907v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Pino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932330v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via de Oliveira E Lucas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211138v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giannandrea" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boschin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.09.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ramos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247965" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914420v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4436" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954330v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guerin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gluchy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.03.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931388v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18224/hab.v15i2.6096" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Carbonera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirlei Hoeltz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos C&#233;sar Pereira Santos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i3.2530" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621069v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2016.1237828" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22562/2016.45.09" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.03.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481814v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini Felice" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#232;de Guidon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050900" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A9D61BBE89A8807A69B3B8D62A37CD55C3A944A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clemente-Conte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050845" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/795C3A230549CF7122840F76CCCCF7BD8A92D5B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932164v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02840633v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira Santos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marciani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Strauss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Elias Oliveira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grat&#227;o" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Foga&#231;a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03926552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA100189" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-da-costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3798-1650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600353v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Signoret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giannandrea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boschin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.09.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165878v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ramos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247965" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4436" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gluchy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatt&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.03.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18224/hab.v15i2.6096" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Carbonera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirlei Hoeltz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos C&#233;sar Pereira Santos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via de Oliveira E Lucas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i3.2530" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2016.1237828" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737666v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22562/2016.45.09" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.03.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clemente-Conte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050845" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/795C3A230549CF7122840F76CCCCF7BD8A92D5B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481814v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini Felice" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#232;de Guidon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050900" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A9D61BBE89A8807A69B3B8D62A37CD55C3A944A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423102v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423535v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015988v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie da Costa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Touquet Laporte-Cassagne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tigreat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lourdeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbonera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santos M. C." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Venditti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932366v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932177v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932342v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoeltz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rosina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932353v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932418v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932199v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Pino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932462v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932330v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02840633v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira Santos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marciani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932164v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931419v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Strauss" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Elias Oliveira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grat&#227;o" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Foga&#231;a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757455v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03926552v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA100189" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>