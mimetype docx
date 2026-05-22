--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1403,319 +1403,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new late Pleistocene archaeological sequence in South America: the Vale da Pedra Furada (Piauí, Brazil)</w:t>
+                <w:t xml:space="preserve">The peopling of South America: expanding the evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Clemente-Conte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+                <w:t xml:space="preserve">Gisele Daltrini Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pino</w:t>
+                <w:t xml:space="preserve">Niède Guidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirlei Hoeltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 88, pp.927--955. </w:t>
+              <w:t xml:space="preserve">, 2014, 88 (341), pp.954-955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0003598X00050845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0003598X00050900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743097v1</w:t>
+                <w:t xml:space="preserve">hal-03481814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peopling of South America: expanding the evidence</w:t>
+                <w:t xml:space="preserve">A new late Pleistocene archaeological sequence in South America: the Vale da Pedra Furada (Piauí, Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clemente-Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niède Guidon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sirlei Hoeltz</w:t>
+                <w:t xml:space="preserve">M. Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 88 (341), pp.954-955. </w:t>
+              <w:t xml:space="preserve">, 2014, 88, pp.927--955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0003598X00050900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0003598X00050845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481814v1</w:t>
+                <w:t xml:space="preserve">hal-01743097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2048,233 +2048,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luzarches (Département du Val-d'Oise), Eglise Saint-Côme-et-Saint-Damien [OA 1012166] : rapport de diagnostic archéologique du 18-03-2024 au 12-04-2024</w:t>
+                <w:t xml:space="preserve">Puiseux-en-France (Département du Val-d'Oise, 95), La Queudon, phase 1 [OA 1012078] : rapport de diagnostic archéologique, du 12-09-2023 au 13-10-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">OA 1012166, SRA - Île-de-France; SDAVO. 2024, 328 p</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jedrusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OA 1012078, SRA - Île-de-France; SDAVO. 2024, 245 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015892v1</w:t>
+                <w:t xml:space="preserve">hal-05015988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puiseux-en-France (Département du Val-d'Oise, 95), La Queudon, phase 1 [OA 1012078] : rapport de diagnostic archéologique, du 12-09-2023 au 13-10-2023</w:t>
+                <w:t xml:space="preserve">Luzarches (Département du Val-d'Oise), Eglise Saint-Côme-et-Saint-Damien [OA 1012166] : rapport de diagnostic archéologique du 18-03-2024 au 12-04-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Alligri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OA 1012166, SRA - Île-de-France; SDAVO. 2024, 328 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Jedrusiak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05015988v1</w:t>
+                <w:t xml:space="preserve">hal-05015892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osny - Puiseux-Pontoise (département du Val-d'Oise), Chaussée d'Osny - Chaussée Jules César [OA 1011853] : rapport de diagnostic archéologique du 02-11-2022 au 13-12-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jedrusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Touquet Laporte-Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2325,310 +2325,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parmain (Département du Val-d'Oise), 36 rue du Val d'Oise [OA 1011678] : rapport de diagnostic archéologique, du 22-03-2022 au 28-03-2022</w:t>
+                <w:t xml:space="preserve">Cergy (département du Val-d'Oise), ZAC Plaine des Linandes, secteur Sud-Est [OA 1011552] : rapport de diagnostic archéologique du 20-09-2021 au 22-10-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jedrusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Touquet Laporte-Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Jeune</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tigreat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">OA 1011678, SDAVO; SRA - Île-de-France. 2022, 159 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OA 1011552, SDAVO; SRA - Île-de-France. 2022, 195 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926646v1</w:t>
+                <w:t xml:space="preserve">hal-03926693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cergy (département du Val-d'Oise), ZAC Plaine des Linandes, secteur Sud-Est [OA 1011552] : rapport de diagnostic archéologique du 20-09-2021 au 22-10-2021</w:t>
+                <w:t xml:space="preserve">Parmain (Département du Val-d'Oise), 36 rue du Val d'Oise [OA 1011678] : rapport de diagnostic archéologique, du 22-03-2022 au 28-03-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tigreat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Touquet Laporte-Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OA 1011678, SDAVO; SRA - Île-de-France. 2022, 159 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Tigreat</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03926693v1</w:t>
+                <w:t xml:space="preserve">hal-03926646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eragny, 7 rue de Neuville / 8-12 rue des Belles Hâtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tigreat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service départemental d'archéologie du Val d'Oise; Conseil départemental du Val d'Oise. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3031,411 +3031,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Lesmas et céramiques : quelle place et quelle identité pour les industries lithiques de l'Holocène moyen dans le Brésil central ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small tools during prehistory: for what purpose?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Aureli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Venditti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe Congrès mondial UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932133v1</w:t>
+                <w:t xml:space="preserve">hal-03932151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viver en la margen del rio: contribucion del analisis funcional al conocimiento de las actividades de los grupos humanos prehistoricos a la orilla del rio Uruguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 simposio internacional El hombre temprano en América. La gente y sus lugares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Necochea, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Povoamento antigo do Alto Rio Uruguai: novos dados da região de foz do Chapecó (Santa Catarina e Rio Grande do Sul).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre Lesmas et céramiques : quelle place et quelle identité pour les industries lithiques de l'Holocène moyen dans le Brésil central ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congresso Internacional de Arqueologia da Bacia do Prata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, São Leopoldo, Brazil</w:t>
+              <w:t xml:space="preserve">XVIIIe Congrès mondial UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876996v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small tools during prehistory: for what purpose?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniele Aureli</w:t>
+                <w:t xml:space="preserve">Povoamento antigo do Alto Rio Uruguai: novos dados da região de foz do Chapecó (Santa Catarina e Rio Grande do Sul).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Venditti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Santos M. C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe Congrès mondial UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">3e Congresso Internacional de Arqueologia da Bacia do Prata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, São Leopoldo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932151v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruptura técnica e dinâmicas de ocupações durante o Holoceno médio</w:t>
               </w:r>
@@ -3542,51 +3542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Aureli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Venditti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve Congreso Internacional de Arqueologia Experimental - CONEXP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3743,221 +3743,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site Cajueiro (BA-RC 19), Bahia : Quelle place dans le panorama de l'Holocène moyen ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A sequência arqueológica do sítio Linha Policial 7 (Santa Catarina) e suas implicações no estudo da pré-história do Sul do Brasil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carbonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Santos M. C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hoeltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rosina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIe Journée d'étude sur l'actualité de la recherche en Préhistoire au Brésil, Musée de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès National d’Archéologie Argentine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, San Miguel de Tucumán, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932346v1</w:t>
+                <w:t xml:space="preserve">hal-02963866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sequência arqueológica do sítio Linha Policial 7 (Santa Catarina) e suas implicações no estudo da pré-história do Sul do Brasil.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site Cajueiro (BA-RC 19), Bahia : Quelle place dans le panorama de l'Holocène moyen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National d’Archéologie Argentine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, San Miguel de Tucumán, Argentina</w:t>
+              <w:t xml:space="preserve">IIe Journée d'étude sur l'actualité de la recherche en Préhistoire au Brésil, Musée de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963866v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéités et variabilités des industries lithiques durant l'Holocène moyen dans le Nord-Est du Brésil</w:t>
               </w:r>
@@ -4269,165 +4269,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposta metodologica de analise de material litico préhistorico ou como ver uma pedra lascada como uma Matrioshka</w:t>
+                <w:t xml:space="preserve">O Holoceno médio na região do Parque Nacional Serra da Capivara (Piaui) : caracterização tecnologica e funcional das industrias liticas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV jornada de Arqueologia no Cerrado e Semana dos Povos Indigenas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Goiânia-GO, Brazil</w:t>
+              <w:t xml:space="preserve">XVII congresso da Sociedade de Arqueologia Brasileira (SAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Aracaju (Sergipe), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932462v1</w:t>
+                <w:t xml:space="preserve">hal-03932438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Holoceno médio na região do Parque Nacional Serra da Capivara (Piaui) : caracterização tecnologica e funcional das industrias liticas</w:t>
+                <w:t xml:space="preserve">Proposta metodologica de analise de material litico préhistorico ou como ver uma pedra lascada como uma Matrioshka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII congresso da Sociedade de Arqueologia Brasileira (SAB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Aracaju (Sergipe), Brazil</w:t>
+              <w:t xml:space="preserve">IV jornada de Arqueologia no Cerrado e Semana dos Povos Indigenas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Goiânia-GO, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932438v1</w:t>
+                <w:t xml:space="preserve">hal-03932462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequência tecno-cultural e modalidades de ocupação do Sudeste do Piaui (Brasil) na transição Pleistoceno-Holoceno ao Holoceno médio</w:t>
               </w:r>
@@ -4553,51 +4553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche archéogéographique sur des traces agraires, occurrences de l’ancien paysage viticole d’Éragny-sur-Oise (Val-d’Oise, Île-de-France). Le diagnostic archéologique du 7 rue de Neuville / 8-12 rue des Belles Hâtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tigreat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie programmée en Île-de-France. Où en est-on ? - Actualités archéologiques en Île-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Saint-Germain-en-Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4616,273 +4616,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debitagem laminar na Foz do Chapecó (Sul do Brasil) : foco em uma produção excepcional no panorama macrorregional.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stories of small tools during Pleistocene and Holocene in the Serra da Capivara (Piaui, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boëda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lívia de Oliveira E Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Clemente-Conte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Simposio internacional "El Hombre Temprano en América - La gente y sus lugares"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Necochea, Argentina</w:t>
+              <w:t xml:space="preserve">XVIIIe Congrès mondial UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02840633v1</w:t>
+                <w:t xml:space="preserve">hal-03932164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stories of small tools during Pleistocene and Holocene in the Serra da Capivara (Piaui, Brazil)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Debitagem laminar na Foz do Chapecó (Sul do Brasil) : foco em uma produção excepcional no panorama macrorregional.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carbonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pereira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hoeltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe Congrès mondial UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">9e Simposio internacional "El Hombre Temprano en América - La gente y sus lugares"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Necochea, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932164v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02840633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5197,51 +5197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Daltrini Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibeli Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5480,51 +5480,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81AEB192"/>
+    <w:nsid w:val="A0128B56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5711,51 +5711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-da-costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3798-1650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600353v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Signoret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giannandrea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boschin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.09.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165878v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ramos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247965" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4436" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gluchy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatt&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.03.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18224/hab.v15i2.6096" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Carbonera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirlei Hoeltz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos C&#233;sar Pereira Santos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via de Oliveira E Lucas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i3.2530" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2016.1237828" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737666v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22562/2016.45.09" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.03.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clemente-Conte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050845" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/795C3A230549CF7122840F76CCCCF7BD8A92D5B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481814v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini Felice" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#232;de Guidon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050900" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A9D61BBE89A8807A69B3B8D62A37CD55C3A944A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423102v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423535v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015988v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie da Costa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Touquet Laporte-Cassagne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tigreat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lourdeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbonera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santos M. C." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Venditti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932366v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932177v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932342v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoeltz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rosina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932353v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932418v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932199v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Pino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932462v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932330v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02840633v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira Santos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marciani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932164v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931419v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Strauss" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Elias Oliveira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grat&#227;o" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Foga&#231;a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757455v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03926552v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA100189" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-da-costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3798-1650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600353v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Signoret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giannandrea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boschin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.09.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165878v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ramos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247965" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4436" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gluchy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatt&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.03.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18224/hab.v15i2.6096" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Carbonera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirlei Hoeltz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos C&#233;sar Pereira Santos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via de Oliveira E Lucas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i3.2530" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2016.1237828" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737666v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22562/2016.45.09" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.03.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481814v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini Felice" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#232;de Guidon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050900" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A9D61BBE89A8807A69B3B8D62A37CD55C3A944A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clemente-Conte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050845" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/795C3A230549CF7122840F76CCCCF7BD8A92D5B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423102v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423535v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie da Costa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Touquet Laporte-Cassagne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tigreat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926646v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932151v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Venditti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lourdeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbonera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santos M. C." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932366v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932177v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932342v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoeltz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rosina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932346v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932353v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932418v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932199v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Pino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932438v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932330v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932164v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02840633v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereira Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marciani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931419v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Strauss" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Elias Oliveira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grat&#227;o" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Foga&#231;a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757455v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03926552v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA100189" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>