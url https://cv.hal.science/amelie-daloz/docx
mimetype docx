--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -318,273 +318,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de validation et d’enrichissement d’une ontologie minière fondée sur le CIDOC CRM</w:t>
+                <w:t xml:space="preserve">Transformation de lexical soft data en smart data pour la construction d’un thésaurus du patrimoine minier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Daloz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque DHNord Corpus et archives numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MESHS Lille, Oct 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758299v1</w:t>
+                <w:t xml:space="preserve">hal-02306850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de lexical soft data en smart data pour la construction d’un thésaurus du patrimoine minier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Combination of Qualitative and Quantitative Methods to the Safeguarding of the Intangible Heritage: the Case of Textiles and Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Daloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Data Mining &amp; Opinion Dynamics. Methods and Challenges. H2020 Odycceus Workshop. CIST, Université Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306850v1</w:t>
+                <w:t xml:space="preserve">hal-03081655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combination of Qualitative and Quantitative Methods to the Safeguarding of the Intangible Heritage: the Case of Textiles and Mining</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodologie de validation et d’enrichissement d’une ontologie minière fondée sur le CIDOC CRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Daloz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining &amp; Opinion Dynamics. Methods and Challenges. H2020 Odycceus Workshop. CIST, Université Paris Diderot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">6ème Colloque DHNord Corpus et archives numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MESHS Lille, Oct 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081655v1</w:t>
+                <w:t xml:space="preserve">hal-03758299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d’un corpus pour l’archivage de la mémoire minière : enjeux conceptuels et ontologie</w:t>
               </w:r>
@@ -2028,51 +2028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747115v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306850v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081655v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351732v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568840v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959278v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747125v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03748890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813003799" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5703" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03670559v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LILUH056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03203324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Tr&#233;meau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03250538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03259552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03434873v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03243662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747115v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306850v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351732v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568840v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959278v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747125v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03748890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813003799" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5703" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03670559v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LILUH056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03203324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Tr&#233;meau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03250538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03259552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03434873v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03243662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>