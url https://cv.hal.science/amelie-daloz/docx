--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -318,204 +318,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de lexical soft data en smart data pour la construction d’un thésaurus du patrimoine minier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Combination of Qualitative and Quantitative Methods to the Safeguarding of the Intangible Heritage: the Case of Textiles and Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Daloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Data Mining &amp; Opinion Dynamics. Methods and Challenges. H2020 Odycceus Workshop. CIST, Université Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306850v1</w:t>
+                <w:t xml:space="preserve">hal-03081655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combination of Qualitative and Quantitative Methods to the Safeguarding of the Intangible Heritage: the Case of Textiles and Mining</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformation de lexical soft data en smart data pour la construction d’un thésaurus du patrimoine minier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Daloz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining &amp; Opinion Dynamics. Methods and Challenges. H2020 Odycceus Workshop. CIST, Université Paris Diderot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081655v1</w:t>
+                <w:t xml:space="preserve">hal-02306850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de validation et d’enrichissement d’une ontologie minière fondée sur le CIDOC CRM</w:t>
               </w:r>
@@ -2028,51 +2028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747115v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306850v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351732v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568840v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959278v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747125v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03748890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813003799" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5703" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03670559v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LILUH056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03203324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Tr&#233;meau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03250538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03259552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03434873v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03243662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747115v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306850v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351732v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568840v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959278v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747125v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03748890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813003799" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5703" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03670559v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LILUH056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03203324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Tr&#233;meau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03250538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03259552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03434873v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03243662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>