--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -318,135 +318,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combination of Qualitative and Quantitative Methods to the Safeguarding of the Intangible Heritage: the Case of Textiles and Mining</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodologie de validation et d’enrichissement d’une ontologie minière fondée sur le CIDOC CRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Daloz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining &amp; Opinion Dynamics. Methods and Challenges. H2020 Odycceus Workshop. CIST, Université Paris Diderot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">6ème Colloque DHNord Corpus et archives numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MESHS Lille, Oct 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081655v1</w:t>
+                <w:t xml:space="preserve">hal-03758299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation de lexical soft data en smart data pour la construction d’un thésaurus du patrimoine minier</w:t>
               </w:r>
@@ -495,247 +456,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de validation et d’enrichissement d’une ontologie minière fondée sur le CIDOC CRM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Combination of Qualitative and Quantitative Methods to the Safeguarding of the Intangible Heritage: the Case of Textiles and Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Daloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque DHNord Corpus et archives numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MESHS Lille, Oct 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Data Mining &amp; Opinion Dynamics. Methods and Challenges. H2020 Odycceus Workshop. CIST, Université Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758299v1</w:t>
+                <w:t xml:space="preserve">hal-03081655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d’un corpus pour l’archivage de la mémoire minière : enjeux conceptuels et ontologie</w:t>
+                <w:t xml:space="preserve">Méthodologie de conception d’un thésaurus du domaine minier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Daloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord 2019 : Corpus et archives numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Oct 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Actes du 21ème Colloque international sur le document numérique (CIDE 21) : La numérisation info-documentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Djerba, Tunisie. pp.11-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351732v1</w:t>
+                <w:t xml:space="preserve">hal-02568840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de conception d’un thésaurus du domaine minier</w:t>
+                <w:t xml:space="preserve">Constitution d’un corpus pour l’archivage de la mémoire minière : enjeux conceptuels et ontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Daloz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 21ème Colloque international sur le document numérique (CIDE 21) : La numérisation info-documentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Djerba, Tunisie. pp.11-23</w:t>
+              <w:t xml:space="preserve">DHNord 2019 : Corpus et archives numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Oct 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568840v1</w:t>
+                <w:t xml:space="preserve">hal-03351732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CIDOC CRM, un modèle ontologique pour représenter les connaissances du bassin minier des Hauts de France. Premiers résultats</w:t>
               </w:r>
@@ -2028,51 +2028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747115v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306850v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351732v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568840v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959278v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747125v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03748890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813003799" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5703" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03670559v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LILUH056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03203324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Tr&#233;meau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03250538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03259552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03434873v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03243662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747115v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306850v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081655v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568840v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351732v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959278v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747125v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03748890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813003799" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5703" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03670559v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LILUH056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03203324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Tr&#233;meau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03250538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03259552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03434873v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03243662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>