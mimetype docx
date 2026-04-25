--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> amelie deglaire </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur en nutrition & sciences des aliments</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">amelie-deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8366-116X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in goat milk composition: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Saviard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 176, pp.106569. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2026.106569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptidomic profile of human milk as influenced by fortification with different protein sources: An in vitro dynamic digestion simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 462, pp.140886. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.140886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the cultivability of human milk bacteria from ingestion to digestion and implications for their Immunomodulatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizé Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.10985. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-95668-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protein ingredient quality of infant formula influences colonic physiology and microbiota and the serum metabolomic profile in neonatal mini-piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.115511-115511. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and associated concepts: Terminology in the context of in vitro food digestion studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam M.-L. Grundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Wilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 485, pp.144424. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of infant nutrition on gut and brain nitrogenous metabolomes: comparison of human milk and infant formula feeding in the minipiglet model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J Moughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milson Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 145, pp.110015. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2025.110015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle inventories and life cycle impact assessment datasets of a classic processing route for the manufacture of infant milk formula powder and of a low-heat alternative route involving the substitution of pasteurization by microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Saint-Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.111892. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a semi-industrial infant milk formula powder and of a low-heat alternative process involving membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Saint-Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.100278. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk vs. cow-milk based infant formula proteins: structure, digestion and physiological impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Huërou-Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2025.1635919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal processed infant formula vs conventional shows comparable protein quality and increased postprandial plasma amino acid kinetics in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 131 (7), pp.1115-1124. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114523002696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional quality of proteins from two beef co-products as determined in the growing pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0007114524001661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beef protein ingredients from fat rendering process are promising functional ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 433, pp.137298. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.137298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acid requirements of the infant: the amino acid composition of human breast milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J Moughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yalu Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Wescombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2024.1446565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality within infant formulas impacts plasma amino acid concentrations in neonatal minipiglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159 (7), pp.2029-2041. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a minimal processing route for the production of infant formulas on their sensory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Feyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Szleper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107 (12), pp.10527-10536. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2024-24937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk vs. Infant formula digestive fate: In vitro dynamic digestion and in vivo mini-piglet models lead to similar conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.115070. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative beef protein co-products to substitute gelatine as gelling agents, and sodium caseinate as emulsifiers: Determination of optimal conditions using the response surface methodology (RSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 198, pp.115945. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2024.115945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts their structure and kinetics of proteolysis under in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.112883. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileal Digestibility of Nitrogen and Amino Acids in Human Milk and an Infant Formula as Determined in Neonatal Minipiglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (4), pp.1063-1074. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of 15N-labelled protein to account for the endogenous nitrogen contribution to in vitro protein digestibility measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.113242. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.109-123. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des préparations pour nourrissons innovantes basées sur un mélange de protéines végétales et animales : de la fabrication à la digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementing human milk with a donkey or bovine milk derived fortifier: Consequences on proteolysis, lipolysis and particle structure under in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elettra Barberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 395, pp.133579. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacture of Whey Protein Hydrolysates Using Plant Enzymes: Effect of Processing Conditions and Simulated Gastrointestinal Digestion on Angiotensin-I-Converting Enzyme (ACE) Inhibitory Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peslerbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Fellenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo AIbáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (16), pp.2429. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11162429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated dynamic digestion reveals different peptide releases from human milk processed by means of holder or high temperature-short time pasteurization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Peila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 369, pp.130998. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant nutrition affects the microbiota-gut-brain axis: Comparison of human milk vs. infant formula feeding in the piglet model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le-Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.976042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein structure in model infant milk formulas impacts their kinetics of hydrolysis under in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126, pp.107368. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of dairy lipids and probiotic lactobacillus fermentum in infant formulas modulates proteolysis and lipolysis with moderate consequences on gut physiology and metabolism in yucatan piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nogret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.615248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-industrial production of a minimally processed infant formula powder using membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (5), pp.5265-5278. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-19529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dynamic digestion of model infant formulae containing lactoferrin and medium chain triacylglycerols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme de Figueiredo Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118, pp.106787. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human gastrointestinal conditions affect in vitro digestibility of peanut and bread proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Torcello-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (8), pp.6921-6932. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0FO01451F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between sensory liking for fat, sweet or salt and cardiometabolic diseases: mediating effects of diet and weight status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solia Adriouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (1), pp.249-261. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-019-01904-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pattern of peptides released from dairy and egg proteins is highly dependent on the simulated digestion scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Torcello-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.5240-5256. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0FO00744G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of protein structures by altering the whey protein profile and heat treatment affects in vitro static digestion of model infant milk formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.6933-6945. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0fo01362e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential impact of Holder and High Temperature Short Time pasteurization on the dynamic in vitro digestion of human milk in a preterm newborn model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cavallarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 328, pp.127126. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of heat-induced protein aggregates in model infant milk formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.105928. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of heat-induced denaturation of proteins in model infant milk formulas as a function of whey protein composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 302, pp.125296. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk pasteurisation reduces pre-lipolysis but not digestive lipolysis and moderately decreases intestinal lipid uptake in a combination of preterm infant in vitro models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 329, pp.126927. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro static digestion reveals how plant proteins modulate model infant formula digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130, pp.108917. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intact and hydrolyzed casein lead to similar ileal endogenous protein and amino acid flows in adult humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Moughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe G. Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (1), pp.90-97. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/nqz268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Faba Bean and Pea Proteins Potential Whey Protein Substitutes in Infant Formulas? An In Vitro Dynamic Digestion Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (3), pp.362. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9030362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant proteins partially replacing dairy proteins greatly influence infant formula functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.108891. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2019.108891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical behaviors of human and bovine milk membrane extracts and their influence on gastric lipase adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mahdoueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 169, pp.95-105. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2019.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GutSelf: Inter‐Individual Variability in the Processing of Dietary Compounds by the Human Gastrointestinal Tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Walther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Tomás‐cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (21), pp.1900677. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201900677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can dynamic in vitro digestion systems mimic the physiological reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blanquet-Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bornhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (10), pp.1546-1562. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2017.1421900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Casein Hydrolysate Does Not Enhance Ileal Endogenous Protein Flows Compared With the Parent Intact Casein When Fed to Growing Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Moughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (issue 2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzy083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic digestion at the preterm newborn stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cassia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 281, pp.294-303. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric Emptying and Dynamic In Vitro Digestion of Drinkable Yogurts: Effect of Viscosity and Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), pp.1308. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu10091308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des procédés de transformation sur la digestion du lait maternel et des formules infantiles par le nouveau-né.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408034597556658E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of liking for saltiness, sweetness and fattiness sensations in children: Validation of a questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Lun Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des formules infantiles biomimétiques de la structure du lait maternel et de son comportement digestif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (4), </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first step towards a consensus static in vitro model for simulating full-term infant digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dellarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.338-345. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on gastric digestion in preterm infants: a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (2), </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.116.142539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between in vitro and in vivo data on food digestion. What can we predict with static in vitro digestion models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (13), pp.2239-2261. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2017.1315362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation des corrélations entre l’attirance sensorielle déclarée et l’attirance sensorielle mesurée pour le gras, le salé et le sucré selon le niveau de désirabilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.59. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on mimer la digestion gastrique du nouveau-né grâce à un modèle in vitro dynamique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of homogenization of pasteurized human milk on gastric digestion in the preterm infant: A randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards infant formula biomimetic of human milk structure and digestive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.D206. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2017010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Influence of Socioeconomic, Psychological and Sensory Characteristics, Physical Activity and Diet on 5-Year Weight Gain in French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), pp.99 - 106. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu9111179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of gastric lipase onto multicomponent model lipid monolayers with phase separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.97-106. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holder pasteurization impacts the proteolysis, lipolysis and disintegration of human milk under in vitro dynamic term newborn digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira C. De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 part B, in press. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending in vitro digestion models to specific human populations: Perspectives, practical tools and bio-relevant information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Shani Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Alvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Barberá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2016.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a sensory tool to assess overall liking for the fatty, salty and sweet sensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cartier-Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (Part A), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization of human milk on preterm newborn in vitro digestion: Gastrointestinal disintegration, lipolysis and proteolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 211, pp.171-179. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic term newborn digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira C. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (13), pp.1839-1850. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.201500573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between liking for fat, sweet or salt and obesity risk in French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Péneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (74), pp.74. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12966-016-0406-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant formula interface and fat source impact on neonatal digestion and gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (10), pp.1500-1512. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201500025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of infant formulas impacts their lipolysis, proteolysis and disintegration during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de La Chevasnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 182, pp.224-235. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between weight status and liking scores for sweet, salt and fat according to the gender in adults (The Nutrinet-Santé study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejcn.2014.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Demographic, Psychological, and Lifestyle Characteristics Are Associated with a Liking for Salty and Sweet Tastes in French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145 (3), pp.587-594. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.114.201269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liking for fat is associated with sociodemographic, psychological, lifestyle and health characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (8), pp.1353-1363. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114514002050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new in vitro dynamic system to simulate infant digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.1039-45. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between intake of nutrients and food groups and liking for fat (The Nutrinet-Santé Study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, pp.147-155. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2014.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules infantiles et lait maternel : leur digestion est-elle identique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.67-73. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous proteins in the ileal digesta of adult humans given casein-, enzyme-hydrolyzed casein- or crystalline amino-acid-based diets in an acute feeding study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Miner-Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.363-369. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejcn.2013.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous proteins in terminal ileal digesta of adult subjects fed a casein-based diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Miner-Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm F. Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96 (3), pp.508 - 515. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.111.033472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment by GLP-1 agonist modulates hedonic response to food and taste sensitivity in type 2 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-C. Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (SI 1), pp.28-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Hedonic perception and taste of food in patients with type 2 diabetes - Impact of treatment with a GLP-1: Liraglutide] / P19 Perception hédonique et gustative des aliments chez les patients diabétiques de type 2 - Impact du traitement par un analogue du GLP-1 : le Liraglutide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (Suppl. 2), pp.A36-A36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a questionnaire to assay recalled liking for salt, sweet and fat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.110-124. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a questionnaire to assay recalled liking for salt, sweet and fat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.110-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplement Paper: Animal models for determining amino acid digestibility in humans - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Moughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (S2), pp.S273-281. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114512002346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment by GLP-1 agonist modulates hedonic response to food and taste sensitivity in type 2 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.28-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal models for determining amino acid digestibility in humans – a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Moughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.273-281. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114512002346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous proteins in terminal ileal digesta of adult subjects fed a casein-based diet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Miner-Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96, pp.508-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment by GLP-1 agonist modulates hedonic response to food and taste sensitivity in type 2 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-C. Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (SI 1), pp.28-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préférences hédoniques pour le gras. Mesures et variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.95-114. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/rrdz-nk13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolyzed dietary casein as compared with the intact protein reduces postprandial peripheral, but not whole-body, uptake of nitrogen in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (4), pp. 1011-1022. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.2009.27548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and Limitations of Current In Vitro Models Used for Studying Infant Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.index. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milk and Dairy Products: Some Challenges for the Dairy Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‎ Wiley-ISTE; 1st edition (19 Nov. 2024)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2024, Sciences Agronomy and Food Science Chains, 9781789451719. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394312405.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of Dairy Products at Different Length Scales Drives the Mechanism of Digestion and the Nutrient Bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Milk Genomics Consortium Hybrid Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aarhus (Danemark), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of aged infant formula powder based on ingredients produced by membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teagasc (Ireland); the International Dairy Federation (Belgium); University College Cork (Ireland), May 2025, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition of the neonate: do differences in composition and structure between human milk and infant formula affect their digestion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Food Bioactive and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a minimal process using membrane filtration replacing pasteurization for infant formula production at a semi-industrial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Saint-Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan- Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Food Tech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint-Malo (35400), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts gut physiology and microbiota in mini-piglets used as a human infant model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale par analyse de cycle de vie de procédés de fabrication de formules infantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Saint-Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Florury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macronutrient digestion and nutritional quality: how to measure it and what matters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Nutritional Sciences and Dietetics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Hellenic University, Oct 2024, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptidomic profile of human milk as influenced by fortification with different protein sources : An in vitro dynamic digestion simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cresi Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of ESPGHAN 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macronutrient digestion and nutritional quality: how to measure it and what matters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Measurements and Applications in Veterinary and Animal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Veterinary Sciences (DSV), UNITO, Apr 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogenous fraction in Human Milk vs. Infant Formula: composition, structure and nutritional requirement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUMAN MILK, NUTRITION, AND INFANT DEVELOPMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne pour l'Enseignement de la Pédiatrie (AEEP), Oct 2024, web congress, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the microstructure of two beef co-products on postprandial plasma amino acid kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Food Digestion (ICFD2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Milk Fat Globule and its membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Milk, Nutrition and Infant Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne pour l'Enseignement de la Pédiatrie (AEEP), Oct 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The in vitro dynamic digestion : a suitable model to mimic the in vivo digestion of infant foods in terms of food deconstruction and protein hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le minimal processing pour préserver des fonctions. Production de formules infantiles en limitant les traitements thermiques dénaturants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques TRANSFORM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Transform, Mar 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps lipidiques pour l'innovation produit, nos savoir-faire et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berton-Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontre entreprises/chercheurs QUALIMENT : La durabilité de l’usine agro-alimentaire à l’assiette.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CARNOT QUALIMENT, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des ingrédients protéiques laitiers impacte la physiologie intestinale et le microbiote d’un modèle animal du nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes rencontres Nutrition - Alimentation - Métabolisme - Sport - Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le comité d’organisation de l’événement est constitué de :L’Institut NuMeCan, le laboratoire STLO, le laboratoire M2S, Lactalis, Sodiaal, Valorex, Biotech Santé Bretagne et l’Institut Carnot Agrifood Transition., Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité nutritionnelle des protéines de deux coproduits bovins déterminée chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, a SFN (Société Française de Nutrition) et la SFNCM (Société Francophone de Nutrition Clinique et Métabolisme), Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acid requirements for infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dietary Protein for Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The symposium was co-organised by FAO, two leading universities, and in cooperation with IAEA., Sep 2023, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des ingrédients protéiques laitiers impacte la physiologie intestinale et le microbiote d’un modèle animal du nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition (JFN) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN (Société Française de Nutrition) et la SFNCM (Société Francophone de Nutrition Clinique et Métabolisme), Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of neonatal digestion on the physiology of breast milk bacteria and their immunomodulation capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres NAM2S Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotech Santé Bretagne, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein structure within infant milk formulas impact their in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the INFOGEST research network (www.cost-infogest.eu), May 2022, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingrédients protéiques laitiers : impact de leur origine et de leur transformation sur la structure et la digestion de matrices complexes telles que les formules infantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glande mammaire lait / Glactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE ; Galactinnov; L'institut agro Rennes Angers, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de protéines végétales dans les laits infantiles : opportunités et verrous fonctionnels et nutritionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GPN (Groupe Protéines et Nutrition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe protéines et Nutrition, May 2022, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATIVIF - Préparations pour Nourrissons et Traitements Thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breizh CarnoTech: Journée chercheurs/entreprises Rencontrez l’excellence scientifique en région !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valorial, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production of an infant formula with a minimally processed route impacts its nutritional, physiological and sensorial qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIZO Dairy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIZO Food Research,FrieslandCampina, Wageningen University, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du lait humain et d'une préparation pour les nourrissons sur l'axe microbiote-intestin chez le nourrisson, étude pré clinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité JFN, Nov 2021, live, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous nitrogen contribution to in vitrodigestibility of animal and plant proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual International Conference on Food Digestion ICFD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cost Infogest, May 2021, the Virtual International Conference on Food Digestion (#VICFD2021) on 6-7th May 2021., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability of amino acids, especially of tryptophan, in human milk and infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale ED EGAAL, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIELD-FLOW FRACTIONATION TECHNIQUES FOR MILK PROTEIN CHARACTERIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Field- and Flow-Based Separations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dynamic gastrointestinal digestion of model infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme de Figueiredo Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Hydrocolloids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of protein source on the functionality and the digestibility of infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF13 International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more biomimetic infant formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLOpendays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label free Imaging of lipase activity on milk fat globules and model systems using DISCO beamline at Synchrotron SOLEIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Euro Fed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Food Chemistry Conference:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. ISFRS 2019, International Symposium on Food Rheology and Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of technological treatment of the mechanisms of infant food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLOpendays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipase activity on milk fat globules in a mini-digester to simulate neonatal gastro-intestinal digestion using DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. GERLI Lipidomics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Maximin la Sainte Beaumes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de sources protéiques des formules infantiles : degré d’hydrolyse et bioaccessibilité des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème rencontres Nutrition-Alimentation-Métabolisme-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des procédés de transformation sur la digestion du lait maternel et des formules infantiles chez le nouveau-né</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG : Carrefour de l'innovation agronomique- alimentation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et digestion chez le nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization of human milk on the kinetics of peptide release during gastric digestion in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.International Conference on Foodomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Cesena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature de la fraction lipidique des préparations pour nourrisson et physiologie intestinale du jeune, étude pré-clinique dans un modèle miniporc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Ruyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging lipase activity on milk fat globules using tryptophane autofluorescence and UV microscope at DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fattaccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERLI, Biogenesis and Fats lipids droplets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, St Maximin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in neonatal nutrition: a step forward infant formula biomimetic of human milk structure and digestive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Euro Fed Lipid Congress Oil, Fats and Lipids: New Technologies and Applications for a Healthier Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early modulation of gut digestion and microbiota in piglets by the addition of dairy lipids and probiotic L. fermentum in infant formula(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Formal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Neonatology Association Conference (INAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOCS Annual Meeting and Industry Showcases Snapshot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 SLACA Symposium Latin American of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in neonatal nutrition: a step forward infant formula biomimetic of human milk structure and digestive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PPGAN UNIRIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des procédés de transformation sur la digestion du lait maternel et des formules infantiles chez le nouveau-né</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric lipase and other lipolytic enzymes activity in the preterm fed raw, pasteurized or pasteurized-homogenized human milk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faure-Bidegaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Meeting of the European Society for Paediatric Gastroenterology, Hepatology and Nutrition (ESPGHAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, ATHENES, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of infant gastric digestive conditions : new in vivo data from preterm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infogest Network meeting in Wageningen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipase gastrique et digestion lactée néonatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des formules infantiles mimant la structure et le profil de digestion du lait maternel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Groupe Lipides et Nutrition (SFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual characteristics associated with fat liking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Péneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Nutrition Conference (FENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berlin, Germany. 601 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of human milk pasteurization is lower on the preterm than on the term milk digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international congress of the european milk bank association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring food for improving nutrient bioavailability: the case of dairy gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments et nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer les formules infantiles pour mimer les cinétiques de digestion du lait maternel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modaltub INRA-CEPIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of adsorption of gastric lipase in model membranes of milk fat globules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The risk of obesity is associated with fat and sweet liking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Péneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berlin, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of human milk pasteurization is lower on the preterm than on the term milk digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Mar 2015, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro static digestion in the newborn : proposition of a protocol for infant formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dellarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation du nouveau-né - Pourquoi le lait est-il si bien adapté?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mimer la déstructuration et les cinétiques de digestion du lait maternel dans le tube digestif du nouveau-né?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Club”, EIPL-CRNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurisation on the digestion of human milk as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 .Journées Scientifiques de l'Université de Nantes 2014:Recent scientific progress on human milk and its use for preterm infants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie des Adaptations Nutritionnelles (1280)., Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro static digestion in the newborn : proposition of a protocol for infant formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4;Management Committee &amp; Working Groups Meeting of COST Action FA 1005 INFOGEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Oct 2013, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des formules infantiles module leurs cinétiques d’hydrolyse et de déstructuration en phase gastrique simulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MODALTUB Programme prioritaire CEPIA – Devenir de l'Aliment dans le Tube Digestif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pasteurization on human milk digestion as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beuchée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MODALTUB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of infant formulas modulate the lipolysis, the proteolysis and the disintegration of the matrices during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infogest Meeting of Leatherhead 3rd Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations entre attirance sensorielle et consommations alimentaires. Etude Nutrinet-Santé, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. congrès international d'Épidémiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgique. pp.S87, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2012.06.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attirance pour le gras, le salé et le sucré augmente avec la corpulence. Étude de la cohorte française Nutrinet-Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. 2 p., </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(11)70023-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du liraglutide (analogue du GLP-1) sur les caractéristiques hédoniques de la prise alimentaire et les performances gustatives, chez les patients diabétiques de type 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attirance pour le gras, le salé et le sucré est associé à la corpulence. Etude de la cohorte française Nutrinet-Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Dec 2011, Reims, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préférences hédoniques et leur variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA : Carrefours de l'Innovation Agronomique : Les lipides: enjeux sensoriels et nutritionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préférences hédoniques et leur variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique : les lipides: enjeux sensoriels et nutritionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dijon, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of a set of questionnaires composed of 151 items on salt-, sweet- and fat-liking using LISREL-type and PLS-PM techniques leads to equivalent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Sensometrics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., 2010, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId510"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> amelie deglaire </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur en nutrition & sciences des aliments</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">amelie-deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8366-116X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of peptides released from gluten-free climate-smart cowpea-based pasta during gastric and intestinal in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 505, pp.148104. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2026.148104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in goat milk composition: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Saviard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 176, pp.106569. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2026.106569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tea, coffee, and cocoa delay milk gastric coagulation in a biomimetic in vitro system (NERDT™) by hindering both acid- and pepsin-induced milk gelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isuri A Jayawardana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Francoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 233, partie 2. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2026.119033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565140v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptidomic profile of human milk as influenced by fortification with different protein sources: An in vitro dynamic digestion simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 462, pp.140886. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.140886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the cultivability of human milk bacteria from ingestion to digestion and implications for their Immunomodulatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizé Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.10985. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-95668-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protein ingredient quality of infant formula influences colonic physiology and microbiota and the serum metabolomic profile in neonatal mini-piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.115511-115511. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle inventories and life cycle impact assessment datasets of a classic processing route for the manufacture of infant milk formula powder and of a low-heat alternative route involving the substitution of pasteurization by microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Saint-Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.111892. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of infant nutrition on gut and brain nitrogenous metabolomes: comparison of human milk and infant formula feeding in the minipiglet model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J Moughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milson Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 145, pp.110015. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2025.110015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a semi-industrial infant milk formula powder and of a low-heat alternative process involving membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Saint-Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.100278. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and associated concepts: Terminology in the context of in vitro food digestion studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam M.-L. Grundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Wilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 485, pp.144424. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk vs. cow-milk based infant formula proteins: structure, digestion and physiological impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Huërou-Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2025.1635919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beef protein ingredients from fat rendering process are promising functional ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 433, pp.137298. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.137298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional quality of proteins from two beef co-products as determined in the growing pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0007114524001661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal processed infant formula vs conventional shows comparable protein quality and increased postprandial plasma amino acid kinetics in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 131 (7), pp.1115-1124. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114523002696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acid requirements of the infant: the amino acid composition of human breast milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J Moughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yalu Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Wescombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2024.1446565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality within infant formulas impacts plasma amino acid concentrations in neonatal minipiglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159 (7), pp.2029-2041. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a minimal processing route for the production of infant formulas on their sensory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Feyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Szleper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107 (12), pp.10527-10536. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2024-24937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk vs. Infant formula digestive fate: In vitro dynamic digestion and in vivo mini-piglet models lead to similar conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.115070. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative beef protein co-products to substitute gelatine as gelling agents, and sodium caseinate as emulsifiers: Determination of optimal conditions using the response surface methodology (RSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 198, pp.115945. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2024.115945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileal Digestibility of Nitrogen and Amino Acids in Human Milk and an Infant Formula as Determined in Neonatal Minipiglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (4), pp.1063-1074. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts their structure and kinetics of proteolysis under in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.112883. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des préparations pour nourrissons innovantes basées sur un mélange de protéines végétales et animales : de la fabrication à la digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of 15N-labelled protein to account for the endogenous nitrogen contribution to in vitro protein digestibility measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.113242. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.109-123. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementing human milk with a donkey or bovine milk derived fortifier: Consequences on proteolysis, lipolysis and particle structure under in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elettra Barberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 395, pp.133579. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacture of Whey Protein Hydrolysates Using Plant Enzymes: Effect of Processing Conditions and Simulated Gastrointestinal Digestion on Angiotensin-I-Converting Enzyme (ACE) Inhibitory Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peslerbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Fellenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo AIbáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (16), pp.2429. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11162429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated dynamic digestion reveals different peptide releases from human milk processed by means of holder or high temperature-short time pasteurization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Peila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 369, pp.130998. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant nutrition affects the microbiota-gut-brain axis: Comparison of human milk vs. infant formula feeding in the piglet model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le-Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.976042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein structure in model infant milk formulas impacts their kinetics of hydrolysis under in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126, pp.107368. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of dairy lipids and probiotic lactobacillus fermentum in infant formulas modulates proteolysis and lipolysis with moderate consequences on gut physiology and metabolism in yucatan piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nogret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.615248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-industrial production of a minimally processed infant formula powder using membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (5), pp.5265-5278. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-19529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dynamic digestion of model infant formulae containing lactoferrin and medium chain triacylglycerols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme de Figueiredo Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118, pp.106787. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human gastrointestinal conditions affect in vitro digestibility of peanut and bread proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Torcello-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (8), pp.6921-6932. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0FO01451F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk pasteurisation reduces pre-lipolysis but not digestive lipolysis and moderately decreases intestinal lipid uptake in a combination of preterm infant in vitro models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 329, pp.126927. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of protein structures by altering the whey protein profile and heat treatment affects in vitro static digestion of model infant milk formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.6933-6945. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0fo01362e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential impact of Holder and High Temperature Short Time pasteurization on the dynamic in vitro digestion of human milk in a preterm newborn model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cavallarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 328, pp.127126. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of heat-induced protein aggregates in model infant milk formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.105928. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of heat-induced denaturation of proteins in model infant milk formulas as a function of whey protein composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 302, pp.125296. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pattern of peptides released from dairy and egg proteins is highly dependent on the simulated digestion scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Torcello-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.5240-5256. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0FO00744G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between sensory liking for fat, sweet or salt and cardiometabolic diseases: mediating effects of diet and weight status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solia Adriouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (1), pp.249-261. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-019-01904-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro static digestion reveals how plant proteins modulate model infant formula digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130, pp.108917. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intact and hydrolyzed casein lead to similar ileal endogenous protein and amino acid flows in adult humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Moughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe G. Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (1), pp.90-97. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/nqz268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Faba Bean and Pea Proteins Potential Whey Protein Substitutes in Infant Formulas? An In Vitro Dynamic Digestion Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (3), pp.362. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9030362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant proteins partially replacing dairy proteins greatly influence infant formula functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.108891. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2019.108891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical behaviors of human and bovine milk membrane extracts and their influence on gastric lipase adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mahdoueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 169, pp.95-105. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2019.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GutSelf: Inter‐Individual Variability in the Processing of Dietary Compounds by the Human Gastrointestinal Tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Walther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Tomás‐cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (21), pp.1900677. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201900677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can dynamic in vitro digestion systems mimic the physiological reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blanquet-Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bornhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (10), pp.1546-1562. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2017.1421900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Casein Hydrolysate Does Not Enhance Ileal Endogenous Protein Flows Compared With the Parent Intact Casein When Fed to Growing Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Moughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (issue 2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzy083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic digestion at the preterm newborn stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cassia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 281, pp.294-303. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric Emptying and Dynamic In Vitro Digestion of Drinkable Yogurts: Effect of Viscosity and Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), pp.1308. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu10091308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of liking for saltiness, sweetness and fattiness sensations in children: Validation of a questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Lun Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des procédés de transformation sur la digestion du lait maternel et des formules infantiles par le nouveau-né.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408034597556658E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des formules infantiles biomimétiques de la structure du lait maternel et de son comportement digestif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (4), </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first step towards a consensus static in vitro model for simulating full-term infant digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dellarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.338-345. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between in vitro and in vivo data on food digestion. What can we predict with static in vitro digestion models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (13), pp.2239-2261. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2017.1315362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on mimer la digestion gastrique du nouveau-né grâce à un modèle in vitro dynamique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on gastric digestion in preterm infants: a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (2), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.116.142539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation des corrélations entre l’attirance sensorielle déclarée et l’attirance sensorielle mesurée pour le gras, le salé et le sucré selon le niveau de désirabilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.59. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards infant formula biomimetic of human milk structure and digestive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.D206. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2017010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of homogenization of pasteurized human milk on gastric digestion in the preterm infant: A randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Influence of Socioeconomic, Psychological and Sensory Characteristics, Physical Activity and Diet on 5-Year Weight Gain in French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), pp.99 - 106. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu9111179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a sensory tool to assess overall liking for the fatty, salty and sweet sensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cartier-Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (Part A), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending in vitro digestion models to specific human populations: Perspectives, practical tools and bio-relevant information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Shani Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Alvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Barberá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2016.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization of human milk on preterm newborn in vitro digestion: Gastrointestinal disintegration, lipolysis and proteolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 211, pp.171-179. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holder pasteurization impacts the proteolysis, lipolysis and disintegration of human milk under in vitro dynamic term newborn digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira C. De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 part B, in press. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of gastric lipase onto multicomponent model lipid monolayers with phase separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.97-106. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic term newborn digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira C. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (13), pp.1839-1850. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.201500573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between liking for fat, sweet or salt and obesity risk in French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Péneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (74), pp.74. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12966-016-0406-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant formula interface and fat source impact on neonatal digestion and gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (10), pp.1500-1512. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201500025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of infant formulas impacts their lipolysis, proteolysis and disintegration during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de La Chevasnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 182, pp.224-235. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between weight status and liking scores for sweet, salt and fat according to the gender in adults (The Nutrinet-Santé study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejcn.2014.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Demographic, Psychological, and Lifestyle Characteristics Are Associated with a Liking for Salty and Sweet Tastes in French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145 (3), pp.587-594. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.114.201269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liking for fat is associated with sociodemographic, psychological, lifestyle and health characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (8), pp.1353-1363. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114514002050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new in vitro dynamic system to simulate infant digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.1039-45. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between intake of nutrients and food groups and liking for fat (The Nutrinet-Santé Study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, pp.147-155. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2014.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules infantiles et lait maternel : leur digestion est-elle identique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.67-73. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous proteins in the ileal digesta of adult humans given casein-, enzyme-hydrolyzed casein- or crystalline amino-acid-based diets in an acute feeding study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Miner-Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.363-369. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejcn.2013.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous proteins in terminal ileal digesta of adult subjects fed a casein-based diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Miner-Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm F. Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96 (3), pp.508 - 515. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.111.033472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Hedonic perception and taste of food in patients with type 2 diabetes - Impact of treatment with a GLP-1: Liraglutide] / P19 Perception hédonique et gustative des aliments chez les patients diabétiques de type 2 - Impact du traitement par un analogue du GLP-1 : le Liraglutide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (Suppl. 2), pp.A36-A36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment by GLP-1 agonist modulates hedonic response to food and taste sensitivity in type 2 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-C. Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (SI 1), pp.28-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a questionnaire to assay recalled liking for salt, sweet and fat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.110-124. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a questionnaire to assay recalled liking for salt, sweet and fat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.110-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplement Paper: Animal models for determining amino acid digestibility in humans - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Moughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (S2), pp.S273-281. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114512002346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment by GLP-1 agonist modulates hedonic response to food and taste sensitivity in type 2 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.28-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal models for determining amino acid digestibility in humans – a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Moughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.273-281. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114512002346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous proteins in terminal ileal digesta of adult subjects fed a casein-based diet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Miner-Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96, pp.508-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment by GLP-1 agonist modulates hedonic response to food and taste sensitivity in type 2 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-C. Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (SI 1), pp.28-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préférences hédoniques pour le gras. Mesures et variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.95-114. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/rrdz-nk13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolyzed dietary casein as compared with the intact protein reduces postprandial peripheral, but not whole-body, uptake of nitrogen in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (4), pp. 1011-1022. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.2009.27548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition and health aspects of milk and milk products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Dairy Products and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.21-70, 2026, 978-0-443-28890-6. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-28890-6.00001-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and Limitations of Current In Vitro Models Used for Studying Infant Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.index. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milk and Dairy Products: Some Challenges for the Dairy Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‎ Wiley-ISTE; 1st edition (19 Nov. 2024)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2024, Sciences Agronomy and Food Science Chains, 9781789451719. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394312405.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition of the neonate: do differences in composition and structure between human milk and infant formula affect their digestion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Food Bioactive and Health (FBHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of aged infant formula powder based on ingredients produced by membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teagasc (Ireland); the International Dairy Federation (Belgium); University College Cork (Ireland), May 2025, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of Dairy Products at Different Length Scales Drives the Mechanism of Digestion and the Nutrient Bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Milk Genomics Consortium Hybrid Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aarhus (Danemark), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a minimal process using membrane filtration replacing pasteurization for infant formula production at a semi-industrial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Saint-Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan- Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Food Tech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint-Malo (35400), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts gut physiology and microbiota in mini-piglets used as a human infant model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macronutrient digestion and nutritional quality: how to measure it and what matters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Measurements and Applications in Veterinary and Animal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Veterinary Sciences (DSV), UNITO, Apr 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale par analyse de cycle de vie de procédés de fabrication de formules infantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Saint-Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Florury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macronutrient digestion and nutritional quality: how to measure it and what matters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Nutritional Sciences and Dietetics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Hellenic University, Oct 2024, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptidomic profile of human milk as influenced by fortification with different protein sources : An in vitro dynamic digestion simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cresi Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of ESPGHAN 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogenous fraction in Human Milk vs. Infant Formula: composition, structure and nutritional requirement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUMAN MILK, NUTRITION, AND INFANT DEVELOPMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne pour l'Enseignement de la Pédiatrie (AEEP), Oct 2024, web congress, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the microstructure of two beef co-products on postprandial plasma amino acid kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Food Digestion (ICFD2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Milk Fat Globule and its membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Milk, Nutrition and Infant Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne pour l'Enseignement de la Pédiatrie (AEEP), Oct 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The in vitro dynamic digestion : a suitable model to mimic the in vivo digestion of infant foods in terms of food deconstruction and protein hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le minimal processing pour préserver des fonctions. Production de formules infantiles en limitant les traitements thermiques dénaturants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques TRANSFORM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Transform, Mar 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité nutritionnelle des protéines de deux coproduits bovins déterminée chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, a SFN (Société Française de Nutrition) et la SFNCM (Société Francophone de Nutrition Clinique et Métabolisme), Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des ingrédients protéiques laitiers impacte la physiologie intestinale et le microbiote d’un modèle animal du nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes rencontres Nutrition - Alimentation - Métabolisme - Sport - Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le comité d’organisation de l’événement est constitué de :L’Institut NuMeCan, le laboratoire STLO, le laboratoire M2S, Lactalis, Sodiaal, Valorex, Biotech Santé Bretagne et l’Institut Carnot Agrifood Transition., Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps lipidiques pour l'innovation produit, nos savoir-faire et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berton-Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontre entreprises/chercheurs QUALIMENT : La durabilité de l’usine agro-alimentaire à l’assiette.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CARNOT QUALIMENT, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acid requirements for infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dietary Protein for Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The symposium was co-organised by FAO, two leading universities, and in cooperation with IAEA., Sep 2023, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des ingrédients protéiques laitiers impacte la physiologie intestinale et le microbiote d’un modèle animal du nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition (JFN) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN (Société Française de Nutrition) et la SFNCM (Société Francophone de Nutrition Clinique et Métabolisme), Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein structure within infant milk formulas impact their in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the INFOGEST research network (www.cost-infogest.eu), May 2022, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of neonatal digestion on the physiology of breast milk bacteria and their immunomodulation capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres NAM2S Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotech Santé Bretagne, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingrédients protéiques laitiers : impact de leur origine et de leur transformation sur la structure et la digestion de matrices complexes telles que les formules infantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glande mammaire lait / Glactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE ; Galactinnov; L'institut agro Rennes Angers, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de protéines végétales dans les laits infantiles : opportunités et verrous fonctionnels et nutritionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GPN (Groupe Protéines et Nutrition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe protéines et Nutrition, May 2022, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATIVIF - Préparations pour Nourrissons et Traitements Thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breizh CarnoTech: Journée chercheurs/entreprises Rencontrez l’excellence scientifique en région !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valorial, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du lait humain et d'une préparation pour les nourrissons sur l'axe microbiote-intestin chez le nourrisson, étude pré clinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité JFN, Nov 2021, live, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production of an infant formula with a minimally processed route impacts its nutritional, physiological and sensorial qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIZO Dairy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIZO Food Research,FrieslandCampina, Wageningen University, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous nitrogen contribution to in vitrodigestibility of animal and plant proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual International Conference on Food Digestion ICFD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cost Infogest, May 2021, the Virtual International Conference on Food Digestion (#VICFD2021) on 6-7th May 2021., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability of amino acids, especially of tryptophan, in human milk and infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale ED EGAAL, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIELD-FLOW FRACTIONATION TECHNIQUES FOR MILK PROTEIN CHARACTERIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Field- and Flow-Based Separations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dynamic gastrointestinal digestion of model infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme de Figueiredo Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Hydrocolloids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Food Chemistry Conference:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more biomimetic infant formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLOpendays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label free Imaging of lipase activity on milk fat globules and model systems using DISCO beamline at Synchrotron SOLEIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Euro Fed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of protein source on the functionality and the digestibility of infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF13 International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. ISFRS 2019, International Symposium on Food Rheology and Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of technological treatment of the mechanisms of infant food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLOpendays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipase activity on milk fat globules in a mini-digester to simulate neonatal gastro-intestinal digestion using DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. GERLI Lipidomics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Maximin la Sainte Beaumes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des procédés de transformation sur la digestion du lait maternel et des formules infantiles chez le nouveau-né</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG : Carrefour de l'innovation agronomique- alimentation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de sources protéiques des formules infantiles : degré d’hydrolyse et bioaccessibilité des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème rencontres Nutrition-Alimentation-Métabolisme-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et digestion chez le nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization of human milk on the kinetics of peptide release during gastric digestion in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.International Conference on Foodomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Cesena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature de la fraction lipidique des préparations pour nourrisson et physiologie intestinale du jeune, étude pré-clinique dans un modèle miniporc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Ruyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging lipase activity on milk fat globules using tryptophane autofluorescence and UV microscope at DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fattaccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERLI, Biogenesis and Fats lipids droplets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, St Maximin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in neonatal nutrition: a step forward infant formula biomimetic of human milk structure and digestive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Euro Fed Lipid Congress Oil, Fats and Lipids: New Technologies and Applications for a Healthier Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 SLACA Symposium Latin American of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOCS Annual Meeting and Industry Showcases Snapshot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early modulation of gut digestion and microbiota in piglets by the addition of dairy lipids and probiotic L. fermentum in infant formula(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Formal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Neonatology Association Conference (INAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in neonatal nutrition: a step forward infant formula biomimetic of human milk structure and digestive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PPGAN UNIRIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des procédés de transformation sur la digestion du lait maternel et des formules infantiles chez le nouveau-né</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric lipase and other lipolytic enzymes activity in the preterm fed raw, pasteurized or pasteurized-homogenized human milk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faure-Bidegaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Meeting of the European Society for Paediatric Gastroenterology, Hepatology and Nutrition (ESPGHAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, ATHENES, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipase gastrique et digestion lactée néonatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of infant gastric digestive conditions : new in vivo data from preterm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infogest Network meeting in Wageningen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des formules infantiles mimant la structure et le profil de digestion du lait maternel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Groupe Lipides et Nutrition (SFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of human milk pasteurization is lower on the preterm than on the term milk digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international congress of the european milk bank association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring food for improving nutrient bioavailability: the case of dairy gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments et nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer les formules infantiles pour mimer les cinétiques de digestion du lait maternel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modaltub INRA-CEPIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual characteristics associated with fat liking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Péneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Nutrition Conference (FENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berlin, Germany. 601 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of adsorption of gastric lipase in model membranes of milk fat globules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The risk of obesity is associated with fat and sweet liking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Péneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berlin, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of human milk pasteurization is lower on the preterm than on the term milk digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Mar 2015, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro static digestion in the newborn : proposition of a protocol for infant formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dellarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation du nouveau-né - Pourquoi le lait est-il si bien adapté?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mimer la déstructuration et les cinétiques de digestion du lait maternel dans le tube digestif du nouveau-né?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Club”, EIPL-CRNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurisation on the digestion of human milk as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 .Journées Scientifiques de l'Université de Nantes 2014:Recent scientific progress on human milk and its use for preterm infants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie des Adaptations Nutritionnelles (1280)., Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro static digestion in the newborn : proposition of a protocol for infant formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4;Management Committee &amp; Working Groups Meeting of COST Action FA 1005 INFOGEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Oct 2013, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des formules infantiles module leurs cinétiques d’hydrolyse et de déstructuration en phase gastrique simulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MODALTUB Programme prioritaire CEPIA – Devenir de l'Aliment dans le Tube Digestif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pasteurization on human milk digestion as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beuchée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MODALTUB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of infant formulas modulate the lipolysis, the proteolysis and the disintegration of the matrices during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infogest Meeting of Leatherhead 3rd Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations entre attirance sensorielle et consommations alimentaires. Etude Nutrinet-Santé, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. congrès international d'Épidémiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgique. pp.S87, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2012.06.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attirance pour le gras, le salé et le sucré augmente avec la corpulence. Étude de la cohorte française Nutrinet-Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. 2 p., </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(11)70023-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du liraglutide (analogue du GLP-1) sur les caractéristiques hédoniques de la prise alimentaire et les performances gustatives, chez les patients diabétiques de type 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attirance pour le gras, le salé et le sucré est associé à la corpulence. Etude de la cohorte française Nutrinet-Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Dec 2011, Reims, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préférences hédoniques et leur variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA : Carrefours de l'Innovation Agronomique : Les lipides: enjeux sensoriels et nutritionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préférences hédoniques et leur variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique : les lipides: enjeux sensoriels et nutritionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dijon, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of a set of questionnaires composed of 151 items on salt-, sweet- and fat-liking using LISREL-type and PLS-PM techniques leads to equivalent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Sensometrics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., 2010, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId518"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF802DA7"/>
+    <w:nsid w:val="154BBA50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-deglaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8366-116X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474206v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Saviard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2026.106569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Giribaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nebbia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briard-Bion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140886" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025188v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mouchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95668-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chauvet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cahu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Janvier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115511" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Wilde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144424" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143025v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Charton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Fraser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Moughan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Montoya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milson Francis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2025.110015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gaillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saint-Preux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111892" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178329v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tanguy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100278" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2025.1635919" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blachier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114523002696" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Foll" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114524001661" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137298" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalu Yan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Wescombe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1446565" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Brunel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.05.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667548v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Szleper" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24937" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Menard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115070" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509491v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115945" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100253v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112883" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dahirel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.02.025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162941v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113242" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032279v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Le Roux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chacon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714084v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elettra Barberis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133579" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peslerbes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fellenberg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo AIb&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162429" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367436v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Peila" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130998" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourgeois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellanger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Gouar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.976042" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518858v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107368" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173356v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nogret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.615248" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176288v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;jean" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19529" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Figueiredo Furtado" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106787" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916319v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Torcello-G&#243;mez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO01451F" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622372v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampur&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castetbon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-019-01904-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648534v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO00744G" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911611v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo01362e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793065v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavallarin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Coscia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127126" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02570394v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halabi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105928" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125296" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779516v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vincent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Etienne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Durand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126927" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625044v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108917" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02372959v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moughan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe G. Airinei" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqz268" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571057v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9030362" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621453v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108891" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444026v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mahdoueni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284056v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Walther" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Lett" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bordoni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Tom&#225;s&#8208;cobos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Nieto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900677" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284440v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alric" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanquet-Diot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bornhorst" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cueva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1421900" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097213v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Moughan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzy083" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984298v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Cassia de Oliveira" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kroell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.086" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906541v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10091308" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899847v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408034597556658E12" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691368v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Lun Yuan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.11.006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818265v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C&#225;ssia de Oliveira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.12.002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769298v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dellarosa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laghi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.145" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437014v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pladys" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.116.142539" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604241v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohn" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carriere" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Day" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Egger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1315362" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514238v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampure" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Urbano" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peneau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.069" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514236v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellanger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carri&#232;re" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.038" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547550v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2017.05.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511390v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017010" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01629374v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9111179" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301356v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.03.032" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240472v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. De Oliveira" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.11.022" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454660v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Shani Levi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvito" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andr&#233;s" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Barber&#225;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.10.017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211083v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cartier-Lange" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herbreteau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.08.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454609v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira de Oliveira" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.028" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358601v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. de Oliveira" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500573" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZ6XS694-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392307v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0406-6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209879v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzerzour" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P984CLBD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209795v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de La Chevasnerie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sams" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123448v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2014.139" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209779v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.201269" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123453v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514002050" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195471v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.036" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5J4368J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209653v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.03.017" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG4ZWD4M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209609v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonhomme" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.02.003" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209633v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Miner-Williams" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benamouzig" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Fuller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2013.270" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651996v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm F. Fuller" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tome" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.111.033472" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849247v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meillon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Brindisi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verg&#232;s" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brondel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723240v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meillon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verg&#232;s" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brondel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650515v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mejean" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.08.006" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP6KNC1X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924762v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;jean" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castetbon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Urbano" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924764v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Moughan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512002346" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723242v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verges" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123452v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924763v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Miner-Williams" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuller" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tom&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849252v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653994v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biguzzi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rrdz-nk13" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424054v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.27548" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673478v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.index" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463762v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078889v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127077v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042065v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san- Guiziou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546162v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Randuineau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754147v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Florury" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774064v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582085v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresi Francesco" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572934v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966480v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543878v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806169v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546199v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068997v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825896v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272108v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342725v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257570v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344691v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880378v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouchard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663795v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853620v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687165v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852456v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367421v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429199v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220807v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290326v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490075v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632130v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737427v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098684v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356671v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737469v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164163v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097202v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356667v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909151v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753930v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925627v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709341v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925626v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Ruyet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396347v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583180v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573237v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Formal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737487v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496828v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665436v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837491v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709337v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473114v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Oliveira" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gouar" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faure-Bidegaray" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bellanger" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305820v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carriere" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602876v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404548v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594223v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743118v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Amandine Bellanger" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195522v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209760v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454525v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209882v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573566v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209789v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269347v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269497v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209771v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209642v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Bail" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209648v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209444v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Langle" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209466v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuch&#233;e" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849248v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Langle" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594326v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.161" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747840v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(11)70023-1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLPN439W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271239v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806186v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816473v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137059v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753776v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-deglaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8366-116X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05566725v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148104" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Saviard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2026.106569" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05565140v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isuri A Jayawardana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Cochet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.119033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Giribaldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nebbia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briard-Bion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140886" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mouchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95668-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chauvet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cahu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Janvier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115511" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gaillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saint-Preux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111892" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Charton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Fraser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Moughan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Montoya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milson Francis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2025.110015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100278" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Wilde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144424" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2025.1635919" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Foll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lambert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137298" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803279v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114524001661" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blachier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114523002696" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700581v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalu Yan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Wescombe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1446565" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Brunel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.05.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667548v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Szleper" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24937" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699103v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Menard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115945" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056245v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dahirel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.02.025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100253v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112883" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Le Roux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chacon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162941v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113242" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714084v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elettra Barberis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133579" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830048v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peslerbes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fellenberg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo AIb&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162429" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367436v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Peila" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130998" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourgeois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellanger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Gouar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.976042" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518858v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107368" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173356v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nogret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.615248" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176288v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;jean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19529" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197084v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Figueiredo Furtado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106787" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916319v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Torcello-G&#243;mez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO01451F" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779516v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vincent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Etienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126927" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911611v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo01362e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793065v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavallarin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Coscia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127126" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02570394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halabi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105928" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125296" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648534v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO00744G" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622372v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampur&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castetbon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-019-01904-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625044v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108917" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02372959v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moughan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe G. Airinei" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqz268" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571057v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9030362" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621453v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108891" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444026v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mahdoueni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284056v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Walther" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Lett" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bordoni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Tom&#225;s&#8208;cobos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Nieto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900677" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284440v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alric" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanquet-Diot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bornhorst" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cueva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1421900" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097213v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Moughan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzy083" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984298v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Cassia de Oliveira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kroell" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.086" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906541v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10091308" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691368v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Lun Yuan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.11.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899847v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408034597556658E12" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818265v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C&#225;ssia de Oliveira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.12.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769298v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dellarosa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laghi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.145" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604241v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carriere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Day" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Egger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1315362" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514236v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellanger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carri&#232;re" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.038" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437014v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pladys" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.116.142539" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514238v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampure" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Urbano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peneau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.069" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511390v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017010" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547550v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2017.05.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01629374v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9111179" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211083v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cartier-Lange" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herbreteau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.08.003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454660v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Shani Levi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvito" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andr&#233;s" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Barber&#225;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.10.017" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454609v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira de Oliveira" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.028" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240472v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. De Oliveira" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.11.022" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301356v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.03.032" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358601v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. de Oliveira" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500573" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZ6XS694-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392307v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0406-6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209879v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzerzour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P984CLBD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209795v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de La Chevasnerie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sams" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123448v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2014.139" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209779v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.201269" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123453v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514002050" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195471v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.036" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5J4368J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209653v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.03.017" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG4ZWD4M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209609v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonhomme" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.02.003" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209633v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Miner-Williams" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benamouzig" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Fuller" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2013.270" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651996v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm F. Fuller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tome" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.111.033472" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723240v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meillon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verg&#232;s" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brondel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849247v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meillon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Brindisi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verg&#232;s" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brondel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650515v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mejean" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.08.006" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP6KNC1X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924762v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;jean" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castetbon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Urbano" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924764v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Moughan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512002346" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723242v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verges" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123452v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924763v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Miner-Williams" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuller" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tom&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849252v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653994v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biguzzi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rrdz-nk13" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424054v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.27548" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558939v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28890-6.00001-1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673478v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.index" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127077v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078889v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463762v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042065v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san- Guiziou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546162v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Randuineau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572934v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754147v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Florury" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774064v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582085v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresi Francesco" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966480v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543878v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806169v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546199v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068997v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342725v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272108v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825896v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257570v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344691v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663795v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880378v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouchard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853620v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687165v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852456v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429199v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367421v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220807v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290326v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490075v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632130v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737469v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098684v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356671v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737427v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164163v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097202v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356667v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753930v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909151v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925627v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709341v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925626v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Ruyet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396347v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583180v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665436v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737487v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496828v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573237v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Formal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837491v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709337v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473114v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Oliveira" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gouar" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faure-Bidegaray" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bellanger" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602876v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305820v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carriere" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404548v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743118v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Amandine Bellanger" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195522v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209760v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454525v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594223v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209882v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573566v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209789v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269347v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269497v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209771v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209642v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Bail" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209648v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209444v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Langle" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209466v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuch&#233;e" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849248v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Langle" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594326v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.161" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747840v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(11)70023-1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLPN439W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271239v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806186v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816473v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137059v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753776v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>