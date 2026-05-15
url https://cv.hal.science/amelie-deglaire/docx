--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> amelie deglaire </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur en nutrition & sciences des aliments</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">amelie-deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8366-116X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of peptides released from gluten-free climate-smart cowpea-based pasta during gastric and intestinal in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 505, pp.148104. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2026.148104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in goat milk composition: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Saviard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 176, pp.106569. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2026.106569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tea, coffee, and cocoa delay milk gastric coagulation in a biomimetic in vitro system (NERDT™) by hindering both acid- and pepsin-induced milk gelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isuri A Jayawardana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Francoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 233, partie 2. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2026.119033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565140v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptidomic profile of human milk as influenced by fortification with different protein sources: An in vitro dynamic digestion simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 462, pp.140886. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.140886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the cultivability of human milk bacteria from ingestion to digestion and implications for their Immunomodulatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizé Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.10985. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-95668-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protein ingredient quality of infant formula influences colonic physiology and microbiota and the serum metabolomic profile in neonatal mini-piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.115511-115511. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle inventories and life cycle impact assessment datasets of a classic processing route for the manufacture of infant milk formula powder and of a low-heat alternative route involving the substitution of pasteurization by microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Saint-Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.111892. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of infant nutrition on gut and brain nitrogenous metabolomes: comparison of human milk and infant formula feeding in the minipiglet model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J Moughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milson Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 145, pp.110015. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2025.110015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a semi-industrial infant milk formula powder and of a low-heat alternative process involving membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Saint-Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.100278. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and associated concepts: Terminology in the context of in vitro food digestion studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam M.-L. Grundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Wilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 485, pp.144424. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk vs. cow-milk based infant formula proteins: structure, digestion and physiological impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Huërou-Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2025.1635919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beef protein ingredients from fat rendering process are promising functional ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 433, pp.137298. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.137298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional quality of proteins from two beef co-products as determined in the growing pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0007114524001661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal processed infant formula vs conventional shows comparable protein quality and increased postprandial plasma amino acid kinetics in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 131 (7), pp.1115-1124. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114523002696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acid requirements of the infant: the amino acid composition of human breast milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J Moughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yalu Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Wescombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2024.1446565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality within infant formulas impacts plasma amino acid concentrations in neonatal minipiglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159 (7), pp.2029-2041. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a minimal processing route for the production of infant formulas on their sensory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Feyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Szleper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107 (12), pp.10527-10536. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2024-24937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk vs. Infant formula digestive fate: In vitro dynamic digestion and in vivo mini-piglet models lead to similar conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.115070. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative beef protein co-products to substitute gelatine as gelling agents, and sodium caseinate as emulsifiers: Determination of optimal conditions using the response surface methodology (RSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 198, pp.115945. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2024.115945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileal Digestibility of Nitrogen and Amino Acids in Human Milk and an Infant Formula as Determined in Neonatal Minipiglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (4), pp.1063-1074. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts their structure and kinetics of proteolysis under in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.112883. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des préparations pour nourrissons innovantes basées sur un mélange de protéines végétales et animales : de la fabrication à la digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of 15N-labelled protein to account for the endogenous nitrogen contribution to in vitro protein digestibility measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.113242. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.109-123. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementing human milk with a donkey or bovine milk derived fortifier: Consequences on proteolysis, lipolysis and particle structure under in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elettra Barberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 395, pp.133579. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacture of Whey Protein Hydrolysates Using Plant Enzymes: Effect of Processing Conditions and Simulated Gastrointestinal Digestion on Angiotensin-I-Converting Enzyme (ACE) Inhibitory Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peslerbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Fellenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo AIbáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (16), pp.2429. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11162429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated dynamic digestion reveals different peptide releases from human milk processed by means of holder or high temperature-short time pasteurization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Peila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 369, pp.130998. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant nutrition affects the microbiota-gut-brain axis: Comparison of human milk vs. infant formula feeding in the piglet model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le-Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.976042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein structure in model infant milk formulas impacts their kinetics of hydrolysis under in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126, pp.107368. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of dairy lipids and probiotic lactobacillus fermentum in infant formulas modulates proteolysis and lipolysis with moderate consequences on gut physiology and metabolism in yucatan piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nogret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.615248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-industrial production of a minimally processed infant formula powder using membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (5), pp.5265-5278. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-19529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dynamic digestion of model infant formulae containing lactoferrin and medium chain triacylglycerols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme de Figueiredo Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118, pp.106787. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human gastrointestinal conditions affect in vitro digestibility of peanut and bread proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Torcello-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (8), pp.6921-6932. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0FO01451F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk pasteurisation reduces pre-lipolysis but not digestive lipolysis and moderately decreases intestinal lipid uptake in a combination of preterm infant in vitro models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 329, pp.126927. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of protein structures by altering the whey protein profile and heat treatment affects in vitro static digestion of model infant milk formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.6933-6945. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0fo01362e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential impact of Holder and High Temperature Short Time pasteurization on the dynamic in vitro digestion of human milk in a preterm newborn model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cavallarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 328, pp.127126. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of heat-induced protein aggregates in model infant milk formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.105928. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of heat-induced denaturation of proteins in model infant milk formulas as a function of whey protein composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 302, pp.125296. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pattern of peptides released from dairy and egg proteins is highly dependent on the simulated digestion scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Torcello-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.5240-5256. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0FO00744G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between sensory liking for fat, sweet or salt and cardiometabolic diseases: mediating effects of diet and weight status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solia Adriouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (1), pp.249-261. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-019-01904-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro static digestion reveals how plant proteins modulate model infant formula digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130, pp.108917. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intact and hydrolyzed casein lead to similar ileal endogenous protein and amino acid flows in adult humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Moughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe G. Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (1), pp.90-97. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/nqz268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Faba Bean and Pea Proteins Potential Whey Protein Substitutes in Infant Formulas? An In Vitro Dynamic Digestion Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (3), pp.362. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9030362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant proteins partially replacing dairy proteins greatly influence infant formula functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.108891. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2019.108891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical behaviors of human and bovine milk membrane extracts and their influence on gastric lipase adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mahdoueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 169, pp.95-105. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2019.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GutSelf: Inter‐Individual Variability in the Processing of Dietary Compounds by the Human Gastrointestinal Tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Walther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Tomás‐cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (21), pp.1900677. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201900677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can dynamic in vitro digestion systems mimic the physiological reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blanquet-Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bornhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (10), pp.1546-1562. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2017.1421900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Casein Hydrolysate Does Not Enhance Ileal Endogenous Protein Flows Compared With the Parent Intact Casein When Fed to Growing Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Moughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (issue 2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzy083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic digestion at the preterm newborn stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cassia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 281, pp.294-303. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric Emptying and Dynamic In Vitro Digestion of Drinkable Yogurts: Effect of Viscosity and Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), pp.1308. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu10091308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of liking for saltiness, sweetness and fattiness sensations in children: Validation of a questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Lun Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des procédés de transformation sur la digestion du lait maternel et des formules infantiles par le nouveau-né.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408034597556658E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des formules infantiles biomimétiques de la structure du lait maternel et de son comportement digestif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (4), </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first step towards a consensus static in vitro model for simulating full-term infant digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dellarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.338-345. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between in vitro and in vivo data on food digestion. What can we predict with static in vitro digestion models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (13), pp.2239-2261. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2017.1315362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on mimer la digestion gastrique du nouveau-né grâce à un modèle in vitro dynamique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on gastric digestion in preterm infants: a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (2), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.116.142539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation des corrélations entre l’attirance sensorielle déclarée et l’attirance sensorielle mesurée pour le gras, le salé et le sucré selon le niveau de désirabilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.59. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards infant formula biomimetic of human milk structure and digestive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.D206. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2017010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of homogenization of pasteurized human milk on gastric digestion in the preterm infant: A randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Influence of Socioeconomic, Psychological and Sensory Characteristics, Physical Activity and Diet on 5-Year Weight Gain in French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), pp.99 - 106. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu9111179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a sensory tool to assess overall liking for the fatty, salty and sweet sensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cartier-Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (Part A), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending in vitro digestion models to specific human populations: Perspectives, practical tools and bio-relevant information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Shani Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Alvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Barberá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2016.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization of human milk on preterm newborn in vitro digestion: Gastrointestinal disintegration, lipolysis and proteolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 211, pp.171-179. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holder pasteurization impacts the proteolysis, lipolysis and disintegration of human milk under in vitro dynamic term newborn digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira C. De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 part B, in press. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of gastric lipase onto multicomponent model lipid monolayers with phase separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.97-106. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic term newborn digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira C. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (13), pp.1839-1850. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.201500573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between liking for fat, sweet or salt and obesity risk in French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Péneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (74), pp.74. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12966-016-0406-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant formula interface and fat source impact on neonatal digestion and gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (10), pp.1500-1512. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201500025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of infant formulas impacts their lipolysis, proteolysis and disintegration during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de La Chevasnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 182, pp.224-235. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between weight status and liking scores for sweet, salt and fat according to the gender in adults (The Nutrinet-Santé study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejcn.2014.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Demographic, Psychological, and Lifestyle Characteristics Are Associated with a Liking for Salty and Sweet Tastes in French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145 (3), pp.587-594. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.114.201269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liking for fat is associated with sociodemographic, psychological, lifestyle and health characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (8), pp.1353-1363. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114514002050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new in vitro dynamic system to simulate infant digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.1039-45. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between intake of nutrients and food groups and liking for fat (The Nutrinet-Santé Study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, pp.147-155. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2014.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules infantiles et lait maternel : leur digestion est-elle identique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.67-73. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous proteins in the ileal digesta of adult humans given casein-, enzyme-hydrolyzed casein- or crystalline amino-acid-based diets in an acute feeding study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Miner-Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.363-369. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejcn.2013.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous proteins in terminal ileal digesta of adult subjects fed a casein-based diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Miner-Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm F. Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96 (3), pp.508 - 515. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.111.033472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Hedonic perception and taste of food in patients with type 2 diabetes - Impact of treatment with a GLP-1: Liraglutide] / P19 Perception hédonique et gustative des aliments chez les patients diabétiques de type 2 - Impact du traitement par un analogue du GLP-1 : le Liraglutide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (Suppl. 2), pp.A36-A36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment by GLP-1 agonist modulates hedonic response to food and taste sensitivity in type 2 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-C. Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (SI 1), pp.28-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a questionnaire to assay recalled liking for salt, sweet and fat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.110-124. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a questionnaire to assay recalled liking for salt, sweet and fat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.110-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplement Paper: Animal models for determining amino acid digestibility in humans - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Moughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (S2), pp.S273-281. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114512002346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment by GLP-1 agonist modulates hedonic response to food and taste sensitivity in type 2 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.28-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal models for determining amino acid digestibility in humans – a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Moughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.273-281. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114512002346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous proteins in terminal ileal digesta of adult subjects fed a casein-based diet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Miner-Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96, pp.508-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment by GLP-1 agonist modulates hedonic response to food and taste sensitivity in type 2 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-C. Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (SI 1), pp.28-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préférences hédoniques pour le gras. Mesures et variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.95-114. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/rrdz-nk13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolyzed dietary casein as compared with the intact protein reduces postprandial peripheral, but not whole-body, uptake of nitrogen in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (4), pp. 1011-1022. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.2009.27548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition and health aspects of milk and milk products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Dairy Products and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.21-70, 2026, 978-0-443-28890-6. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-28890-6.00001-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and Limitations of Current In Vitro Models Used for Studying Infant Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.index. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milk and Dairy Products: Some Challenges for the Dairy Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‎ Wiley-ISTE; 1st edition (19 Nov. 2024)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2024, Sciences Agronomy and Food Science Chains, 9781789451719. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394312405.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition of the neonate: do differences in composition and structure between human milk and infant formula affect their digestion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Food Bioactive and Health (FBHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of aged infant formula powder based on ingredients produced by membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teagasc (Ireland); the International Dairy Federation (Belgium); University College Cork (Ireland), May 2025, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of Dairy Products at Different Length Scales Drives the Mechanism of Digestion and the Nutrient Bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Milk Genomics Consortium Hybrid Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aarhus (Danemark), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a minimal process using membrane filtration replacing pasteurization for infant formula production at a semi-industrial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Saint-Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan- Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Food Tech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint-Malo (35400), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts gut physiology and microbiota in mini-piglets used as a human infant model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macronutrient digestion and nutritional quality: how to measure it and what matters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Measurements and Applications in Veterinary and Animal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Veterinary Sciences (DSV), UNITO, Apr 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale par analyse de cycle de vie de procédés de fabrication de formules infantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Saint-Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Florury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macronutrient digestion and nutritional quality: how to measure it and what matters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Nutritional Sciences and Dietetics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Hellenic University, Oct 2024, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptidomic profile of human milk as influenced by fortification with different protein sources : An in vitro dynamic digestion simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cresi Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of ESPGHAN 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogenous fraction in Human Milk vs. Infant Formula: composition, structure and nutritional requirement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUMAN MILK, NUTRITION, AND INFANT DEVELOPMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne pour l'Enseignement de la Pédiatrie (AEEP), Oct 2024, web congress, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the microstructure of two beef co-products on postprandial plasma amino acid kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Food Digestion (ICFD2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Milk Fat Globule and its membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Milk, Nutrition and Infant Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne pour l'Enseignement de la Pédiatrie (AEEP), Oct 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The in vitro dynamic digestion : a suitable model to mimic the in vivo digestion of infant foods in terms of food deconstruction and protein hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le minimal processing pour préserver des fonctions. Production de formules infantiles en limitant les traitements thermiques dénaturants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques TRANSFORM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Transform, Mar 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité nutritionnelle des protéines de deux coproduits bovins déterminée chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, a SFN (Société Française de Nutrition) et la SFNCM (Société Francophone de Nutrition Clinique et Métabolisme), Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des ingrédients protéiques laitiers impacte la physiologie intestinale et le microbiote d’un modèle animal du nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes rencontres Nutrition - Alimentation - Métabolisme - Sport - Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le comité d’organisation de l’événement est constitué de :L’Institut NuMeCan, le laboratoire STLO, le laboratoire M2S, Lactalis, Sodiaal, Valorex, Biotech Santé Bretagne et l’Institut Carnot Agrifood Transition., Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps lipidiques pour l'innovation produit, nos savoir-faire et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berton-Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontre entreprises/chercheurs QUALIMENT : La durabilité de l’usine agro-alimentaire à l’assiette.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CARNOT QUALIMENT, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acid requirements for infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dietary Protein for Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The symposium was co-organised by FAO, two leading universities, and in cooperation with IAEA., Sep 2023, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des ingrédients protéiques laitiers impacte la physiologie intestinale et le microbiote d’un modèle animal du nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition (JFN) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN (Société Française de Nutrition) et la SFNCM (Société Francophone de Nutrition Clinique et Métabolisme), Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein structure within infant milk formulas impact their in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the INFOGEST research network (www.cost-infogest.eu), May 2022, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of neonatal digestion on the physiology of breast milk bacteria and their immunomodulation capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres NAM2S Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotech Santé Bretagne, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingrédients protéiques laitiers : impact de leur origine et de leur transformation sur la structure et la digestion de matrices complexes telles que les formules infantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glande mammaire lait / Glactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE ; Galactinnov; L'institut agro Rennes Angers, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de protéines végétales dans les laits infantiles : opportunités et verrous fonctionnels et nutritionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GPN (Groupe Protéines et Nutrition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe protéines et Nutrition, May 2022, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATIVIF - Préparations pour Nourrissons et Traitements Thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breizh CarnoTech: Journée chercheurs/entreprises Rencontrez l’excellence scientifique en région !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valorial, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du lait humain et d'une préparation pour les nourrissons sur l'axe microbiote-intestin chez le nourrisson, étude pré clinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité JFN, Nov 2021, live, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production of an infant formula with a minimally processed route impacts its nutritional, physiological and sensorial qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIZO Dairy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIZO Food Research,FrieslandCampina, Wageningen University, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous nitrogen contribution to in vitrodigestibility of animal and plant proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual International Conference on Food Digestion ICFD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cost Infogest, May 2021, the Virtual International Conference on Food Digestion (#VICFD2021) on 6-7th May 2021., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability of amino acids, especially of tryptophan, in human milk and infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale ED EGAAL, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIELD-FLOW FRACTIONATION TECHNIQUES FOR MILK PROTEIN CHARACTERIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Field- and Flow-Based Separations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dynamic gastrointestinal digestion of model infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme de Figueiredo Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Hydrocolloids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Food Chemistry Conference:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more biomimetic infant formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLOpendays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label free Imaging of lipase activity on milk fat globules and model systems using DISCO beamline at Synchrotron SOLEIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Euro Fed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of protein source on the functionality and the digestibility of infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF13 International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. ISFRS 2019, International Symposium on Food Rheology and Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of technological treatment of the mechanisms of infant food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLOpendays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipase activity on milk fat globules in a mini-digester to simulate neonatal gastro-intestinal digestion using DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. GERLI Lipidomics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Maximin la Sainte Beaumes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des procédés de transformation sur la digestion du lait maternel et des formules infantiles chez le nouveau-né</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG : Carrefour de l'innovation agronomique- alimentation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de sources protéiques des formules infantiles : degré d’hydrolyse et bioaccessibilité des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème rencontres Nutrition-Alimentation-Métabolisme-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et digestion chez le nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization of human milk on the kinetics of peptide release during gastric digestion in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.International Conference on Foodomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Cesena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature de la fraction lipidique des préparations pour nourrisson et physiologie intestinale du jeune, étude pré-clinique dans un modèle miniporc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Ruyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging lipase activity on milk fat globules using tryptophane autofluorescence and UV microscope at DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fattaccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERLI, Biogenesis and Fats lipids droplets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, St Maximin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in neonatal nutrition: a step forward infant formula biomimetic of human milk structure and digestive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Euro Fed Lipid Congress Oil, Fats and Lipids: New Technologies and Applications for a Healthier Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 SLACA Symposium Latin American of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOCS Annual Meeting and Industry Showcases Snapshot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early modulation of gut digestion and microbiota in piglets by the addition of dairy lipids and probiotic L. fermentum in infant formula(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Formal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Neonatology Association Conference (INAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in neonatal nutrition: a step forward infant formula biomimetic of human milk structure and digestive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PPGAN UNIRIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des procédés de transformation sur la digestion du lait maternel et des formules infantiles chez le nouveau-né</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric lipase and other lipolytic enzymes activity in the preterm fed raw, pasteurized or pasteurized-homogenized human milk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faure-Bidegaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Meeting of the European Society for Paediatric Gastroenterology, Hepatology and Nutrition (ESPGHAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, ATHENES, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipase gastrique et digestion lactée néonatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of infant gastric digestive conditions : new in vivo data from preterm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infogest Network meeting in Wageningen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des formules infantiles mimant la structure et le profil de digestion du lait maternel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Groupe Lipides et Nutrition (SFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of human milk pasteurization is lower on the preterm than on the term milk digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international congress of the european milk bank association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring food for improving nutrient bioavailability: the case of dairy gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments et nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer les formules infantiles pour mimer les cinétiques de digestion du lait maternel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modaltub INRA-CEPIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual characteristics associated with fat liking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Péneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Nutrition Conference (FENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berlin, Germany. 601 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of adsorption of gastric lipase in model membranes of milk fat globules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The risk of obesity is associated with fat and sweet liking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Péneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berlin, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of human milk pasteurization is lower on the preterm than on the term milk digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Mar 2015, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro static digestion in the newborn : proposition of a protocol for infant formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dellarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation du nouveau-né - Pourquoi le lait est-il si bien adapté?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mimer la déstructuration et les cinétiques de digestion du lait maternel dans le tube digestif du nouveau-né?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Club”, EIPL-CRNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurisation on the digestion of human milk as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 .Journées Scientifiques de l'Université de Nantes 2014:Recent scientific progress on human milk and its use for preterm infants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie des Adaptations Nutritionnelles (1280)., Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro static digestion in the newborn : proposition of a protocol for infant formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4;Management Committee &amp; Working Groups Meeting of COST Action FA 1005 INFOGEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Oct 2013, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des formules infantiles module leurs cinétiques d’hydrolyse et de déstructuration en phase gastrique simulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MODALTUB Programme prioritaire CEPIA – Devenir de l'Aliment dans le Tube Digestif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pasteurization on human milk digestion as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beuchée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MODALTUB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of infant formulas modulate the lipolysis, the proteolysis and the disintegration of the matrices during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infogest Meeting of Leatherhead 3rd Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations entre attirance sensorielle et consommations alimentaires. Etude Nutrinet-Santé, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. congrès international d'Épidémiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgique. pp.S87, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2012.06.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attirance pour le gras, le salé et le sucré augmente avec la corpulence. Étude de la cohorte française Nutrinet-Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. 2 p., </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(11)70023-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du liraglutide (analogue du GLP-1) sur les caractéristiques hédoniques de la prise alimentaire et les performances gustatives, chez les patients diabétiques de type 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attirance pour le gras, le salé et le sucré est associé à la corpulence. Etude de la cohorte française Nutrinet-Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Dec 2011, Reims, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préférences hédoniques et leur variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA : Carrefours de l'Innovation Agronomique : Les lipides: enjeux sensoriels et nutritionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préférences hédoniques et leur variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique : les lipides: enjeux sensoriels et nutritionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dijon, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of a set of questionnaires composed of 151 items on salt-, sweet- and fat-liking using LISREL-type and PLS-PM techniques leads to equivalent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Sensometrics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., 2010, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId518"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> amelie deglaire </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur en nutrition & sciences des aliments</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">amelie-deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8366-116X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of peptides released from gluten-free climate-smart cowpea-based pasta during gastric and intestinal in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 505, pp.148104. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2026.148104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessible fraction of proteins obtained after in vitro digestion: Impact of the fractionation method on the peptide profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda Khodorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Chapelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 514 (14191), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2026.149191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in goat milk composition: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Saviard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 176, pp.106569. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2026.106569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tea, coffee, and cocoa delay milk gastric coagulation in a biomimetic in vitro system (NERDT™) by hindering both acid- and pepsin-induced milk gelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isuri A Jayawardana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Francoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 233, partie 2. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2026.119033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565140v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptidomic profile of human milk as influenced by fortification with different protein sources: An in vitro dynamic digestion simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 462, pp.140886. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.140886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the cultivability of human milk bacteria from ingestion to digestion and implications for their Immunomodulatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizé Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.10985. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-95668-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of infant nutrition on gut and brain nitrogenous metabolomes: comparison of human milk and infant formula feeding in the minipiglet model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J Moughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milson Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 145, pp.110015. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2025.110015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protein ingredient quality of infant formula influences colonic physiology and microbiota and the serum metabolomic profile in neonatal mini-piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.115511-115511. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a semi-industrial infant milk formula powder and of a low-heat alternative process involving membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Saint-Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.100278. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and associated concepts: Terminology in the context of in vitro food digestion studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam M.-L. Grundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Wilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 485, pp.144424. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle inventories and life cycle impact assessment datasets of a classic processing route for the manufacture of infant milk formula powder and of a low-heat alternative route involving the substitution of pasteurization by microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Saint-Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.111892. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk vs. cow-milk based infant formula proteins: structure, digestion and physiological impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Huërou-Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2025.1635919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal processed infant formula vs conventional shows comparable protein quality and increased postprandial plasma amino acid kinetics in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 131 (7), pp.1115-1124. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114523002696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional quality of proteins from two beef co-products as determined in the growing pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0007114524001661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beef protein ingredients from fat rendering process are promising functional ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 433, pp.137298. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.137298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acid requirements of the infant: the amino acid composition of human breast milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J Moughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yalu Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Wescombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2024.1446565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality within infant formulas impacts plasma amino acid concentrations in neonatal minipiglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159 (7), pp.2029-2041. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a minimal processing route for the production of infant formulas on their sensory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Feyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Szleper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107 (12), pp.10527-10536. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2024-24937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk vs. Infant formula digestive fate: In vitro dynamic digestion and in vivo mini-piglet models lead to similar conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.115070. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative beef protein co-products to substitute gelatine as gelling agents, and sodium caseinate as emulsifiers: Determination of optimal conditions using the response surface methodology (RSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 198, pp.115945. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2024.115945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of 15N-labelled protein to account for the endogenous nitrogen contribution to in vitro protein digestibility measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.113242. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.109-123. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des préparations pour nourrissons innovantes basées sur un mélange de protéines végétales et animales : de la fabrication à la digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileal Digestibility of Nitrogen and Amino Acids in Human Milk and an Infant Formula as Determined in Neonatal Minipiglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (4), pp.1063-1074. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts their structure and kinetics of proteolysis under in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.112883. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated dynamic digestion reveals different peptide releases from human milk processed by means of holder or high temperature-short time pasteurization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Peila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 369, pp.130998. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementing human milk with a donkey or bovine milk derived fortifier: Consequences on proteolysis, lipolysis and particle structure under in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elettra Barberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 395, pp.133579. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacture of Whey Protein Hydrolysates Using Plant Enzymes: Effect of Processing Conditions and Simulated Gastrointestinal Digestion on Angiotensin-I-Converting Enzyme (ACE) Inhibitory Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peslerbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Fellenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo AIbáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (16), pp.2429. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11162429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant nutrition affects the microbiota-gut-brain axis: Comparison of human milk vs. infant formula feeding in the piglet model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le-Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.976042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein structure in model infant milk formulas impacts their kinetics of hydrolysis under in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126, pp.107368. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of dairy lipids and probiotic lactobacillus fermentum in infant formulas modulates proteolysis and lipolysis with moderate consequences on gut physiology and metabolism in yucatan piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nogret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.615248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-industrial production of a minimally processed infant formula powder using membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (5), pp.5265-5278. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-19529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dynamic digestion of model infant formulae containing lactoferrin and medium chain triacylglycerols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme de Figueiredo Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118, pp.106787. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pattern of peptides released from dairy and egg proteins is highly dependent on the simulated digestion scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Torcello-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.5240-5256. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0FO00744G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between sensory liking for fat, sweet or salt and cardiometabolic diseases: mediating effects of diet and weight status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solia Adriouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (1), pp.249-261. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-019-01904-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of protein structures by altering the whey protein profile and heat treatment affects in vitro static digestion of model infant milk formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.6933-6945. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0fo01362e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential impact of Holder and High Temperature Short Time pasteurization on the dynamic in vitro digestion of human milk in a preterm newborn model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cavallarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 328, pp.127126. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of heat-induced protein aggregates in model infant milk formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.105928. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of heat-induced denaturation of proteins in model infant milk formulas as a function of whey protein composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 302, pp.125296. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk pasteurisation reduces pre-lipolysis but not digestive lipolysis and moderately decreases intestinal lipid uptake in a combination of preterm infant in vitro models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 329, pp.126927. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human gastrointestinal conditions affect in vitro digestibility of peanut and bread proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Torcello-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (8), pp.6921-6932. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0FO01451F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intact and hydrolyzed casein lead to similar ileal endogenous protein and amino acid flows in adult humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Moughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe G. Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (1), pp.90-97. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/nqz268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro static digestion reveals how plant proteins modulate model infant formula digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130, pp.108917. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Faba Bean and Pea Proteins Potential Whey Protein Substitutes in Infant Formulas? An In Vitro Dynamic Digestion Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (3), pp.362. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9030362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant proteins partially replacing dairy proteins greatly influence infant formula functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.108891. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2019.108891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical behaviors of human and bovine milk membrane extracts and their influence on gastric lipase adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mahdoueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 169, pp.95-105. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2019.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GutSelf: Inter‐Individual Variability in the Processing of Dietary Compounds by the Human Gastrointestinal Tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Walther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Tomás‐cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (21), pp.1900677. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201900677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can dynamic in vitro digestion systems mimic the physiological reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blanquet-Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bornhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (10), pp.1546-1562. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2017.1421900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Casein Hydrolysate Does Not Enhance Ileal Endogenous Protein Flows Compared With the Parent Intact Casein When Fed to Growing Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Moughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (issue 2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzy083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic digestion at the preterm newborn stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cassia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 281, pp.294-303. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des procédés de transformation sur la digestion du lait maternel et des formules infantiles par le nouveau-né.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408034597556658E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of liking for saltiness, sweetness and fattiness sensations in children: Validation of a questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Lun Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric Emptying and Dynamic In Vitro Digestion of Drinkable Yogurts: Effect of Viscosity and Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), pp.1308. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu10091308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des formules infantiles biomimétiques de la structure du lait maternel et de son comportement digestif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (4), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first step towards a consensus static in vitro model for simulating full-term infant digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dellarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.338-345. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of homogenization of pasteurized human milk on gastric digestion in the preterm infant: A randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards infant formula biomimetic of human milk structure and digestive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.D206. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2017010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on mimer la digestion gastrique du nouveau-né grâce à un modèle in vitro dynamique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on gastric digestion in preterm infants: a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (2), </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.116.142539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between in vitro and in vivo data on food digestion. What can we predict with static in vitro digestion models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (13), pp.2239-2261. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2017.1315362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation des corrélations entre l’attirance sensorielle déclarée et l’attirance sensorielle mesurée pour le gras, le salé et le sucré selon le niveau de désirabilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.59. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Influence of Socioeconomic, Psychological and Sensory Characteristics, Physical Activity and Diet on 5-Year Weight Gain in French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), pp.99 - 106. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu9111179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of gastric lipase onto multicomponent model lipid monolayers with phase separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.97-106. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holder pasteurization impacts the proteolysis, lipolysis and disintegration of human milk under in vitro dynamic term newborn digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira C. De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 part B, in press. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a sensory tool to assess overall liking for the fatty, salty and sweet sensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cartier-Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (Part A), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending in vitro digestion models to specific human populations: Perspectives, practical tools and bio-relevant information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Shani Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Alvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Barberá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2016.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization of human milk on preterm newborn in vitro digestion: Gastrointestinal disintegration, lipolysis and proteolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 211, pp.171-179. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic term newborn digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira C. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (13), pp.1839-1850. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.201500573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between liking for fat, sweet or salt and obesity risk in French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Péneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (74), pp.74. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12966-016-0406-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant formula interface and fat source impact on neonatal digestion and gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (10), pp.1500-1512. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201500025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of infant formulas impacts their lipolysis, proteolysis and disintegration during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de La Chevasnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 182, pp.224-235. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between weight status and liking scores for sweet, salt and fat according to the gender in adults (The Nutrinet-Santé study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejcn.2014.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Demographic, Psychological, and Lifestyle Characteristics Are Associated with a Liking for Salty and Sweet Tastes in French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145 (3), pp.587-594. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.114.201269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new in vitro dynamic system to simulate infant digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.1039-45. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liking for fat is associated with sociodemographic, psychological, lifestyle and health characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (8), pp.1353-1363. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114514002050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between intake of nutrients and food groups and liking for fat (The Nutrinet-Santé Study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, pp.147-155. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2014.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules infantiles et lait maternel : leur digestion est-elle identique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.67-73. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous proteins in the ileal digesta of adult humans given casein-, enzyme-hydrolyzed casein- or crystalline amino-acid-based diets in an acute feeding study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Miner-Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.363-369. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejcn.2013.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a questionnaire to assay recalled liking for salt, sweet and fat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.110-124. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Hedonic perception and taste of food in patients with type 2 diabetes - Impact of treatment with a GLP-1: Liraglutide] / P19 Perception hédonique et gustative des aliments chez les patients diabétiques de type 2 - Impact du traitement par un analogue du GLP-1 : le Liraglutide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (Suppl. 2), pp.A36-A36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment by GLP-1 agonist modulates hedonic response to food and taste sensitivity in type 2 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-C. Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (SI 1), pp.28-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous proteins in terminal ileal digesta of adult subjects fed a casein-based diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Miner-Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm F. Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96 (3), pp.508 - 515. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.111.033472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a questionnaire to assay recalled liking for salt, sweet and fat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.110-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment by GLP-1 agonist modulates hedonic response to food and taste sensitivity in type 2 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.28-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplement Paper: Animal models for determining amino acid digestibility in humans - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Moughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (S2), pp.S273-281. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114512002346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal models for determining amino acid digestibility in humans – a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Moughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.273-281. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114512002346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous proteins in terminal ileal digesta of adult subjects fed a casein-based diet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Miner-Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96, pp.508-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment by GLP-1 agonist modulates hedonic response to food and taste sensitivity in type 2 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-C. Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (SI 1), pp.28-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préférences hédoniques pour le gras. Mesures et variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.95-114. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/rrdz-nk13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolyzed dietary casein as compared with the intact protein reduces postprandial peripheral, but not whole-body, uptake of nitrogen in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (4), pp. 1011-1022. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.2009.27548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition and health aspects of milk and milk products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Dairy Products and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.21-70, 2026, 978-0-443-28890-6. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-28890-6.00001-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and Limitations of Current In Vitro Models Used for Studying Infant Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.index. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milk and Dairy Products: Some Challenges for the Dairy Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‎ Wiley-ISTE; 1st edition (19 Nov. 2024)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2024, Sciences Agronomy and Food Science Chains, 9781789451719. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394312405.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of Dairy Products at Different Length Scales Drives the Mechanism of Digestion and the Nutrient Bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Milk Genomics Consortium Hybrid Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aarhus (Danemark), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of aged infant formula powder based on ingredients produced by membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teagasc (Ireland); the International Dairy Federation (Belgium); University College Cork (Ireland), May 2025, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition of the neonate: do differences in composition and structure between human milk and infant formula affect their digestion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Food Bioactive and Health (FBHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a minimal process using membrane filtration replacing pasteurization for infant formula production at a semi-industrial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Saint-Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan- Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Food Tech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint-Malo (35400), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale par analyse de cycle de vie de procédés de fabrication de formules infantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Saint-Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Florury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macronutrient digestion and nutritional quality: how to measure it and what matters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Nutritional Sciences and Dietetics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Hellenic University, Oct 2024, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptidomic profile of human milk as influenced by fortification with different protein sources : An in vitro dynamic digestion simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cresi Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of ESPGHAN 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macronutrient digestion and nutritional quality: how to measure it and what matters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Measurements and Applications in Veterinary and Animal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Veterinary Sciences (DSV), UNITO, Apr 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts gut physiology and microbiota in mini-piglets used as a human infant model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogenous fraction in Human Milk vs. Infant Formula: composition, structure and nutritional requirement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUMAN MILK, NUTRITION, AND INFANT DEVELOPMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne pour l'Enseignement de la Pédiatrie (AEEP), Oct 2024, web congress, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the microstructure of two beef co-products on postprandial plasma amino acid kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Food Digestion (ICFD2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Milk Fat Globule and its membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Milk, Nutrition and Infant Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne pour l'Enseignement de la Pédiatrie (AEEP), Oct 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The in vitro dynamic digestion : a suitable model to mimic the in vivo digestion of infant foods in terms of food deconstruction and protein hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des ingrédients protéiques laitiers impacte la physiologie intestinale et le microbiote d’un modèle animal du nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes rencontres Nutrition - Alimentation - Métabolisme - Sport - Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le comité d’organisation de l’événement est constitué de :L’Institut NuMeCan, le laboratoire STLO, le laboratoire M2S, Lactalis, Sodiaal, Valorex, Biotech Santé Bretagne et l’Institut Carnot Agrifood Transition., Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps lipidiques pour l'innovation produit, nos savoir-faire et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berton-Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontre entreprises/chercheurs QUALIMENT : La durabilité de l’usine agro-alimentaire à l’assiette.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CARNOT QUALIMENT, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité nutritionnelle des protéines de deux coproduits bovins déterminée chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, a SFN (Société Française de Nutrition) et la SFNCM (Société Francophone de Nutrition Clinique et Métabolisme), Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le minimal processing pour préserver des fonctions. Production de formules infantiles en limitant les traitements thermiques dénaturants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques TRANSFORM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Transform, Mar 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acid requirements for infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dietary Protein for Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The symposium was co-organised by FAO, two leading universities, and in cooperation with IAEA., Sep 2023, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des ingrédients protéiques laitiers impacte la physiologie intestinale et le microbiote d’un modèle animal du nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition (JFN) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN (Société Française de Nutrition) et la SFNCM (Société Francophone de Nutrition Clinique et Métabolisme), Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of neonatal digestion on the physiology of breast milk bacteria and their immunomodulation capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres NAM2S Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotech Santé Bretagne, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein structure within infant milk formulas impact their in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the INFOGEST research network (www.cost-infogest.eu), May 2022, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingrédients protéiques laitiers : impact de leur origine et de leur transformation sur la structure et la digestion de matrices complexes telles que les formules infantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glande mammaire lait / Glactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE ; Galactinnov; L'institut agro Rennes Angers, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de protéines végétales dans les laits infantiles : opportunités et verrous fonctionnels et nutritionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GPN (Groupe Protéines et Nutrition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe protéines et Nutrition, May 2022, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATIVIF - Préparations pour Nourrissons et Traitements Thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breizh CarnoTech: Journée chercheurs/entreprises Rencontrez l’excellence scientifique en région !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valorial, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production of an infant formula with a minimally processed route impacts its nutritional, physiological and sensorial qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIZO Dairy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIZO Food Research,FrieslandCampina, Wageningen University, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du lait humain et d'une préparation pour les nourrissons sur l'axe microbiote-intestin chez le nourrisson, étude pré clinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité JFN, Nov 2021, live, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous nitrogen contribution to in vitrodigestibility of animal and plant proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual International Conference on Food Digestion ICFD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cost Infogest, May 2021, the Virtual International Conference on Food Digestion (#VICFD2021) on 6-7th May 2021., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability of amino acids, especially of tryptophan, in human milk and infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale ED EGAAL, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIELD-FLOW FRACTIONATION TECHNIQUES FOR MILK PROTEIN CHARACTERIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Field- and Flow-Based Separations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dynamic gastrointestinal digestion of model infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme de Figueiredo Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Hydrocolloids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of protein source on the functionality and the digestibility of infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF13 International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more biomimetic infant formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLOpendays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label free Imaging of lipase activity on milk fat globules and model systems using DISCO beamline at Synchrotron SOLEIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Euro Fed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Food Chemistry Conference:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. ISFRS 2019, International Symposium on Food Rheology and Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of technological treatment of the mechanisms of infant food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLOpendays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de sources protéiques des formules infantiles : degré d’hydrolyse et bioaccessibilité des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème rencontres Nutrition-Alimentation-Métabolisme-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des procédés de transformation sur la digestion du lait maternel et des formules infantiles chez le nouveau-né</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG : Carrefour de l'innovation agronomique- alimentation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipase activity on milk fat globules in a mini-digester to simulate neonatal gastro-intestinal digestion using DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. GERLI Lipidomics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Maximin la Sainte Beaumes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature de la fraction lipidique des préparations pour nourrisson et physiologie intestinale du jeune, étude pré-clinique dans un modèle miniporc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Ruyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et digestion chez le nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization of human milk on the kinetics of peptide release during gastric digestion in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.International Conference on Foodomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Cesena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging lipase activity on milk fat globules using tryptophane autofluorescence and UV microscope at DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fattaccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERLI, Biogenesis and Fats lipids droplets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, St Maximin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early modulation of gut digestion and microbiota in piglets by the addition of dairy lipids and probiotic L. fermentum in infant formula(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Formal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Neonatology Association Conference (INAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOCS Annual Meeting and Industry Showcases Snapshot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 SLACA Symposium Latin American of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in neonatal nutrition: a step forward infant formula biomimetic of human milk structure and digestive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Euro Fed Lipid Congress Oil, Fats and Lipids: New Technologies and Applications for a Healthier Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in neonatal nutrition: a step forward infant formula biomimetic of human milk structure and digestive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PPGAN UNIRIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des procédés de transformation sur la digestion du lait maternel et des formules infantiles chez le nouveau-né</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of infant gastric digestive conditions : new in vivo data from preterm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infogest Network meeting in Wageningen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipase gastrique et digestion lactée néonatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric lipase and other lipolytic enzymes activity in the preterm fed raw, pasteurized or pasteurized-homogenized human milk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faure-Bidegaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Meeting of the European Society for Paediatric Gastroenterology, Hepatology and Nutrition (ESPGHAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, ATHENES, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des formules infantiles mimant la structure et le profil de digestion du lait maternel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Groupe Lipides et Nutrition (SFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual characteristics associated with fat liking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Péneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Nutrition Conference (FENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berlin, Germany. 601 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of human milk pasteurization is lower on the preterm than on the term milk digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international congress of the european milk bank association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring food for improving nutrient bioavailability: the case of dairy gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments et nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer les formules infantiles pour mimer les cinétiques de digestion du lait maternel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modaltub INRA-CEPIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of adsorption of gastric lipase in model membranes of milk fat globules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The risk of obesity is associated with fat and sweet liking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Péneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berlin, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of human milk pasteurization is lower on the preterm than on the term milk digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Mar 2015, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro static digestion in the newborn : proposition of a protocol for infant formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dellarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation du nouveau-né - Pourquoi le lait est-il si bien adapté?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mimer la déstructuration et les cinétiques de digestion du lait maternel dans le tube digestif du nouveau-né?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Club”, EIPL-CRNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurisation on the digestion of human milk as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 .Journées Scientifiques de l'Université de Nantes 2014:Recent scientific progress on human milk and its use for preterm infants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie des Adaptations Nutritionnelles (1280)., Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro static digestion in the newborn : proposition of a protocol for infant formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4;Management Committee &amp; Working Groups Meeting of COST Action FA 1005 INFOGEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Oct 2013, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des formules infantiles module leurs cinétiques d’hydrolyse et de déstructuration en phase gastrique simulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MODALTUB Programme prioritaire CEPIA – Devenir de l'Aliment dans le Tube Digestif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pasteurization on human milk digestion as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beuchée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MODALTUB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of infant formulas modulate the lipolysis, the proteolysis and the disintegration of the matrices during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infogest Meeting of Leatherhead 3rd Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations entre attirance sensorielle et consommations alimentaires. Etude Nutrinet-Santé, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. congrès international d'Épidémiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgique. pp.S87, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2012.06.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du liraglutide (analogue du GLP-1) sur les caractéristiques hédoniques de la prise alimentaire et les performances gustatives, chez les patients diabétiques de type 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attirance pour le gras, le salé et le sucré augmente avec la corpulence. Étude de la cohorte française Nutrinet-Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. 2 p., </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(11)70023-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attirance pour le gras, le salé et le sucré est associé à la corpulence. Etude de la cohorte française Nutrinet-Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Dec 2011, Reims, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préférences hédoniques et leur variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA : Carrefours de l'Innovation Agronomique : Les lipides: enjeux sensoriels et nutritionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préférences hédoniques et leur variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique : les lipides: enjeux sensoriels et nutritionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dijon, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of a set of questionnaires composed of 151 items on salt-, sweet- and fat-liking using LISREL-type and PLS-PM techniques leads to equivalent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Sensometrics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., 2010, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId526"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="154BBA50"/>
+    <w:nsid w:val="1B50E4FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-deglaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8366-116X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05566725v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148104" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Saviard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2026.106569" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05565140v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isuri A Jayawardana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Cochet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.119033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Giribaldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nebbia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briard-Bion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140886" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mouchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95668-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chauvet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cahu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Janvier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115511" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gaillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saint-Preux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111892" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Charton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Fraser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Moughan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Montoya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milson Francis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2025.110015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100278" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Wilde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144424" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2025.1635919" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Foll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lambert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137298" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803279v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114524001661" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blachier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114523002696" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700581v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalu Yan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Wescombe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1446565" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Brunel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.05.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667548v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Szleper" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24937" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699103v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Menard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115945" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056245v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dahirel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.02.025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100253v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112883" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Le Roux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chacon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162941v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113242" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714084v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elettra Barberis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133579" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830048v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peslerbes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fellenberg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo AIb&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162429" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367436v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Peila" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130998" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourgeois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellanger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Gouar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.976042" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518858v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107368" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173356v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nogret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.615248" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176288v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;jean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19529" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197084v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Figueiredo Furtado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106787" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916319v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Torcello-G&#243;mez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO01451F" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779516v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vincent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Etienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126927" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911611v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo01362e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793065v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavallarin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Coscia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127126" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02570394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halabi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105928" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125296" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648534v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO00744G" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622372v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampur&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castetbon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-019-01904-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625044v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108917" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02372959v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moughan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe G. Airinei" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqz268" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571057v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9030362" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621453v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108891" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444026v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mahdoueni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284056v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Walther" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Lett" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bordoni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Tom&#225;s&#8208;cobos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Nieto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900677" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284440v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alric" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanquet-Diot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bornhorst" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cueva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1421900" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097213v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Moughan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzy083" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984298v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Cassia de Oliveira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kroell" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.086" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906541v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10091308" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691368v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Lun Yuan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.11.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899847v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408034597556658E12" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818265v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C&#225;ssia de Oliveira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.12.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769298v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dellarosa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laghi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.145" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604241v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carriere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Day" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Egger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1315362" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514236v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellanger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carri&#232;re" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.038" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437014v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pladys" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.116.142539" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514238v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampure" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Urbano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peneau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.069" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511390v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017010" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547550v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2017.05.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01629374v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9111179" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211083v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cartier-Lange" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herbreteau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.08.003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454660v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Shani Levi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvito" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andr&#233;s" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Barber&#225;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.10.017" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454609v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira de Oliveira" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.028" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240472v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. De Oliveira" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.11.022" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301356v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.03.032" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358601v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. de Oliveira" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500573" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZ6XS694-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392307v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0406-6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209879v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzerzour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P984CLBD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209795v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de La Chevasnerie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sams" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123448v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2014.139" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209779v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.201269" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123453v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514002050" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195471v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.036" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5J4368J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209653v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.03.017" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG4ZWD4M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209609v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonhomme" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.02.003" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209633v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Miner-Williams" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benamouzig" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Fuller" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2013.270" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651996v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm F. Fuller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tome" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.111.033472" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723240v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meillon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verg&#232;s" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brondel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849247v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meillon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Brindisi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verg&#232;s" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brondel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650515v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mejean" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.08.006" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP6KNC1X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924762v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;jean" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castetbon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Urbano" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924764v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Moughan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512002346" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723242v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verges" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123452v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924763v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Miner-Williams" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuller" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tom&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849252v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653994v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biguzzi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rrdz-nk13" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424054v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.27548" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558939v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28890-6.00001-1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673478v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.index" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127077v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078889v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463762v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042065v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san- Guiziou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546162v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Randuineau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572934v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754147v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Florury" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774064v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582085v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresi Francesco" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966480v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543878v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806169v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546199v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068997v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342725v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272108v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825896v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257570v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344691v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663795v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880378v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouchard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853620v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687165v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852456v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429199v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367421v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220807v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290326v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490075v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632130v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737469v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098684v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356671v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737427v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164163v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097202v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356667v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753930v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909151v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925627v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709341v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925626v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Ruyet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396347v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583180v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665436v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737487v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496828v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573237v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Formal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837491v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709337v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473114v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Oliveira" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gouar" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faure-Bidegaray" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bellanger" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602876v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305820v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carriere" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404548v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743118v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Amandine Bellanger" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195522v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209760v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454525v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594223v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209882v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573566v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209789v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269347v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269497v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209771v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209642v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Bail" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209648v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209444v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Langle" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209466v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuch&#233;e" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849248v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Langle" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594326v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.161" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747840v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(11)70023-1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLPN439W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271239v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806186v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816473v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137059v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753776v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-deglaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8366-116X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05566725v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148104" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pogu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chapelais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.149191" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474206v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Saviard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2026.106569" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05565140v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isuri A Jayawardana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Cochet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.119033" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683653v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Giribaldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nebbia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briard-Bion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140886" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mouchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95668-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143025v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Charton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Fraser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Moughan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Montoya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milson Francis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2025.110015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chauvet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cahu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Janvier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115511" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saint-Preux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100278" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049982v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Wilde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144424" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111892" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213043v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2025.1635919" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315650v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blachier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114523002696" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803279v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Foll" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114524001661" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lambert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137298" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700581v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalu Yan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Wescombe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1446565" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615159v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Brunel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.05.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667548v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Szleper" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24937" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699103v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Menard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115070" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115945" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162941v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113242" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032279v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Le Roux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chacon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056245v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dahirel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.02.025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112883" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367436v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Peila" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130998" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714084v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elettra Barberis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133579" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830048v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peslerbes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fellenberg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo AIb&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162429" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788402v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourgeois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellanger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Gouar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.976042" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107368" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173356v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nogret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.615248" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176288v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;jean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19529" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197084v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Figueiredo Furtado" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106787" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648534v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Torcello-G&#243;mez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO00744G" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622372v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampur&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castetbon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-019-01904-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911611v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo01362e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793065v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavallarin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Coscia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127126" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02570394v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halabi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105928" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125296" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779516v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vincent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Etienne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126927" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916319v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO01451F" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02372959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moughan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe G. Airinei" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqz268" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625044v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108917" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571057v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9030362" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621453v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108891" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444026v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mahdoueni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284056v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Walther" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Lett" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bordoni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Tom&#225;s&#8208;cobos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Nieto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900677" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alric" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanquet-Diot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bornhorst" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cueva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1421900" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097213v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Moughan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzy083" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984298v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Cassia de Oliveira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kroell" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.086" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899847v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408034597556658E12" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691368v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Lun Yuan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.11.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906541v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10091308" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818265v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C&#225;ssia de Oliveira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.12.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769298v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dellarosa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laghi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.145" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547550v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pladys" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2017.05.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTJFWPB6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511390v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017010" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514236v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellanger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carri&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.038" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437014v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.116.142539" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604241v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carriere" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Day" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Egger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1315362" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514238v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampure" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Urbano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.069" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01629374v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9111179" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301356v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.03.032" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240472v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. De Oliveira" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.11.022" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211083v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cartier-Lange" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herbreteau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.08.003" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454660v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Shani Levi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvito" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andr&#233;s" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Barber&#225;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.10.017" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454609v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira de Oliveira" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.028" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVKB3MCN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358601v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. de Oliveira" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500573" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZ6XS694-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392307v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0406-6" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209879v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzerzour" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P984CLBD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209795v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de La Chevasnerie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sams" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPF29FNF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123448v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2014.139" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209779v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.201269" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195471v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.036" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5J4368J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123453v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514002050" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209653v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.03.017" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG4ZWD4M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209609v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonhomme" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.02.003" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209633v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Miner-Williams" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benamouzig" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Fuller" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2013.270" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650515v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mejean" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.08.006" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP6KNC1X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723240v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meillon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verg&#232;s" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brondel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849247v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meillon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Brindisi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verg&#232;s" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brondel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651996v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm F. Fuller" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tome" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.111.033472" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924762v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;jean" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castetbon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Urbano" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723242v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verges" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924764v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Moughan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512002346" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123452v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924763v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Miner-Williams" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuller" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tom&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849252v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653994v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biguzzi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rrdz-nk13" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424054v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.27548" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558939v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28890-6.00001-1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673478v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.index" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463762v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078889v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127077v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042065v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san- Guiziou" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754147v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Florury" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774064v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582085v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresi Francesco" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572934v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546162v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Randuineau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966480v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543878v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806169v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546199v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272108v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825896v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342725v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068997v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257570v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344691v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880378v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouchard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663795v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853620v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687165v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852456v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367421v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429199v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220807v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290326v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490075v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632130v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737427v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098684v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356671v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737469v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164163v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097202v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909151v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753930v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356667v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925626v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Ruyet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925627v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709341v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396347v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573237v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Formal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737487v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496828v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665436v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583180v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837491v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709337v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305820v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carriere" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602876v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473114v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Oliveira" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gouar" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faure-Bidegaray" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bellanger" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404548v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594223v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743118v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Amandine Bellanger" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195522v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209760v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454525v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209882v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573566v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209789v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269347v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269497v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209771v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209642v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Bail" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209648v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209444v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Langle" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209466v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuch&#233;e" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849248v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Langle" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594326v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.161" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271239v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747840v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(11)70023-1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLPN439W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806186v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816473v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137059v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753776v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>