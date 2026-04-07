--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -409,187 +409,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La végétalisation participative de rues en France, un privilège des espaces urbains péricentraux ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La végétalisation participative à Paris. Discours et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 88 (4), pp.88-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.884.0088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761951v1</w:t>
+                <w:t xml:space="preserve">hal-05042746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La végétalisation participative à Paris. Discours et pratiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La végétalisation participative de rues en France, un privilège des espaces urbains péricentraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information géographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Prendre soin de la nature urbaine, 2 (192), pp.39-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lig.884.0088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05042746v1</w:t>
+                <w:t xml:space="preserve">hal-04761951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La végétalisation de Paris vue au travers d’une carte : une capitale verte ?</w:t>
               </w:r>
@@ -1675,178 +1675,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La végétalisation de Paris : discours et pratiques</w:t>
+                <w:t xml:space="preserve">Time Evolution of Street Gardens in French Cities: Neglect, Transfer or Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème colloque de l’ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF, Sep 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">Colloque RC21 Sensing the City | Place, People, Power, session « The Sensing and Shaping of Time in Urban Gardens: Affect, Design, Governance, and Labour »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361360v1</w:t>
+                <w:t xml:space="preserve">hal-03924290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Evolution of Street Gardens in French Cities: Neglect, Transfer or Growth</w:t>
+                <w:t xml:space="preserve">La végétalisation de Paris : discours et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RC21 Sensing the City | Place, People, Power, session « The Sensing and Shaping of Time in Urban Gardens: Affect, Design, Governance, and Labour »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">57ème colloque de l’ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924290v1</w:t>
+                <w:t xml:space="preserve">hal-04361360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration des voisinages autour du verdissement participatif urbain : des jardiniers de quartier aux villes vertes</w:t>
               </w:r>
@@ -2108,51 +2108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la ville devient objet de jardinage. Les cas de Lyon et de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2484,51 +2484,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B65DA578"/>
+    <w:nsid w:val="7C5C34F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2715,51 +2715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-deschamps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9617-8812" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260421537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042758v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105298" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13to9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761951v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042746v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.884.0088" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.32346" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CWQT7HZ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Du Buat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hakimi-Pradels" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042767v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376992v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761919v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361360v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924290v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084595v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03482731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-deschamps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9617-8812" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260421537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042758v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105298" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13to9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042746v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.884.0088" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.32346" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CWQT7HZ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Du Buat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hakimi-Pradels" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042767v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376992v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761919v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084595v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03482731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>