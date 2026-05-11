--- v1 (2026-04-07)
+++ v2 (2026-05-11)
@@ -193,703 +193,833 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greening the city: An analysis of socio-spatial disparities through urban gardening practices in Lille and Lyon (France)</w:t>
+                <w:t xml:space="preserve">Geographical and linguistic cross-analysis of graphic production by CLIL students in secondary school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Denmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manoïlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Du Buat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2025.105298⟩</w:t>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 39-40 (1-2), pp.279-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdid1.039.0279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042758v1</w:t>
+                <w:t xml:space="preserve">halshs-05598137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La passation des marchés publics : une entrée utile pour l’analyse des interactions spatiales dans l’espace français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Greening the city: An analysis of socio-spatial disparities through urban gardening practices in Lille and Lyon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13to9⟩</w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 257, pp.105298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2025.105298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122060v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La végétalisation participative à Paris. Discours et pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
+                <w:t xml:space="preserve">La passation des marchés publics : une entrée utile pour l’analyse des interactions spatiales dans l’espace français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deschamps</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information géographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13to9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lig.884.0088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05042746v1</w:t>
+                <w:t xml:space="preserve">hal-05122060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La végétalisation participative de rues en France, un privilège des espaces urbains péricentraux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La végétalisation participative à Paris. Discours et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 88 (4), pp.88-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.884.0088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761951v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La végétalisation de Paris vue au travers d’une carte : une capitale verte ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La végétalisation participative de rues en France, un privilège des espaces urbains péricentraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 137, http://journals.openedition.org/mappemonde/9238</w:t>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Prendre soin de la nature urbaine, 2 (192), pp.39-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601862v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appropriation par les habitants des dispositifs de végétalisation urbaine participative à Lyon : quelles inégalités socio-spatiales ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La végétalisation de Paris vue au travers d’une carte : une capitale verte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137, http://journals.openedition.org/mappemonde/9238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115589v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménager la ville par le jardinage : la végétalisation participative de Lyon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’appropriation par les habitants des dispositifs de végétalisation urbaine participative à Lyon : quelles inégalités socio-spatiales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoconfluences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02310345v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aménager la ville par le jardinage : la végétalisation participative de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02310345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu - Lydie Laigle et Sophie Moreau, Justice et environnement. Les citoyens interpellent le politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lectures.32346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02086727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -899,1306 +1029,1306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des lycéens qui font des croquis en anglais : quels apprentissages géographiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Du Buat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Hakimi-Pradels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du laboratoire PLACES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographies différenciées des pratiques habitantes de renaturation des sols urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études #4 Chaire Transition Foncière “Inégalités environnementales et préservation des sols : vers une transition foncière juste”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire Transition Foncière, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory greening of the city: the mixed effects of urban gardening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 AAG Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association of Geographers, Mar 2025, Détroit, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la géographie et l'anglais en classe de DNL : étude de cas autour d'un exercice de production graphique au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Du Buat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment enseigner la géographie en anglais ou l'anglais en géographie dans les dispositifs EMILE ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LéA DNL, Nov 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du « permis de végétaliser » au « permis de débitumer », vers un renouvellement de la place de la nature en ville ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale RT9 - Où s'arrête la ville ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT9 de l'Association française de sociologie, Oct 2024, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La végétalisation de l'espace public peut-elle être un retour à la terre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La végétalisation de l’espace public au prisme des politiques urbaines : participation et austérité, deux clés de lecture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du laboratoire PLACES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connect with Urban Plants, Connect with Time: Inhabitants Experience of Seasonality in Public Space Gardening Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’Union Géographique Internationale Le temps des géographes, session « Making Time For Plants; Marking The Temporalities, Rhythms And Durations Of Vegetal Life In Times Of Crisis »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux de villes en France à travers la passation des marchés publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58ème colloque de l’ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La végétalisation participative pour plus de biodiversité en ville ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Biodiversité et ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FR BioEEnViS, Dec 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Evolution of Street Gardens in French Cities: Neglect, Transfer or Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RC21 Sensing the City | Place, People, Power, session « The Sensing and Shaping of Time in Urban Gardens: Affect, Design, Governance, and Labour »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La végétalisation de Paris : discours et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème colloque de l’ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration des voisinages autour du verdissement participatif urbain : des jardiniers de quartier aux villes vertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire Voisins : frontière, proximité, vivre-ensemble en Europe. Axe « Proximité : interactions et développement social »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délégation d'un service public versus réappropriation de leur lieu de vie par les habitants : la végétalisation participative de Lyon en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMU 2020 : L'urbain dans tous ses états : penser et faire la ville en pluralité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">City dwellers as companions for plant's labour: let it be...but not too much!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLLEN 2020 - Contested Nature: Power, Possibility, Prefiguration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Brighton (virtual), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La végétalisation citoyenne de la ville de Lyon. Les compétences des habitants comme filtre d'accès à la participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixièmes journées doctorales sur les expérimentations démocratiques et la démocratie participative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Participation du public, décision, démocratie participative, Nov 2020, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la ville devient objet de jardinage. Les cas de Lyon et de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires face au défi de la durabilité. 56ème colloque de l'ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2208,98 +2338,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végétalisation de l'espace public par les habitants. Quelle participation à la fabrique urbaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès doctoral de l'UMR 5600 Environnement Ville Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2309,114 +2439,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire végétaliser l'espace public aux habitants : quelle participation pour quelle ville durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Jean Moulin (Lyon III), 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03482731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2484,51 +2614,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C5C34F3"/>
+    <w:nsid w:val="C2E63B38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2715,51 +2845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-deschamps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9617-8812" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260421537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042758v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105298" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13to9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042746v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.884.0088" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.32346" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CWQT7HZ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Du Buat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hakimi-Pradels" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042767v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376992v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761919v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084595v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03482731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-deschamps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9617-8812" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260421537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598137v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denmat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deschamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Du Buat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.039.0279" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042758v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105298" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13to9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042746v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.884.0088" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761951v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601862v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310345v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.32346" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CWQT7HZ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hakimi-Pradels" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042791v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361378v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03482731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>