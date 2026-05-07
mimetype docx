--- v0 (2026-04-13)
+++ v1 (2026-05-07)
@@ -652,13189 +652,13189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04771329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">30 ans de lois de bioéthique : une grande œuvre inachevée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.1379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04654811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inscription de l'IVG dans la Constitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 04, pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04541074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.537</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04785330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 06, pp.325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04609918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04481840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 04, pp.180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04541073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs d'anticipation et la prise en compte des volontés passées (en matière extrapatrimoniale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.932</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04836178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04697834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 05, pp.269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04574562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04398524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 07 et 08, pp.362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04646182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04500846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03939207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07, pp.357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04164513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de transmission d'une QPC relative à l'utilisation de la qualité d'« originaire » pour la conservation de la nationalité française après l'indépendance d'un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04094254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04206469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">•« La jurisprudence de la Cour européenne des droits de l’homme en matière de filiation (hors adoption) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133, pp.101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.477</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04094260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.589</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04333148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03983609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04035606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalité : l'article 30-3 du code civil n'empêche pas de prouver la nationalité française en présence d'une résidence en France d'un grand-parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07, pp.412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04164566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04287384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">•« La place des proches d’une personne en fin de vie dans la relation de soin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès aux origines personnelles : le consentement nécessaire, mais non répété, du donneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07, pp.408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04164564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04066844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secret des professionnels de santé face aux violences conjugales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04094262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalité : exigence de preuve de la chaîne de filiation à l'égard d'un ascendant français indépendamment des décisions concernant d'autres membres de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.522</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03667636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 07, pp.352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03718145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vaccination des 5-11 ans contre la covid-19 avec l'autorisation d'un seul parent supposait une modification de la loi !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03566786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.457</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03812336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus sur les nouveaux empêchements à mariage en cas d'adoption simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 04, pp.210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03641868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03566696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03538583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nationalité française du parent n'est pas transmise aux enfants si elle a été acquise entre leur naissance et leur reconnaissance !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03566788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 04, pp.173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03641860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 09, pp.401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03772998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03857216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06, pp.305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03692452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03612052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.569</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03899899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assistance médicale à la procréation : accès aux origines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03812335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès aux données non identifiantes et à l'identité du tiers donneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.545</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03387875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 06, pp.320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03256933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05, pp.256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03223843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03167175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03113074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mots fléchés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.660</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03196798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.648</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nationalité de l'enfant né à Pondichéry dépend toujours de la déclaration de son père !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03113045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités en droit de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 09, pp.448</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03341430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03387869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 07 et 08, pp.384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03286099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalité : l'enfant né à Karikal après l'expiration du délai d'option de son père ne suit pas sa condition !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03167185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 07 et 08, pp.385</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03286100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalité et souveraineté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 1 (01), pp.278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rcdip.211.0278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03180935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03139226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 05, pp.268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02592714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.616</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03054544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcription complète des actes de naissance des enfants issus d'une GPA indiquant leurs deux parents d'intention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 09, pp.441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02943414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre de janvier 2019 à février 2019 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Korsakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 28, pp.1379</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+              <w:t xml:space="preserve">, 2020, 15, pp.843</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 06, pp.328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02867159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.61</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">, 2020, 07 et 08, pp.373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02922521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 03, pp.146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02510003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.180</w:t>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+              <w:t xml:space="preserve">, 2020, 11, pp.546</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02999140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.497</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02963531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02543306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition de la nationalité française par l'enfant effectivement recueilli et élevé de façon continue par un Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État civil (transsexualisme) : demande de transcription d'une double filiation maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalité de l'enfant né en dehors du territoire des établissements français de l'Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 07 et 08, pp.412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 04, pp.175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indemnisation par l'ONIAM : les beaux-parents peuvent avoir la qualité d'« ayants droit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 09, pp.466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.556</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 06, pp.309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus d'enregistrement d'une déclaration de nationalité d'un enfant recueilli par un Français en l'absence d'acte de naissance probant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.651</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la filiation en cas d’ouverture de l’AMP à toutes les femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 05, pp.233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 03, pp.139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des violences conjugales en matière d'autorité parentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 01, pp.34-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 05, pp.259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des violences conjugales en matière d'autorité parentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.34-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11, pp.537</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+              <w:t xml:space="preserve">, 2018, 12, pp.641</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 06, pp.318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 01, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.569</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 09, pp.423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMP : l'impossibilité pour les couples de femmes d'y accéder ne peut donner lieu à QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.687</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02224488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des violences conjugales en matière d’autorité parentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remise en cause de l'interdiction de la GPA en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.583</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 04, pp.198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 07 et 08, pp.371</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 06, pp.329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 01, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 02, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nom de la mère : toujours au second rang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07 et 08, pp.400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.566</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 06, pp.325</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Actualité bioéthique</w:t>
+              <w:t xml:space="preserve">, 2017, 04, pp.218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 05, pp.269</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+              <w:t xml:space="preserve">, 2017, 12, pp.615</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 09, pp.435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03, pp.161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07 et 08, pp.379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05, pp.267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nom de la mère : toujours au second rang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.455</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme de la fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 03, pp.127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 09, pp.407</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillissement de la population : l'acquisition de la nationalité française par déclaration en faveur des immigrés âgés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 07 et 08, pp.360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 06, pp.288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 04, pp.180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 03, pp.131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déchéance de nationalité : portée des projets de réforme annoncée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 03, pp.129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.564</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vieillissement de la population : le point sur la réforme » - L'acquisition de la nationalité française par déclaration en faveur des immigrés âgés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 02, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux cas d’acquisition de la nationalité par déclaration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondements de la filiation. - Tentative de synthèse du colloque des 10 et 11 mars 2016 à l'université du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déchéance de nationalité : portée des projets de réforme annoncée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 09, pp.425</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+              <w:t xml:space="preserve">, 2016, 02, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 06, pp.313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de l’assistance médicale à la procréation sous le prisme du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.567</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 03, pp.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 02, pp.77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déchéance de nationalité – A propos de la décision n°2014-439 QPC du 23 janvier 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 07 et 08, pp.364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.639</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre de janvier 2014 à janvier 2015 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Korsakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.1007-1020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déchéance de nationalité : proposition annoncée par François Hollande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déchéance de nationalité : proposition annoncée par François Hollande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.2442</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 04, pp.192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.515</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 09, pp.433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 05, pp.251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procréation médicalement assistée : adoption plénière par l'épouse de la mère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.2031</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 07 et 08, pp.396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 06, pp.335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorité parentale et stéréotypes de genre : la part du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 04, pp.211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorité parentale et stéréotypes de genre : la part du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.174-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.583</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre de janvier 2013 à janvier 2014 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Autem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boucobza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.954</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 02, pp.81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique : refus de l'adoption d'un enfant conçu par PMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 05, pp.267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 09, pp.455</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.4</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+              <w:t xml:space="preserve">, 2013, 05, pp.260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.599</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 02, pp.74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves remarques sur la question de l’ouverture de l’AMP aux couples de même sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 09, pp.466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 06, pp.329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves remarques sur la question de l'ouverture de l'AMP aux couples de même sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 02, pp.127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités bioéthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.669</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.532</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 07 et 08, pp.405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04, pp.202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.117</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              <w:t xml:space="preserve">, 2012, 10, pp.483</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CEDH face au refus de l'adoption simple de l'enfant du concubin homosexuel et au « tourisme procréatif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.1241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02213072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secret médical et l’information sur son état de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secret médical et l’information des proches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 07 et 08, pp.362</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              <w:t xml:space="preserve">, 2012, 11, pp.525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adoption, le mariage et l’altérité sexuelle : du droit international privé au droit interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi du 5 mars 2012 relative aux recherches impliquant la personne humaine : à la recherche d’une conciliation entre protection de la personne et développement de la recherche en vue de progrès médicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autre éclairage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 01, pp.5</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              <w:t xml:space="preserve">, 2012, 07 et 08, pp.397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de la bioéthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 07, pp.357</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Refus de transmission d'une QPC relative à l'utilisation de la qualité d'« originaire » pour la conservation de la nationalité française après l'indépendance d'un territoire</w:t>
+              <w:t xml:space="preserve">, 2012, 12, pp.574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance en France des situations familiales créées à l'étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 05, pp.292</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              <w:t xml:space="preserve">, 2011, 05, pp.250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de la vie humaine dans la loi relative à la bioéthique du 7 juillet 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'assistance médicale à la procréation dans la loi du 7 juillet 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 02, pp.70</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Actualité de la bioéthique</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'assistance médicale à la procréation dans la loi du 7 juillet 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 06, pp.302</w:t>
-[...11918 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10, pp.492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02262826v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02365081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance en France des situations familiales créées à l'étranger - Maternité pour autrui, adoption et mariage homosexuels, polygamie et répudiation</w:t>
               </w:r>
@@ -14757,59 +14757,160 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nationalité : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Jault-Seseke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchadier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Universitaire Varenne (Coll. Colloques &amp; Essais), 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nationalité : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marchadier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Parisot</w:t>
               </w:r>
@@ -14822,158 +14923,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Jault-Seseke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut universitaire Varenne, 359 p., 2019, Colloques et essais, 978-2-37032-201-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041314v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-02358200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et patrimoine</w:t>
               </w:r>
@@ -15026,51 +15026,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -15555,1366 +15555,1448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La protection de l’identité dans la jurisprudence de la Cour européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’identité et le droit : perspectives calédoniennes, nationales et internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-67, 2020, Collection LARJE, 979‑10‑91032‑15‑5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">•« La lutte contre l’apatridie : regard sur le droit français »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LexisNexis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in H. Fulchiron (dir.), La circulation des personnes et de leur statut dans un monde globalisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déchéance de nationalité, histoire de deux propositions récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nationalité : enjeux et perspectives (dir. A. Dionisi-Peyrusse, F. Jault-Seseke, F. Marchadier et V. Parisot)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">•« La lutte contre l’apatridie : regard sur le droit français »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La circulation des personnes et de leur statut dans un monde globalisé (dir. H. Fulchiron)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">in H. Fulchiron (dir.), La circulation des personnes et de leur statut dans un monde globalisé</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">•« La nationalité et les critères à fort potentiel discriminatoire (origine nationale, race, couleur, naissance, langue, religion, fortune, opinion) »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nationalité : enjeux et perspectives (dir. A. Dionisi-Peyrusse, F. Jault-Seseke, F. Marchadier et V. Parisot)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise de décision en matière médicale – aspects juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’aide, le soin, care et cure (dir. A. Hourcade et J.-P. Cléro)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La proposition d’élargir la déchéance de nationalité aux personnes condamnées pour actes de terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marchadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’état d’urgence – La prérogative et l’Etat de droit (dir. MBongo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondements de la filiation sous le prisme du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in A. Dionisi-Peyrusse et L. Mauger-Vielpeau (dir.), Les fondements de la filiation, Varenne-LGDJ-Lextenso, 2017, p. 169.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie de la volonté et loi applicable aux régimes matrimoniaux : le Règlement du 24 juin 2016 relatif aux régimes matrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in H. Fulchiron, A. Panet et P. Wautelet (dir.), Autonomie de la volonté et statut personnel, Bruylant, 2017, p. 245.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance de la loi face à la fondamentalisation des droits et l’internationalisation de la société - L’exemple de la matière extrapatrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in J. Leroy, D. Piatek, P. Szwedo (dir.), Les sources du droit dans les pays européens et francophones, Mare et Martin, 2017, p. 57.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La proposition d’élargir la déchéance de nationalité aux personnes condamnées pour actes de terrorisme</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des violences au sein des dispositions relatives à l'autorité parentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pichard, Marc; Viennot, Camille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le traitement juridique et judiciaire des violences conjugales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Mare &amp; Martin, pp.185-201, 2016, 978-2-84934-233-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les fondements de la filiation sous le prisme du genre</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des violences au sein des dispositions relatives à l’autorité parentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in A. Dionisi-Peyrusse et L. Mauger-Vielpeau (dir.), Les fondements de la filiation, Varenne-LGDJ-Lextenso, 2017, p. 169.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, in M. Pichard et C. Viennot (dir.), Le traitement juridique et judiciaire des violences conjugales, Mare et Martin, 2016, p. 185.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre « Nationalité et condition des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Genre et droit – ressources pédagogiques, dir. S. Hennette-Vauchez, M. Pichard et D. Roman Dalloz, coll. Méthodes du droit, 2016, p. 99.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La place des violences au sein des dispositions relatives à l'autorité parentale</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission du patrimoine génétique, à propos de quelques points de tension actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in A. Dionisi, B. Jean-Antoine (dir.), Le patrimoine, PURH, 2015, p. 245.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autorité parentale et la persistance des inégalités de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pichard, Marc; Viennot, Camille. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Mare &amp; Martin, pp.185-201, 2016, 978-2-84934-233-6</w:t>
+              <w:t xml:space="preserve">Hennette-Vauchez, Stéphanie; Pichard, Marc; Roman, Diane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La loi et le genre: études critiques de droit français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éd., pp.485-502, 2014, 978-2-271-08207-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La place des violences au sein des dispositions relatives à l’autorité parentale</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre dans le droit de la filiation (à propos du titre VII du livre premier du Code civil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, in M. Pichard et C. Viennot (dir.), Le traitement juridique et judiciaire des violences conjugales, Mare et Martin, 2016, p. 185.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">in S. Hennette-Vauchez, M. Pichard et D. Roman (dir.), La loi et le genre. Études critiques de droit français, CNRS éd., 2014, p. 49.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autorité parentale et la persistance des inégalités de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in S. Hennette-Vauchez, M. Pichard et D. Roman (dir.), La loi et le genre. Études critiques de droit français, CNRS éd., 2014, p. 485.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitres « Le secret professionnel », « Les droits fondamentaux », « Les droits des patients » et « La responsabilité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines, sciences sociales et droit, dir. J. Ladner, Collection Nouveaux dossiers de l’infirmière, Maloine, 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éd., pp.485-502, 2014, 978-2-271-08207-7</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conformité à l’article 8 de la CEDH des refus de reconnaissance des situations familiales créées à l’étranger au nom de l’ordre public international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Mél. P. Courbe, Le droit entre tradition et modernité, Dalloz, 2012, p. 157.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...301 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16924,51 +17006,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée Nationalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16984,51 +17066,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de l’Etat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17038,161 +17120,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux juridiques et éthiques du développement de la télémédecine en Normandie. Projet de recherche EDeTeN. 1er novembre 2020 – 31 octobre 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Batteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Calheiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Colloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Caen Normandie. 2022, 156 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId265"/>
+      <w:footerReference w:type="default" r:id="rId267"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17339,51 +17421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dionisi-Peyrusse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463911v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04893728v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243313v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400489v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030816v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04771329v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541074v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654811v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481840v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541073v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836178v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04609918v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983609v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206469v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094260v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066844v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094262v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812336v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718145v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641860v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612052v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03256933v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03196798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286100v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180935v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcdip.211.0278" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167185v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02592714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487904v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02999140v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963531v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543306v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451246v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451230v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451148v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451137v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451280v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451132v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451121v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451127v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263089v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263070v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263056v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263054v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263085v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224488v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365142v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263087v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leroyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263073v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263028v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263012v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263035v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263051v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263036v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263021v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263039v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263034v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263026v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365136v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262997v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262980v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262992v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365128v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262974v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262984v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262982v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262991v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262988v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263001v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215357v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262978v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365132v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365130v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365126v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262975v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262961v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365114v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365117v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262964v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262972v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262954v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262952v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262973v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980279v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215070v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262955v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262971v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262968v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262956v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216628v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262932v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262927v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262936v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365109v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262917v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01463183v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262940v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980403v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boucobza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gat&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262914v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262913v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262921v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262934v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262882v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262876v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262902v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365106v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262893v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262873v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262871v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262884v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262875v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262888v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262904v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262896v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262879v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262866v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213072v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365091v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365086v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262868v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365101v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365097v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262861v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262870v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262818v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365074v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262826v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365081v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365069v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262822v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365064v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211284v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365051v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365055v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209125v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365044v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208657v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365042v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797670v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138630v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Parisot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jault-Seseke" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041314v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358200v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404272v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jean-Antoine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138614v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138616v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138618v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138645v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138621v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138625v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138623v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368190v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138627v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368202v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368199v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368204v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379095v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368207v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379115v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379105v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01463035v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379135v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379126v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379138v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01463044v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379159v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379163v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379170v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379177v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379152v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668453v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Catherine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Colloc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dionisi-Peyrusse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463911v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04893728v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243313v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400489v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030816v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04771329v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654811v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04609918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481840v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836178v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646182v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500846v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239585v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164564v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094262v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812336v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641860v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612052v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899899v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03256933v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03196798v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341430v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcdip.211.0278" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02592714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487904v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943414v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02999140v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963531v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543306v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451230v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451146v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451123v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451129v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451246v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451148v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451137v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451280v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451121v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451132v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451127v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263070v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263056v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263054v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263085v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224488v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365142v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263087v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leroyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263065v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263073v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263028v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263012v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263035v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263048v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263051v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263021v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263034v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263039v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263026v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365136v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262997v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262980v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262992v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365128v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262991v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262984v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262982v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263001v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215357v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262978v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365132v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365130v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365126v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262975v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262961v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365114v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262972v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262954v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262952v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365117v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262964v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262973v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980279v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215070v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262955v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262971v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262968v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262956v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216628v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262932v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262927v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262936v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365109v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262917v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01463183v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262940v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980403v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boucobza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gat&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262914v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262913v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262921v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262934v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262882v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262876v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262902v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262873v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262871v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365106v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262884v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262875v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262904v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262896v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262888v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262879v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262866v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213072v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365091v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365086v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262868v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365101v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365097v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262861v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262870v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262818v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365074v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365081v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262826v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365069v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262822v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365064v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211284v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365051v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365055v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209125v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365044v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208657v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365042v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797670v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138630v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Parisot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jault-Seseke" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358200v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041314v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404272v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jean-Antoine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138614v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138616v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138618v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138645v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138621v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138625v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138623v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607423v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138627v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368202v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368190v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368199v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368207v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379115v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379105v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379095v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01463035v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379135v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379126v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379138v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01463044v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379159v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379163v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379170v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379177v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379152v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668453v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Catherine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Colloc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>