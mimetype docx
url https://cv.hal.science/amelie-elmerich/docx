--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,622 +100,622 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aérodynamique de la parole et les modifications pré et post opératoires des polyposes naso-sinusiennes</w:t>
+                <w:t xml:space="preserve">Tone and Phonation in Baima: Evidence for Register-Tone in the Tibetosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Katia Chirkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John H Esling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2025 de la Société Française de Phoniatrie et Laryngologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Phoniatrie et Laryngologie, May 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (with a Special Emphasis on Tibeto-Burman Languages)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319941v1</w:t>
+                <w:t xml:space="preserve">hal-05395350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Correlates of Uvularization in Mawo Qiang: Toward a More Comprehensive Phonetic Account of the Plain–Uvularized Vowel Contrast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Locus Equations as a Method for Investigating Anticipatory Coarticulation Investigating Uvularized Vowel Contrasts in Mawo Qiang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mc Keever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Katia Chirkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">John H Esling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Aubervillers, France</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361425v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Insights into the Prosodic Structure of Ersu (Tibeto-Burman)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Aérodynamique de la parole et les modifications pré et post opératoires des polyposes naso-sinusiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angelique Amelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIIIe Journées de linguistique d’Asie orientale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRLAO-INALCO-EHESS, Jul 2025, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Congrès 2025 de la Société Française de Phoniatrie et Laryngologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Phoniatrie et Laryngologie, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399904v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tone and Phonation in Baima: Evidence for Register-Tone in the Tibetosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic Correlates of Uvularization in Mawo Qiang: Toward a More Comprehensive Phonetic Account of the Plain–Uvularized Vowel Contrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Elmerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chirkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Chirkova</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">John H Esling</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (with a Special Emphasis on Tibeto-Burman Languages)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Aubervillers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395350v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locus Equations as a Method for Investigating Anticipatory Coarticulation Investigating Uvularized Vowel Contrasts in Mawo Qiang</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental Insights into the Prosodic Structure of Ersu (Tibeto-Burman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Elmerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chirkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">XXXVIIIe Journées de linguistique d’Asie orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRLAO-INALCO-EHESS, Jul 2025, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421738v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tone and phonation in Baima (Tibeto-Burman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chirkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Amelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque en mémoire du Professeur Xing Gongwan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nankai University, Oct 2024, Nankai University, China, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -766,51 +766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Demolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on History of Speech Communication Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Budapest, Hungary. pp.167-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -829,731 +829,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la nasalité du locuteur à partir de réseaux de neurones convolutifs et validation par des données aérodynamiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation d’un masque acoustiquement transparent pour la prise de données aérodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Elmerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Kim</w:t>
+                <w:t xml:space="preserve">Shinji Maeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Gendrot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Shinji Maeda</w:t>
+                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France. pp.101-108</w:t>
+              <w:t xml:space="preserve">Journées d’études PhonLim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130227v1</w:t>
+                <w:t xml:space="preserve">hal-04335697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des sinus maxillaires dans les résonances acoustiques de la cavité nasale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Combining acoustic and aerodynamic data collection: A perceptual evaluation of acoustic distortions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayin Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinji Maeda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Papon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études PhonLim 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443312v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la clinique pour l’étude de la nasalité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rôle des sinus maxillaires dans les résonances acoustiques de la cavité nasale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Maeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Papon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de la Recherche de la Sorbonne Nouvelle, Atelier Science Avec et Pour la Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’études PhonLim 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, May 2023, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04812065v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d’un masque acoustiquement transparent pour la prise de données aérodynamiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’apport de la clinique pour l’étude de la nasalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études PhonLim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">Assises de la Recherche de la Sorbonne Nouvelle, Atelier Science Avec et Pour la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335697v1</w:t>
+                <w:t xml:space="preserve">hal-04812065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining acoustic and aerodynamic data collection: A perceptual evaluation of acoustic distortions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nasality detection from acoustic data with a convolutional neural network and comparison with aerodynamic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiayin Gao</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Lila Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.934</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225019v1</w:t>
+                <w:t xml:space="preserve">hal-04807435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasality detection from acoustic data with a convolutional neural network and comparison with aerodynamic data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Détection de la nasalité du locuteur à partir de réseaux de neurones convolutifs et validation par des données aérodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Kim</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shinji Maeda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.934</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.101-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807435v1</w:t>
+                <w:t xml:space="preserve">hal-04130227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polypose naso-sinusienne : perturbation aérodynamique et mesures de qualité de vie. Étude de cas et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires de Recherche en Phonétique et Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1578,77 +1578,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polypose naso-sinusienne : perturbation aérodynamique et mesures de qualité de vie. Étude de cas et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Papon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1680,247 +1680,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F1 and F2 measurements for French oral vowel with a new pneumotachograph mask</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modifications des flux aérodynamiques de la parole après chirurgie naso-sinusienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Providence / Virtual, United States</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.199-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090851v1</w:t>
+                <w:t xml:space="preserve">hal-02798537v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications des flux aérodynamiques de la parole après chirurgie naso-sinusienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">F1 and F2 measurements for French oral vowel with a new pneumotachograph mask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Maeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Laprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.199-207</w:t>
+              <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Providence / Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798537v3</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1938,90 +1938,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polypose naso-sinusienne : impacts spectraux. Étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinji Maeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Papon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2059,90 +2059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic and aerodynamic consequences of the nasal polyposis pathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinji Maeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Papon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2180,77 +2180,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multidimensionnelle de la nasalité : prototypage d'un masque pour les données aérodynamiques et acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2307,103 +2307,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the colloquium &amp;quot;Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)&amp;quot;, held on September 18-19, 2025, Aubervilliers, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chirkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (with a Special Emphasis on Tibeto-Burman Languages)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Aubervilliers, France. 2025</w:t>
@@ -2464,51 +2464,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation multiparamétrique de la nasalité : conception et utilisation d’un masque aérodynamique appliquée à une population témoin et pathologique : l’AeroMask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024PA030043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2567,51 +2567,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonétique clinique et expérimentale : cas de la nasalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Séminaire de Phonétique Clinique, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2798,51 +2798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Elmerich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361425v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chirkova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Esling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395350v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mc Keever" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Amelot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130227v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443312v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Papon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812065v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225019v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1918" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812054v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Papon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798537v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443470v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395307v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04970115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA030043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chirkova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Elmerich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Esling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mc Keever" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Amelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319941v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361425v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1918" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Papon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Kim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812054v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Papon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798537v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443470v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395307v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04970115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA030043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>