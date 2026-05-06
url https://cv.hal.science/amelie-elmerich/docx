--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -100,622 +100,622 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tone and Phonation in Baima: Evidence for Register-Tone in the Tibetosphere</w:t>
+                <w:t xml:space="preserve">Experimental Insights into the Prosodic Structure of Ersu (Tibeto-Burman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amélie Elmerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Katia Chirkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Amelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (with a Special Emphasis on Tibeto-Burman Languages)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">XXXVIIIe Journées de linguistique d’Asie orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRLAO-INALCO-EHESS, Jul 2025, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395350v1</w:t>
+                <w:t xml:space="preserve">hal-05399904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locus Equations as a Method for Investigating Anticipatory Coarticulation Investigating Uvularized Vowel Contrasts in Mawo Qiang</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Mc Keever</w:t>
+                <w:t xml:space="preserve">Tone and Phonation in Baima: Evidence for Register-Tone in the Tibetosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chirkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Chirkova</w:t>
+                <w:t xml:space="preserve">Amélie Elmerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">John H Esling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)</w:t>
+              <w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (with a Special Emphasis on Tibeto-Burman Languages)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421738v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aérodynamique de la parole et les modifications pré et post opératoires des polyposes naso-sinusiennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Locus Equations as a Method for Investigating Anticipatory Coarticulation Investigating Uvularized Vowel Contrasts in Mawo Qiang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mc Keever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Katia Chirkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2025 de la Société Française de Phoniatrie et Laryngologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Phoniatrie et Laryngologie, May 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319941v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Correlates of Uvularization in Mawo Qiang: Toward a More Comprehensive Phonetic Account of the Plain–Uvularized Vowel Contrast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aérodynamique de la parole et les modifications pré et post opératoires des polyposes naso-sinusiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Aubervillers, France</w:t>
+              <w:t xml:space="preserve">Congrès 2025 de la Société Française de Phoniatrie et Laryngologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Phoniatrie et Laryngologie, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361425v1</w:t>
+                <w:t xml:space="preserve">hal-05319941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Insights into the Prosodic Structure of Ersu (Tibeto-Burman)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic Correlates of Uvularization in Mawo Qiang: Toward a More Comprehensive Phonetic Account of the Plain–Uvularized Vowel Contrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Elmerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Elmerich</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Katia Chirkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John H Esling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIIIe Journées de linguistique d’Asie orientale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRLAO-INALCO-EHESS, Jul 2025, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Aubervillers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399904v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tone and phonation in Baima (Tibeto-Burman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chirkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Chirkova</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Amelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque en mémoire du Professeur Xing Gongwan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nankai University, Oct 2024, Nankai University, China, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -766,51 +766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Demolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on History of Speech Communication Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Budapest, Hungary. pp.167-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -829,485 +829,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d’un masque acoustiquement transparent pour la prise de données aérodynamiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’apport de la clinique pour l’étude de la nasalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études PhonLim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">Assises de la Recherche de la Sorbonne Nouvelle, Atelier Science Avec et Pour la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335697v1</w:t>
+                <w:t xml:space="preserve">hal-04812065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining acoustic and aerodynamic data collection: A perceptual evaluation of acoustic distortions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayin Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinji Maeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des sinus maxillaires dans les résonances acoustiques de la cavité nasale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Présentation d’un masque acoustiquement transparent pour la prise de données aérodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinji Maeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Papon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études PhonLim 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Limoges, May 2023, Limoges (France), France</w:t>
+              <w:t xml:space="preserve">Journées d’études PhonLim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443312v1</w:t>
+                <w:t xml:space="preserve">hal-04335697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la clinique pour l’étude de la nasalité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rôle des sinus maxillaires dans les résonances acoustiques de la cavité nasale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Maeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Papon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de la Recherche de la Sorbonne Nouvelle, Atelier Science Avec et Pour la Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’études PhonLim 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, May 2023, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04812065v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasality detection from acoustic data with a convolutional neural network and comparison with aerodynamic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1315,51 +1315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.934</w:t>
@@ -1414,77 +1414,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinji Maeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France. pp.101-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1509,51 +1509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polypose naso-sinusienne : perturbation aérodynamique et mesures de qualité de vie. Étude de cas et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires de Recherche en Phonétique et Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1578,77 +1578,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polypose naso-sinusienne : perturbation aérodynamique et mesures de qualité de vie. Étude de cas et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Papon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1686,77 +1686,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications des flux aérodynamiques de la parole après chirurgie naso-sinusienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nancy, France. pp.199-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1781,103 +1781,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F1 and F2 measurements for French oral vowel with a new pneumotachograph mask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinji Maeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Providence / Virtual, United States</w:t>
@@ -1938,90 +1938,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polypose naso-sinusienne : impacts spectraux. Étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinji Maeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Papon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2059,90 +2059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic and aerodynamic consequences of the nasal polyposis pathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinji Maeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Papon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2180,77 +2180,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multidimensionnelle de la nasalité : prototypage d'un masque pour les données aérodynamiques et acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2307,103 +2307,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the colloquium &amp;quot;Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)&amp;quot;, held on September 18-19, 2025, Aubervilliers, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chirkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (with a Special Emphasis on Tibeto-Burman Languages)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Aubervilliers, France. 2025</w:t>
@@ -2464,51 +2464,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation multiparamétrique de la nasalité : conception et utilisation d’un masque aérodynamique appliquée à une population témoin et pathologique : l’AeroMask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024PA030043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2567,51 +2567,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonétique clinique et expérimentale : cas de la nasalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Elmerich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Séminaire de Phonétique Clinique, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2798,51 +2798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chirkova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Elmerich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Esling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mc Keever" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Amelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319941v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361425v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1918" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Papon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Kim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812054v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Papon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798537v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443470v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395307v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04970115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA030043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Elmerich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chirkova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395350v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Esling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mc Keever" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Amelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225019v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1918" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Papon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Kim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812054v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Papon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798537v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443470v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395307v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04970115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA030043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>