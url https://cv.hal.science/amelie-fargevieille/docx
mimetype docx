--- v0 (2026-03-31)
+++ v1 (2026-05-07)
@@ -160,606 +160,606 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Water Availability to Mothers and Embryos Has Little Effect on Offspring Phenotypes in an Invasive Lizard</w:t>
+                <w:t xml:space="preserve">Protocalliphora larvae: moderate but lasting carry-over effects on yearling and mother coloration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydney M Wayne</w:t>
+                <w:t xml:space="preserve">Christian N Tchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Christopher Norris</w:t>
+                <w:t xml:space="preserve">Amélie Fargevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Fargevieille</w:t>
+                <w:t xml:space="preserve">Lisa Sandmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerry Cobb</w:t>
+                <w:t xml:space="preserve">María del Rey-Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Scruggs</w:t>
+                <w:t xml:space="preserve">Arnaud Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological and Integrative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 343 (5), pp.535-545. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (4), pp.araf044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jez.2906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/beheco/araf044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952584v1</w:t>
+                <w:t xml:space="preserve">hal-05141451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling urbanisation, climate effects and their interaction on ornamental colourations</w:t>
+                <w:t xml:space="preserve">The city and forest bird flock together in a common garden: genetic and environmental effects drive urban phenotypic divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Sandmeyer</w:t>
+                <w:t xml:space="preserve">Megan Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David López-Idiáquez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Denis Réale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Delaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fargevieille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e137. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79 (5), pp.800-822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/evolut/qpaf028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401773v1</w:t>
+                <w:t xml:space="preserve">hal-04952645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocalliphora larvae: moderate but lasting carry-over effects on yearling and mother coloration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling urbanisation, climate effects and their interaction on ornamental colourations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sandmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian N Tchana</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">David López-Idiáquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fargevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María del Rey-Granado</w:t>
+                <w:t xml:space="preserve">Pablo Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Grégoire</w:t>
+                <w:t xml:space="preserve">Samuel Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36 (4), pp.araf044. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/araf044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141451v1</w:t>
+                <w:t xml:space="preserve">hal-05401773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The city and forest bird flock together in a common garden: genetic and environmental effects drive urban phenotypic divergence</w:t>
+                <w:t xml:space="preserve">Reduced Water Availability to Mothers and Embryos Has Little Effect on Offspring Phenotypes in an Invasive Lizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Thompson</w:t>
+                <w:t xml:space="preserve">Sydney M Wayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Réale</w:t>
+                <w:t xml:space="preserve">M. Christopher Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fargevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chenet</w:t>
+                <w:t xml:space="preserve">Kerry Cobb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Delaitre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Fargevieille</w:t>
+                <w:t xml:space="preserve">Cindy Scruggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 79 (5), pp.800-822. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 343 (5), pp.535-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/evolut/qpaf028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jez.2906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952645v1</w:t>
+                <w:t xml:space="preserve">hal-04952584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The landscape of natural selection during early population establishment in an invasive lizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony L. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fargevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M Delaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -836,77 +836,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-dependent integration of ornamentation, personality, morphology, and life history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David López-Idiáquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teplitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fargevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Rey Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1009,51 +1009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connor Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Pruett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fargevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy Klabacka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1100,64 +1100,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of female colors in birds: the role of female cost of reproduction and paternal care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fargevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1217,90 +1217,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term decrease in coloration: a consequence of climate change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David López-Idiáquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teplitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fargevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Rey Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1351,51 +1351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagule size and sex ratio influence colonisation dynamics after introduction of a non-native lizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fargevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Reedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1479,620 +1479,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of female coloration: what have we learned from birds in general and blue tits in particular</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Egg incubation temperature does not influence adult heat tolerance in the lizard Anolis sagrei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Gunderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fargevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Grégoire</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Warner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in the Study of Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.asb.2020.03.001⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.20190716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007616v1</w:t>
+                <w:t xml:space="preserve">hal-04950839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variation in maternal nest choice and its consequences for lizard embryos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Survival of lizard eggs varies with microhabitat in the presence of an invertebrate nest predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Desana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fargevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Warner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (4), pp.483-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10682-020-10058-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/araa032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04950845v1</w:t>
+                <w:t xml:space="preserve">hal-04950878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence on a human structure influences the extinction of a non-native lizard population after a major environmental change</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evolution of female coloration: what have we learned from birds in general and blue tits in particular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doutrelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fargevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-020-02405-3⟩</w:t>
+              <w:t xml:space="preserve">Advances in the Study of Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.123-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.asb.2020.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950890v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg incubation temperature does not influence adult heat tolerance in the lizard Anolis sagrei</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Temporal variation in maternal nest choice and its consequences for lizard embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Pruett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fargevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Warner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0716⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (4), pp.902-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/araa032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950839v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of lizard eggs varies with microhabitat in the presence of an invertebrate nest predator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dependence on a human structure influences the extinction of a non-native lizard population after a major environmental change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Warner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fargevieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin Hulbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Desana</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarin Tiatragul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (4), pp.483-499. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (3), pp.825-842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10682-020-10058-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-020-02405-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950878v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assortative mating by colored ornaments in blue tits: space and time matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fargevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2191,64 +2191,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Wolak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fargevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doutrelant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2435,295 +2435,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nest size is not closely related to breeding success in Blue Tits: a long-term nest-box study in a Mediterranean oak habitat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel M. Lambrechts</w:t>
+                <w:t xml:space="preserve">Mediterranean blue tits as a case study of local adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doutrelant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Marrot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gabrielle Dubuc-Messier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fargevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Lucas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marta Szulkin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 133 (2), pp.198-204. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.135-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1642/AUK-15-214.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261677v1</w:t>
+                <w:t xml:space="preserve">hal-04950823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean blue tits as a case study of local adaptation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Doutrelant</w:t>
+                <w:t xml:space="preserve">Nest size is not closely related to breeding success in Blue Tits: a long-term nest-box study in a Mediterranean oak habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Dubuc-Messier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pascal Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fargevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Szulkin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annick Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (1), pp.135-152. </w:t>
+              <w:t xml:space="preserve">Auk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133 (2), pp.198-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1642/AUK-15-214.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950823v1</w:t>
+                <w:t xml:space="preserve">hal-04261677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Great Tits Build Shallower Nests than Blue Tits</w:t>
               </w:r>
@@ -2735,77 +2735,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Demeyrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fargevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Biology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (4), pp.251-254. </w:t>
@@ -2856,51 +2856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of innate preference for morph and species identity in mate-searching Enallagma damselflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ola Fincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fargevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Schultz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2979,51 +2979,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual selection and the evolution of female ornaments : an examination of female plumage colouration using comparative analyses and long-term data sets collected in blue tit (Cyanistes caeruleus) populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fargevieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Animal biology. Université Montpellier, 2016. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016MONTT127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3140,51 +3140,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04B09D3D"/>
+    <w:nsid w:val="6FCEEE74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3371,51 +3371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-fargevieille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0934-3563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952584v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney M Wayne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christopher Norris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fargevieille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Cobb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Scruggs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.2906" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401773v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sandmeyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez-Idi&#225;quez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Giovannini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.664" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N Tchana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Rey-Granado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araf044" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952645v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Thompson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chenet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Delaitre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony L. Gilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Delaney" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Durso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M Hall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf184" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rey Granado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mercier Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arad085" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Warner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Kelly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Pruett" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Klabacka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-023-03310-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960532v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Gomez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doutrelant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14150" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/719655" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Reedy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Kahrl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mitchell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Durso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13671" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007616v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.asb.2020.03.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araa032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950890v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Hall" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Hulbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarin Tiatragul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-020-02405-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950839v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gunderson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0716" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Desana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-020-10058-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950847v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2822" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Wolak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.70" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Lambrechts" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12494" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JR9CBZB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lucas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1642/AUK-15-214.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dubuc-Messier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Szulkin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12282" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demeyrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/175815514X14162394225987" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Fincke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Schultz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-006-0345-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01647685v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTT127" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-fargevieille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0934-3563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141451v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N Tchana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fargevieille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sandmeyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Rey-Granado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araf044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Thompson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Delaitre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf028" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez-Idi&#225;quez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Giovannini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.664" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney M Wayne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christopher Norris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Cobb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Scruggs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.2906" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony L. Gilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Delaney" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Durso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M Hall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf184" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rey Granado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mercier Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arad085" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Warner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Kelly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Pruett" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Klabacka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-023-03310-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960532v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Gomez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doutrelant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14150" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/719655" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Reedy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Kahrl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mitchell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Durso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13671" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950839v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gunderson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0716" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950878v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Desana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-020-10058-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.asb.2020.03.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araa032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950890v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Hall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Hulbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarin Tiatragul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-020-02405-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950847v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2822" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Wolak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.70" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Lambrechts" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12494" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JR9CBZB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950823v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dubuc-Messier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Szulkin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12282" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261677v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lucas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1642/AUK-15-214.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demeyrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/175815514X14162394225987" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Fincke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Schultz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-006-0345-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01647685v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTT127" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>