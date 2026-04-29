--- v0 (2026-03-21)
+++ v1 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amélie FAVREAU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Amélie Favreau, Professeure des universités, Université Grenoble-Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie FAVREAU est professeur des universités en droit du numérique et en droit de la propriété intellectuelle au Centre de recherche en droit (CRJ) de l'Université Grenoble-Alpes. Elle est Co-directrice de la Fédération de recherche INNOVACS (FR3391, CNRS, UGA, GInp). Ses recherches portent sur la régulation des technologies émergentes (IA, Blockchain et Quantum). Elle a publié de nombreux articles sur l'e-réputation sur internet, l’IA et la technologie Blockchain. Elle a d’ailleurs étudié pendant un an le protocole blockchain en délégation CNRS à l’Université d’Edimbourg. Elle pilote différents projets de recherche, notamment un projet international de de recherche sur les smart contracts et un workpackage dans le programme sur l’intelligence artificielle hybride du CNRS @Create, DesCartes à Singapour. Elle organise et contribue à des conférences et séminaires nationaux et internationaux. Enfin, elle est en charge de groupes de travail ou de la rédaction d'études  avec la Fédération Française des professionnels de Blockchain et  l’AFNOR sur le Metaverse et sur la Blockchain).CV consultable : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-droit.fr/universitaires/22956-favreau-amelie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux en sciences humaines et sociales du développement des technologies quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martin-Bariteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 01, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souveraineté technologique dans le domaine quantique : contexte, enjeux et propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 01, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit du numérique [Chronique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Binctin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mendoza-Caminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Stanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.163-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers de confiance et blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04696649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart contracts : Une librairie européenne pour les professionnels du droit et de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sagant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Justice distribuée par une blockchain » et procédure civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 01, pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la régulation publique des blockchains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N°spécial-février 2021, pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion « d’identité numérique », de « self sovereign identity » et les potentialités de blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 188, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'horodatage électronique dans la récente loi italienne sur la blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'où vient le risque ? Des données et des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sénéchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain et droit des artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le droit d'auteur sous toutes ses facettes, 55, pp.98-100. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.055.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils technologiques de légitimation de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, HS62, pp.21. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/legip.hs62.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irrecevabilité d'un recours en limitation de brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche sur les Smart contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort numérique en Allemagne : la transmissibilité reconnue du contrat de fourniture de services de réseaux sociaux aux héritiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166, pp.34-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Signore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7-8, pp.étude 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir de la propriété intellectuelle sur la blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriétés intellectuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort numérique en Allemagne : interrogations sur la transmissibilité du contrat de fourniture de services de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts de technologies respectueuses de l'environnement, regards croisés entre le Japon, l'Europe et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsukasa Aso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.étude 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque du CUERPI 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.alerte 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection renforcée des mineurs sur les plateformes de partage de vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 141, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 132, pp.36-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil nuancé du projet de loi République numérique sur la protection des données à caractère personnel des personnes décédées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138, pp.26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2016-1321 du 7 octobre 2016, pour une République numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.839-848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort numérique. Quel sort juridique pour nos informations personnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125, pp.66-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la publication d’une condamnation devient la sanction la plus redoutée...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie privée des &amp;quot;Digital Natives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de loi n° 786, du 19 juillet 2013 relative à l’accès à la procréation médicalement assistée aux couples de personnes de même sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.769-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délibération de la CNIL du 12 juillet 2011, une pierre dans l’édifice d’un droit à l’oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92, pp.53-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile preuve par l’e-mail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 81, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur sociale des objets de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77, suppl., pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du droit à l'oubli numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives des lois bioéthique de 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.154-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidentialité ou intimité de la vie privée : l’ambivalence d’un droit et la préférence des juges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59, pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des gamètes sur ordonnance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.610-612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrefaçon en matière de biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.130-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des Nanosciences sur la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulaire n° DGS/SD1C/2006/259, 15 juin 2006, relative à la mise en place de comité de protection des personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission successorale de la création et l’indivision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.106-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclaration universelle sur la bioéthique et les droits de l’homme, du 19 octobre 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.545-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport parlementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.541-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, présentation du projet « Smart Contracts » (répertoire de clauses autoexécutantes en open source), quelle utilité pratique pour les avocats-es?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Smart Contracts : projet “Open Smart Contracts“ - quelle utilité pratique pour les avocats-es et quelle suite lui donner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Digital Law Center (DLC); CIMBAR (Commission Innovations et Modernisation du Barreau), Jan 2021, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les smart contracts à destination des professionnels du droit et de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique, l'homme et le droit : accompagner et sécuriser la révolution digitale. 117e Congrès des notaires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve par la Blockchain en droit français et européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e rencontres franco-chinoises du droit et de la justice (7e RFCDJ) - Droit de la propriété intellectuelle : Regards croisés et dernières tendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Chine, May 2021, Pékin, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'article L. 611-10 CPI et la nécessité de repenser l’objet du droit des brevets en lien avec les valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition du colloque des JUSPI : Le Code de la propriété intellectuelle en 10 articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JUSPI (Jeunes Universitaires Spécialisés en Propriété Intellectuelle); Centre de recherches juridiques de Grenoble (CRJ), Mar 2021, En distanciel, France. pp.123-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de codage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coding for Lawyers: introduction à la programmation de clauses contractuelles - formation en ligne d’exercices de codage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En distanciel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevet, concurrence, Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "Droit de la concurrence et brevet d’office"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Droit et Santé (UMR_S Inserm 1145); Association franco-colombienne de Chercheurs (Colifri); Institut Pasteur, Nov 2020, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain et mise en œuvre des droits de propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propriété intellectuelle renouvelée par le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA (Université Grenoble Alpes), Nov 2019, Grenoble, France. pp.203-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart contracts for legal professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Blockchain Week Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Economie, des Finances et de la Relance; Direction Générale des Entreprises et de la French Tech, Dec 2020, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies, liens, bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'articulation des droits de propriété intellectuelle et du droit de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2018, Grenoble, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la première librairie européenne de smart contracts à destination des professionnels du droit et de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard Schaefer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart contracts - séminaire de clôture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 heures pour renforcer la protection des auteurs & autrices du livre & de l’audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Hackathon des JUSPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jeunes Universitaires Spécialisés en Propriété Intellectuelle (JUSPI); Institut des Sciences Sociales du Travail de l’Ouest (ISSTO); Guilde française des scénaristes; Ligue des auteurs professionnels; Charte des auteurs et illustrateurs jeunesse; États Généraux de la Bande Dessinée, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain et supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blockchain et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Droit et Santé (IDS), Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Basire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhumindr Butr-Indr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "L’impact des nouvelles technologies sur la propriété intellectuelle" : Conférence Franco-Thaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPI - Association Francophone de la Propriété Intellectuelle, Feb 2018, Pathum Thani, Thaïlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils technologiques de légitimation de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La légitimité de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les JUSPI (Les Jeunes Universitaires Spécialisés en Propriété Intellectuelle), Oct 2019, Nantes, France. pp. 21-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03081138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating financial platforms on crypto assets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulating digital platforms: comparing the British and French models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh Law School; Association des Juristes Franco-Britanniques, Oct 2019, Edimbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blockchain au delà des crypto-monnaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aufrechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l’Économie (Jéco) : Environnement, numérique, société…. la décennie de tous les dangers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation pour l’Université de Lyon, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation par la Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'État au défi des blockchains. Régulation(s) et usages publics de la technologie de la blockchain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche universitaire l'Europe en mutation, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée des Digital natives et Directive AVMSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Craufurd Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propriété intellectuelle en dehors de ses frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2016, Grenoble, France. pp.145-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie des « smart contracts »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "L’impact des nouvelles technologies sur la propriété intellectuelle" : Conférence Franco-Thaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPI - Association Francophone de la Propriété Intellectuelle, Feb 2018, Pathum Thani, Thaïlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit and the protection of Geographical Indications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of Brexit on the Unitary Rights of the European Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la propriété intellectuelle (AFPI); Japan Patent Attorneys Association (JPAA), Sep 2017, Tokyo, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3260487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'actualisation - Droit de l’internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe de Recherche droit des Créations Immatérielles (ERCIM - UMR 5815 Dynamiques du droit), Mar 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Brexit on the unitary rights of the european Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Basire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Treppoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Kiesel Le Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The impact of Brexit on the unitary rights of the european Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la propriété intellectuelle (AFPI); Japan Patent Attorneys Association (JPAA), Sep 2017, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3260487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit and IPRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Colloquium 2018 : Brexit : the practical and legal consequences for the constituent parts of the UK and France, including the devolved administrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Juristes Franco-Britanniques, Sep 2018, Edimbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme du métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les standards de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2017, Grenoble, France. pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intérêt de la Blockchain en droit de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars GATE Lyon Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Analyse et de Théorie Economique - UMR5824, Jan 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Smart contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international "Smart contracts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Street art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smita Kheira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e colloque des Juspi : "Propriété intellectuelle et pop culture Nouveaux enjeux, nouveaux défis ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Jeunes Universitaires Spécialisés en Propriété Intellectuelle (JUSPI); CEIPI (Centre d'Etudes Internationales de la Propriété Intellectuelle), Oct 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir de la blockchain en propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Jeunes Universitaires spécialisés en propriété intellectuelle (JUSPI), Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès des héritiers aux données numériques post-mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique : nouveaux droits, nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDED : Centre de droit économique et du développement; Centre de Recherche sur les Sociétés et les Environnements Méditerranéens (CRESEM- EA 7397), Mar 2017, Perpignan, France. pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain and Intellectual property rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPR Strategies in the Era of 3D Printing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lapland, Nov 2017, Rovaniemi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical indication (Protection for GI from Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AFPI JPAA sur le Brexit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPI - Association Francophone de la Propriété Intellectuelle; JPAA - Japan Patent Attorneys Association, Sep 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aspect légal de la copropriété de brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copropriété de Brevets : bonne ou mauvaise fortune ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cabinet Regimbeau Grenoble, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth Financial Reporting Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Blum, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques du nantissement de droits de propriété intellectuelle, l’exemple du brevet en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth Financial Reporting Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Blum, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrypter l’image dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décrypter l’image dans les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la e-réputation de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise à l'épreuve du droit de l'Internet : Quid Novi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Universitaire d'Enseignement et de Recherche en Proriété Intellectuelle (CUERPI), Dec 2013, Grenoble, France. pp.143-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur sociale des objets de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études JC-RDST : Les pratiques contemporaines de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Jeunes Chercheurs du Réseau droit, science et technique (JC-RDST); Centre universitaire d’enseignement et de recherches en propriété intellectuelle (Cuerpi), Sep 2011, Grenoble, France. pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation du corps humain par l’activité artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pariset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps humain, entre sacralisation et marchandisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Jeunes Chercheurs en Droit Sciences et Techniques (JC-RDST); Centre de Recherche en Droit Médical de l’Université Paris Descartes, Dec 2009, Malakoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission successorale de la création et l’indivision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La copropriété intellectuelle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de droit et de science politique de Lyon, Mar 2007, Lyon, France. pp.106-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’auteur et le droit des successions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ERCIM : Propriété intellectuelle et droit commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe de recherche Créations immatérielles et droit (Montpellier), Jun 2006, Montpellier, France. pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV.1 - Informatique sociale et sciences participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Adiba; Jean-Pierre Giraudin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Big Data à l’IA - 60 ans d’expérience en traitement des données, des informations et des connaissances à Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 559-583, 2024, Prométhée, 978-2-37747-488-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de santé : vers l'émergence d'un droit spécial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Bruguière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'émergence d'un droit des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lefebvre Dalloz; Dalloz, pp.165-177, 2023, Thèmes et commentaires. La propriété intellectuelle autrement, 978-2-247-22367-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevet et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cannarsa; Jean-Luc Piotraut; Alexandre Quiquerez; Iony Randrianirina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des affaires et intelligence artificielle : diagnostic et prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mare &amp; martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-266, 2023, Droit privé &amp; sciences criminelles, 978-2-84934-703-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'article L. 611-10 CPI : la découverte de la valeur sociale dans l’objet du droit des brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie Favreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Code de la propriété intellectuelle en 10 articles : [Actes du colloque des JUSPI]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.123-141, 2021, Thèmes &amp; commentaires. La propriété intellectuelle autrement, 978-2-247-21115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée pour les oubliés du Code de la propriété intellectuelle en 10 articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Depinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Piatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Soustelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie Favreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Code de la propriété intellectuelle en 10 articles : [Actes du colloque des JUSPI]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.233-242, 2021, Thèmes &amp; commentaires. La propriété intellectuelle autrement, 978-2-247-21115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie Favreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Code de la propriété intellectuelle en 10 articles : [Actes du colloque des JUSPI]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.3-9, 2021, Thèmes &amp; commentaires. La propriété intellectuelle autrement, 978-2-247-21115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-héros et brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Basire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Ciaudo; Yann Basire; Anne-Laure Mosbrucker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les super-héros au prisme du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1504, Presses universitaires de Franche-Comté, pp.89, 2020, Droit, politique et société. Droit et pop culture, 978-2-84867-787-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il avoir peur des algorithmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Jamal Daafouz; Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le cyber-monde : humain et numérique en interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.216-226, 2020, 978-2-271-13459-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street art, pop culture et droit d’auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smita Kheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Basire JUSPI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété intellectuelle et pop culture : nouveaux enjeux, nouveaux défis : actes du colloque des JUSPI, [9 octobre 2018, à Strasbourg]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, IRPI Editions, pp. 41-69, 2020, Collection Actes de colloque, 978-2-9569841-2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur droit de la concurrence et nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Tréfigny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'articulation des droits de propriété intellectuelle et du droit de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.55-60, 2020, Thèmes &amp; commentaires. La propriété intellectuelle autrement, 978-2-247-18886-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blockchain et la mise en œuvre des droits de propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bérangère Gleize; Agnès Maffre-Baugé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propriété intellectuelle renouvelée par le numérique : [actes du colloque du 22 novembre 2019, organisé à la maison de l'avocat de Grenoble par le CUERPI et le centre de recherches juridiques (CRJ) de l'Université Grenoble-Alpes]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.203-213, 2020, Thèmes et commentaires. la propriété intellectuelle autrement, 978-2-247-19809-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie Favreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propriété intellectuelle en dehors de ses frontières : colloque international du CUERPI, 2 décembre 2016, Université Grenoble-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-10, 2019, Création information communication, 978-2-8079-1473-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des mineurs dans l’audiovisuel européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Craufurd Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie Favreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propriété intellectuelle en dehors de ses frontières : colloque international du CUERPI, 2 décembre 2016, Université Grenoble-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-170, 2019, Création information communication, 978-2-8079-1473-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme du métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Bruguière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les standards de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.73-87, 2018, Thèmes &amp; commentaires : La propriété intellectuelle autrement, 978-2-247-17035-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès des proches aux données à caractère personnel du défunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Chatry; Thierry Gobert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique : nouveaux droits, nouveaux usages : actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mare &amp; martin, pp.65-80, 2017, Droit privé &amp; sciences criminelles, 978-2-84934-315-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’oubli appliqué aux personnes morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Dechenaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit à l'oubli numérique : données nominatives - approche comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.113-142, 2015, Création information communication, 978-2-8044-7772-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la e-réputation de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Bruguière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise à l'épreuve du "droit " de l'Internet : Quid novi ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.143-169, 2014, Thèmes &amp; commentaires. La propriété intellectuelle autrement, 978-2-247-13748-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’auteur et le droit des successions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété intellectuelle et droit commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’auteur et le droit des successions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Bruguière; Nathalie Mallet-Poujol; Agnès Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété intellectuelle et droit commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.181, 2007, Collection de l'Institut de droit des affaires, 978-2-7314-0609-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations quantiques 2050 - Les récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair A Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Balestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Whitney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05021403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet de la propriété intellectuelle dans le domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université de Grenoble, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03413927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amélie FAVREAU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Amélie Favreau, Professeure des universités, Université Grenoble-Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie FAVREAU est professeur des universités en droit du numérique et en droit de la propriété intellectuelle au Centre de recherche en droit (CRJ) de l'Université Grenoble-Alpes. Elle est Co-directrice de la Fédération de recherche INNOVACS (FR3391, CNRS, UGA, GInp). Ses recherches portent sur la régulation des technologies émergentes (IA, Blockchain et Quantum). Elle a publié de nombreux articles sur l'e-réputation sur internet, l’IA et la technologie Blockchain. Elle a d’ailleurs étudié pendant un an le protocole blockchain en délégation CNRS à l’Université d’Edimbourg. Elle pilote différents projets de recherche, notamment un projet international de de recherche sur les smart contracts et un workpackage dans le programme sur l’intelligence artificielle hybride du CNRS @Create, DesCartes à Singapour. Elle organise et contribue à des conférences et séminaires nationaux et internationaux. Enfin, elle est en charge de groupes de travail ou de la rédaction d'études  avec la Fédération Française des professionnels de Blockchain et  l’AFNOR sur le Metaverse et sur la Blockchain).CV consultable : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-droit.fr/universitaires/22956-favreau-amelie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux en sciences humaines et sociales du développement des technologies quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martin-Bariteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 01, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souveraineté technologique dans le domaine quantique : contexte, enjeux et propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 01, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit du numérique [Chronique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Binctin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mendoza-Caminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Stanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.163-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers de confiance et blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04696649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart contracts : Une librairie européenne pour les professionnels du droit et de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sagant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Justice distribuée par une blockchain » et procédure civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 01, pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion « d’identité numérique », de « self sovereign identity » et les potentialités de blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 188, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la régulation publique des blockchains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N°spécial-février 2021, pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'où vient le risque ? Des données et des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sénéchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain et droit des artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le droit d'auteur sous toutes ses facettes, 55, pp.98-100. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.055.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'horodatage électronique dans la récente loi italienne sur la blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils technologiques de légitimation de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, HS62, pp.21. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/legip.hs62.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irrecevabilité d'un recours en limitation de brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche sur les Smart contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort numérique en Allemagne : la transmissibilité reconnue du contrat de fourniture de services de réseaux sociaux aux héritiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166, pp.34-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Signore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7-8, pp.étude 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir de la propriété intellectuelle sur la blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriétés intellectuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts de technologies respectueuses de l'environnement, regards croisés entre le Japon, l'Europe et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsukasa Aso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.étude 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort numérique en Allemagne : interrogations sur la transmissibilité du contrat de fourniture de services de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection renforcée des mineurs sur les plateformes de partage de vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 141, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque du CUERPI 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.alerte 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 132, pp.36-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil nuancé du projet de loi République numérique sur la protection des données à caractère personnel des personnes décédées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138, pp.26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2016-1321 du 7 octobre 2016, pour une République numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.839-848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort numérique. Quel sort juridique pour nos informations personnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125, pp.66-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la publication d’une condamnation devient la sanction la plus redoutée...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie privée des &amp;quot;Digital Natives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de loi n° 786, du 19 juillet 2013 relative à l’accès à la procréation médicalement assistée aux couples de personnes de même sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.769-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délibération de la CNIL du 12 juillet 2011, une pierre dans l’édifice d’un droit à l’oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92, pp.53-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur sociale des objets de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77, suppl., pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile preuve par l’e-mail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 81, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du droit à l'oubli numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidentialité ou intimité de la vie privée : l’ambivalence d’un droit et la préférence des juges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59, pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives des lois bioéthique de 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.154-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des Nanosciences sur la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrefaçon en matière de biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.130-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des gamètes sur ordonnance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.610-612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulaire n° DGS/SD1C/2006/259, 15 juin 2006, relative à la mise en place de comité de protection des personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission successorale de la création et l’indivision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.106-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclaration universelle sur la bioéthique et les droits de l’homme, du 19 octobre 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.545-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport parlementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.541-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les smart contracts à destination des professionnels du droit et de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique, l'homme et le droit : accompagner et sécuriser la révolution digitale. 117e Congrès des notaires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve par la Blockchain en droit français et européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e rencontres franco-chinoises du droit et de la justice (7e RFCDJ) - Droit de la propriété intellectuelle : Regards croisés et dernières tendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Chine, May 2021, Pékin, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, présentation du projet « Smart Contracts » (répertoire de clauses autoexécutantes en open source), quelle utilité pratique pour les avocats-es?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Smart Contracts : projet “Open Smart Contracts“ - quelle utilité pratique pour les avocats-es et quelle suite lui donner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Digital Law Center (DLC); CIMBAR (Commission Innovations et Modernisation du Barreau), Jan 2021, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'article L. 611-10 CPI et la nécessité de repenser l’objet du droit des brevets en lien avec les valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition du colloque des JUSPI : Le Code de la propriété intellectuelle en 10 articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JUSPI (Jeunes Universitaires Spécialisés en Propriété Intellectuelle); Centre de recherches juridiques de Grenoble (CRJ), Mar 2021, En distanciel, France. pp.123-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de codage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coding for Lawyers: introduction à la programmation de clauses contractuelles - formation en ligne d’exercices de codage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En distanciel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain et supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blockchain et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Droit et Santé (IDS), Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 heures pour renforcer la protection des auteurs & autrices du livre & de l’audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Hackathon des JUSPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jeunes Universitaires Spécialisés en Propriété Intellectuelle (JUSPI); Institut des Sciences Sociales du Travail de l’Ouest (ISSTO); Guilde française des scénaristes; Ligue des auteurs professionnels; Charte des auteurs et illustrateurs jeunesse; États Généraux de la Bande Dessinée, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain et mise en œuvre des droits de propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propriété intellectuelle renouvelée par le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA (Université Grenoble Alpes), Nov 2019, Grenoble, France. pp.203-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart contracts for legal professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Blockchain Week Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Economie, des Finances et de la Relance; Direction Générale des Entreprises et de la French Tech, Dec 2020, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevet, concurrence, Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "Droit de la concurrence et brevet d’office"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Droit et Santé (UMR_S Inserm 1145); Association franco-colombienne de Chercheurs (Colifri); Institut Pasteur, Nov 2020, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies, liens, bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'articulation des droits de propriété intellectuelle et du droit de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2018, Grenoble, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la première librairie européenne de smart contracts à destination des professionnels du droit et de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard Schaefer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart contracts - séminaire de clôture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie des « smart contracts »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "L’impact des nouvelles technologies sur la propriété intellectuelle" : Conférence Franco-Thaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPI - Association Francophone de la Propriété Intellectuelle, Feb 2018, Pathum Thani, Thaïlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Basire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhumindr Butr-Indr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "L’impact des nouvelles technologies sur la propriété intellectuelle" : Conférence Franco-Thaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPI - Association Francophone de la Propriété Intellectuelle, Feb 2018, Pathum Thani, Thaïlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils technologiques de légitimation de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La légitimité de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les JUSPI (Les Jeunes Universitaires Spécialisés en Propriété Intellectuelle), Oct 2019, Nantes, France. pp. 21-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03081138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating financial platforms on crypto assets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulating digital platforms: comparing the British and French models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh Law School; Association des Juristes Franco-Britanniques, Oct 2019, Edimbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blockchain au delà des crypto-monnaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aufrechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l’Économie (Jéco) : Environnement, numérique, société…. la décennie de tous les dangers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation pour l’Université de Lyon, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation par la Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'État au défi des blockchains. Régulation(s) et usages publics de la technologie de la blockchain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche universitaire l'Europe en mutation, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée des Digital natives et Directive AVMSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Craufurd Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propriété intellectuelle en dehors de ses frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2016, Grenoble, France. pp.145-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Street art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smita Kheira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e colloque des Juspi : "Propriété intellectuelle et pop culture Nouveaux enjeux, nouveaux défis ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Jeunes Universitaires Spécialisés en Propriété Intellectuelle (JUSPI); CEIPI (Centre d'Etudes Internationales de la Propriété Intellectuelle), Oct 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'actualisation - Droit de l’internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe de Recherche droit des Créations Immatérielles (ERCIM - UMR 5815 Dynamiques du droit), Mar 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Brexit on the unitary rights of the european Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Basire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Treppoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Kiesel Le Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The impact of Brexit on the unitary rights of the european Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la propriété intellectuelle (AFPI); Japan Patent Attorneys Association (JPAA), Sep 2017, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3260487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit and IPRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Colloquium 2018 : Brexit : the practical and legal consequences for the constituent parts of the UK and France, including the devolved administrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Juristes Franco-Britanniques, Sep 2018, Edimbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit and the protection of Geographical Indications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of Brexit on the Unitary Rights of the European Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la propriété intellectuelle (AFPI); Japan Patent Attorneys Association (JPAA), Sep 2017, Tokyo, France. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3260487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme du métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les standards de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2017, Grenoble, France. pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intérêt de la Blockchain en droit de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars GATE Lyon Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Analyse et de Théorie Economique - UMR5824, Jan 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Smart contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international "Smart contracts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain and Intellectual property rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPR Strategies in the Era of 3D Printing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lapland, Nov 2017, Rovaniemi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical indication (Protection for GI from Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AFPI JPAA sur le Brexit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPI - Association Francophone de la Propriété Intellectuelle; JPAA - Japan Patent Attorneys Association, Sep 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir de la blockchain en propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Jeunes Universitaires spécialisés en propriété intellectuelle (JUSPI), Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès des héritiers aux données numériques post-mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique : nouveaux droits, nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDED : Centre de droit économique et du développement; Centre de Recherche sur les Sociétés et les Environnements Méditerranéens (CRESEM- EA 7397), Mar 2017, Perpignan, France. pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aspect légal de la copropriété de brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copropriété de Brevets : bonne ou mauvaise fortune ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cabinet Regimbeau Grenoble, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrypter l’image dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décrypter l’image dans les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth Financial Reporting Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Blum, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques du nantissement de droits de propriété intellectuelle, l’exemple du brevet en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth Financial Reporting Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Blum, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la e-réputation de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise à l'épreuve du droit de l'Internet : Quid Novi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Universitaire d'Enseignement et de Recherche en Proriété Intellectuelle (CUERPI), Dec 2013, Grenoble, France. pp.143-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur sociale des objets de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études JC-RDST : Les pratiques contemporaines de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Jeunes Chercheurs du Réseau droit, science et technique (JC-RDST); Centre universitaire d’enseignement et de recherches en propriété intellectuelle (Cuerpi), Sep 2011, Grenoble, France. pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation du corps humain par l’activité artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pariset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps humain, entre sacralisation et marchandisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Jeunes Chercheurs en Droit Sciences et Techniques (JC-RDST); Centre de Recherche en Droit Médical de l’Université Paris Descartes, Dec 2009, Malakoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission successorale de la création et l’indivision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La copropriété intellectuelle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de droit et de science politique de Lyon, Mar 2007, Lyon, France. pp.106-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’auteur et le droit des successions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ERCIM : Propriété intellectuelle et droit commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe de recherche Créations immatérielles et droit (Montpellier), Jun 2006, Montpellier, France. pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV.1 - Informatique sociale et sciences participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Adiba; Jean-Pierre Giraudin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Big Data à l’IA - 60 ans d’expérience en traitement des données, des informations et des connaissances à Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 559-583, 2024, Prométhée, 978-2-37747-488-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de santé : vers l'émergence d'un droit spécial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Bruguière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'émergence d'un droit des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lefebvre Dalloz; Dalloz, pp.165-177, 2023, Thèmes et commentaires. La propriété intellectuelle autrement, 978-2-247-22367-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevet et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cannarsa; Jean-Luc Piotraut; Alexandre Quiquerez; Iony Randrianirina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des affaires et intelligence artificielle : diagnostic et prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mare &amp; martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-266, 2023, Droit privé &amp; sciences criminelles, 978-2-84934-703-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'article L. 611-10 CPI : la découverte de la valeur sociale dans l’objet du droit des brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie Favreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Code de la propriété intellectuelle en 10 articles : [Actes du colloque des JUSPI]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.123-141, 2021, Thèmes &amp; commentaires. La propriété intellectuelle autrement, 978-2-247-21115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée pour les oubliés du Code de la propriété intellectuelle en 10 articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Depinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Piatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Soustelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie Favreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Code de la propriété intellectuelle en 10 articles : [Actes du colloque des JUSPI]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.233-242, 2021, Thèmes &amp; commentaires. La propriété intellectuelle autrement, 978-2-247-21115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie Favreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Code de la propriété intellectuelle en 10 articles : [Actes du colloque des JUSPI]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.3-9, 2021, Thèmes &amp; commentaires. La propriété intellectuelle autrement, 978-2-247-21115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur droit de la concurrence et nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Tréfigny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'articulation des droits de propriété intellectuelle et du droit de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.55-60, 2020, Thèmes &amp; commentaires. La propriété intellectuelle autrement, 978-2-247-18886-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blockchain et la mise en œuvre des droits de propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bérangère Gleize; Agnès Maffre-Baugé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propriété intellectuelle renouvelée par le numérique : [actes du colloque du 22 novembre 2019, organisé à la maison de l'avocat de Grenoble par le CUERPI et le centre de recherches juridiques (CRJ) de l'Université Grenoble-Alpes]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.203-213, 2020, Thèmes et commentaires. la propriété intellectuelle autrement, 978-2-247-19809-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-héros et brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Basire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Ciaudo; Yann Basire; Anne-Laure Mosbrucker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les super-héros au prisme du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1504, Presses universitaires de Franche-Comté, pp.89, 2020, Droit, politique et société. Droit et pop culture, 978-2-84867-787-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il avoir peur des algorithmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Jamal Daafouz; Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le cyber-monde : humain et numérique en interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.216-226, 2020, 978-2-271-13459-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street art, pop culture et droit d’auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smita Kheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Basire JUSPI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété intellectuelle et pop culture : nouveaux enjeux, nouveaux défis : actes du colloque des JUSPI, [9 octobre 2018, à Strasbourg]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, IRPI Editions, pp. 41-69, 2020, Collection Actes de colloque, 978-2-9569841-2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie Favreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propriété intellectuelle en dehors de ses frontières : colloque international du CUERPI, 2 décembre 2016, Université Grenoble-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-10, 2019, Création information communication, 978-2-8079-1473-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des mineurs dans l’audiovisuel européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Craufurd Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie Favreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propriété intellectuelle en dehors de ses frontières : colloque international du CUERPI, 2 décembre 2016, Université Grenoble-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-170, 2019, Création information communication, 978-2-8079-1473-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme du métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Bruguière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les standards de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.73-87, 2018, Thèmes &amp; commentaires : La propriété intellectuelle autrement, 978-2-247-17035-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès des proches aux données à caractère personnel du défunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Chatry; Thierry Gobert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique : nouveaux droits, nouveaux usages : actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mare &amp; martin, pp.65-80, 2017, Droit privé &amp; sciences criminelles, 978-2-84934-315-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’oubli appliqué aux personnes morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Dechenaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit à l'oubli numérique : données nominatives - approche comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.113-142, 2015, Création information communication, 978-2-8044-7772-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la e-réputation de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Bruguière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise à l'épreuve du "droit " de l'Internet : Quid novi ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.143-169, 2014, Thèmes &amp; commentaires. La propriété intellectuelle autrement, 978-2-247-13748-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’auteur et le droit des successions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété intellectuelle et droit commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’auteur et le droit des successions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Bruguière; Nathalie Mallet-Poujol; Agnès Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété intellectuelle et droit commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.181, 2007, Collection de l'Institut de droit des affaires, 978-2-7314-0609-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations quantiques 2050 - Les récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair A Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Balestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Whitney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05021403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet de la propriété intellectuelle dans le domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université de Grenoble, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03413927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/universitaires/22956-favreau-amelie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475826v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Favreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martin-Bariteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958070v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binctin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mendoza-Caminade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Stanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Company" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137955v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945165v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.055.0098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legip.hs62.0021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161150v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Signore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Aso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452455v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452473v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953518v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452614v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452628v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137983v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03082274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301444v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Goffic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Schaefer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Basire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhumindr Butr-Indr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aufrechter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Faure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563524v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453430v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Craufurd Smith" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03081832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3260487" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957679v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Treppoz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Kiesel Le Cosquer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Py" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01971941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953531v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Costa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Kheira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01971948v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452841v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452834v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452843v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452848v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pariset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04887006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000739v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/droit-des-affaires-et-intelligence-artificielle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667637v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667723v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Depinoy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Cam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Piatek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soustelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667645v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03081850v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137950v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03082529v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lamarche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02472199v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03081872v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470907v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/la-propriete-intellectuelle-en-dehors-de-ses-frontieres-2019-9782807914735.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958465v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953482v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452638v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452821v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064369v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair A Abbott" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balestro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Whitney" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03413927v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/universitaires/22956-favreau-amelie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475826v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Favreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martin-Bariteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958070v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binctin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mendoza-Caminade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Stanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Company" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137955v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.055.0098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legip.hs62.0021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161150v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Signore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Aso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953516v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452473v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953518v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452607v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452614v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452616v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063895v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452628v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563510v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03082274v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301444v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Goffic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137959v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Schaefer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Basire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhumindr Butr-Indr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081138v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aufrechter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Faure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453430v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Craufurd Smith" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951460v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Kheira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090343v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Treppoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Kiesel Le Cosquer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3260487" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03081832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958460v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Py" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01971941v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953638v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01971948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452834v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452841v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452843v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452848v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pariset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04887006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000739v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/droit-des-affaires-et-intelligence-artificielle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667637v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667723v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Depinoy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Cam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Piatek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soustelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667645v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02472199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03081872v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03081850v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03082529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lamarche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470907v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/la-propriete-intellectuelle-en-dehors-de-ses-frontieres-2019-9782807914735.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958465v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953482v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452638v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452821v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064369v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair A Abbott" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balestro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Whitney" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03413927v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>