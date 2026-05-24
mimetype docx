--- v1 (2026-04-29)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amélie FAVREAU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Amélie Favreau, Professeure des universités, Université Grenoble-Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie FAVREAU est professeur des universités en droit du numérique et en droit de la propriété intellectuelle au Centre de recherche en droit (CRJ) de l'Université Grenoble-Alpes. Elle est Co-directrice de la Fédération de recherche INNOVACS (FR3391, CNRS, UGA, GInp). Ses recherches portent sur la régulation des technologies émergentes (IA, Blockchain et Quantum). Elle a publié de nombreux articles sur l'e-réputation sur internet, l’IA et la technologie Blockchain. Elle a d’ailleurs étudié pendant un an le protocole blockchain en délégation CNRS à l’Université d’Edimbourg. Elle pilote différents projets de recherche, notamment un projet international de de recherche sur les smart contracts et un workpackage dans le programme sur l’intelligence artificielle hybride du CNRS @Create, DesCartes à Singapour. Elle organise et contribue à des conférences et séminaires nationaux et internationaux. Enfin, elle est en charge de groupes de travail ou de la rédaction d'études  avec la Fédération Française des professionnels de Blockchain et  l’AFNOR sur le Metaverse et sur la Blockchain).CV consultable : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-droit.fr/universitaires/22956-favreau-amelie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux en sciences humaines et sociales du développement des technologies quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martin-Bariteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 01, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souveraineté technologique dans le domaine quantique : contexte, enjeux et propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 01, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit du numérique [Chronique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Binctin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mendoza-Caminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Stanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.163-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers de confiance et blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04696649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart contracts : Une librairie européenne pour les professionnels du droit et de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sagant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Justice distribuée par une blockchain » et procédure civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 01, pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion « d’identité numérique », de « self sovereign identity » et les potentialités de blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 188, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la régulation publique des blockchains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N°spécial-février 2021, pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'où vient le risque ? Des données et des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sénéchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain et droit des artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le droit d'auteur sous toutes ses facettes, 55, pp.98-100. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.055.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'horodatage électronique dans la récente loi italienne sur la blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils technologiques de légitimation de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, HS62, pp.21. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/legip.hs62.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irrecevabilité d'un recours en limitation de brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche sur les Smart contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort numérique en Allemagne : la transmissibilité reconnue du contrat de fourniture de services de réseaux sociaux aux héritiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166, pp.34-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Signore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7-8, pp.étude 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir de la propriété intellectuelle sur la blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriétés intellectuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts de technologies respectueuses de l'environnement, regards croisés entre le Japon, l'Europe et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsukasa Aso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.étude 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort numérique en Allemagne : interrogations sur la transmissibilité du contrat de fourniture de services de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection renforcée des mineurs sur les plateformes de partage de vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 141, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque du CUERPI 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.alerte 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 132, pp.36-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil nuancé du projet de loi République numérique sur la protection des données à caractère personnel des personnes décédées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138, pp.26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2016-1321 du 7 octobre 2016, pour une République numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.839-848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort numérique. Quel sort juridique pour nos informations personnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125, pp.66-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la publication d’une condamnation devient la sanction la plus redoutée...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie privée des &amp;quot;Digital Natives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de loi n° 786, du 19 juillet 2013 relative à l’accès à la procréation médicalement assistée aux couples de personnes de même sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.769-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délibération de la CNIL du 12 juillet 2011, une pierre dans l’édifice d’un droit à l’oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92, pp.53-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur sociale des objets de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77, suppl., pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile preuve par l’e-mail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 81, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du droit à l'oubli numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidentialité ou intimité de la vie privée : l’ambivalence d’un droit et la préférence des juges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59, pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives des lois bioéthique de 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.154-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des Nanosciences sur la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrefaçon en matière de biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.130-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des gamètes sur ordonnance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.610-612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulaire n° DGS/SD1C/2006/259, 15 juin 2006, relative à la mise en place de comité de protection des personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission successorale de la création et l’indivision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.106-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclaration universelle sur la bioéthique et les droits de l’homme, du 19 octobre 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.545-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport parlementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.541-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les smart contracts à destination des professionnels du droit et de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique, l'homme et le droit : accompagner et sécuriser la révolution digitale. 117e Congrès des notaires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve par la Blockchain en droit français et européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e rencontres franco-chinoises du droit et de la justice (7e RFCDJ) - Droit de la propriété intellectuelle : Regards croisés et dernières tendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Chine, May 2021, Pékin, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, présentation du projet « Smart Contracts » (répertoire de clauses autoexécutantes en open source), quelle utilité pratique pour les avocats-es?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Smart Contracts : projet “Open Smart Contracts“ - quelle utilité pratique pour les avocats-es et quelle suite lui donner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Digital Law Center (DLC); CIMBAR (Commission Innovations et Modernisation du Barreau), Jan 2021, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'article L. 611-10 CPI et la nécessité de repenser l’objet du droit des brevets en lien avec les valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition du colloque des JUSPI : Le Code de la propriété intellectuelle en 10 articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JUSPI (Jeunes Universitaires Spécialisés en Propriété Intellectuelle); Centre de recherches juridiques de Grenoble (CRJ), Mar 2021, En distanciel, France. pp.123-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de codage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coding for Lawyers: introduction à la programmation de clauses contractuelles - formation en ligne d’exercices de codage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En distanciel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain et supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blockchain et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Droit et Santé (IDS), Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 heures pour renforcer la protection des auteurs & autrices du livre & de l’audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Hackathon des JUSPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jeunes Universitaires Spécialisés en Propriété Intellectuelle (JUSPI); Institut des Sciences Sociales du Travail de l’Ouest (ISSTO); Guilde française des scénaristes; Ligue des auteurs professionnels; Charte des auteurs et illustrateurs jeunesse; États Généraux de la Bande Dessinée, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain et mise en œuvre des droits de propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propriété intellectuelle renouvelée par le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA (Université Grenoble Alpes), Nov 2019, Grenoble, France. pp.203-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart contracts for legal professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Blockchain Week Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Economie, des Finances et de la Relance; Direction Générale des Entreprises et de la French Tech, Dec 2020, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevet, concurrence, Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "Droit de la concurrence et brevet d’office"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Droit et Santé (UMR_S Inserm 1145); Association franco-colombienne de Chercheurs (Colifri); Institut Pasteur, Nov 2020, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies, liens, bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'articulation des droits de propriété intellectuelle et du droit de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2018, Grenoble, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la première librairie européenne de smart contracts à destination des professionnels du droit et de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard Schaefer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart contracts - séminaire de clôture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie des « smart contracts »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "L’impact des nouvelles technologies sur la propriété intellectuelle" : Conférence Franco-Thaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPI - Association Francophone de la Propriété Intellectuelle, Feb 2018, Pathum Thani, Thaïlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Basire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhumindr Butr-Indr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "L’impact des nouvelles technologies sur la propriété intellectuelle" : Conférence Franco-Thaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPI - Association Francophone de la Propriété Intellectuelle, Feb 2018, Pathum Thani, Thaïlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils technologiques de légitimation de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La légitimité de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les JUSPI (Les Jeunes Universitaires Spécialisés en Propriété Intellectuelle), Oct 2019, Nantes, France. pp. 21-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03081138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating financial platforms on crypto assets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulating digital platforms: comparing the British and French models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh Law School; Association des Juristes Franco-Britanniques, Oct 2019, Edimbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blockchain au delà des crypto-monnaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aufrechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l’Économie (Jéco) : Environnement, numérique, société…. la décennie de tous les dangers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation pour l’Université de Lyon, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation par la Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'État au défi des blockchains. Régulation(s) et usages publics de la technologie de la blockchain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche universitaire l'Europe en mutation, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée des Digital natives et Directive AVMSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Craufurd Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propriété intellectuelle en dehors de ses frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2016, Grenoble, France. pp.145-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Street art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smita Kheira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e colloque des Juspi : "Propriété intellectuelle et pop culture Nouveaux enjeux, nouveaux défis ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Jeunes Universitaires Spécialisés en Propriété Intellectuelle (JUSPI); CEIPI (Centre d'Etudes Internationales de la Propriété Intellectuelle), Oct 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'actualisation - Droit de l’internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe de Recherche droit des Créations Immatérielles (ERCIM - UMR 5815 Dynamiques du droit), Mar 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Brexit on the unitary rights of the european Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Basire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Treppoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Kiesel Le Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The impact of Brexit on the unitary rights of the european Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la propriété intellectuelle (AFPI); Japan Patent Attorneys Association (JPAA), Sep 2017, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3260487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit and IPRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Colloquium 2018 : Brexit : the practical and legal consequences for the constituent parts of the UK and France, including the devolved administrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Juristes Franco-Britanniques, Sep 2018, Edimbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit and the protection of Geographical Indications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of Brexit on the Unitary Rights of the European Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la propriété intellectuelle (AFPI); Japan Patent Attorneys Association (JPAA), Sep 2017, Tokyo, France. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3260487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme du métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les standards de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2017, Grenoble, France. pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intérêt de la Blockchain en droit de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars GATE Lyon Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Analyse et de Théorie Economique - UMR5824, Jan 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Smart contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international "Smart contracts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain and Intellectual property rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPR Strategies in the Era of 3D Printing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lapland, Nov 2017, Rovaniemi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical indication (Protection for GI from Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AFPI JPAA sur le Brexit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPI - Association Francophone de la Propriété Intellectuelle; JPAA - Japan Patent Attorneys Association, Sep 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir de la blockchain en propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Jeunes Universitaires spécialisés en propriété intellectuelle (JUSPI), Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès des héritiers aux données numériques post-mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique : nouveaux droits, nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDED : Centre de droit économique et du développement; Centre de Recherche sur les Sociétés et les Environnements Méditerranéens (CRESEM- EA 7397), Mar 2017, Perpignan, France. pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aspect légal de la copropriété de brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copropriété de Brevets : bonne ou mauvaise fortune ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cabinet Regimbeau Grenoble, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrypter l’image dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décrypter l’image dans les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth Financial Reporting Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Blum, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques du nantissement de droits de propriété intellectuelle, l’exemple du brevet en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth Financial Reporting Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Blum, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la e-réputation de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise à l'épreuve du droit de l'Internet : Quid Novi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Universitaire d'Enseignement et de Recherche en Proriété Intellectuelle (CUERPI), Dec 2013, Grenoble, France. pp.143-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur sociale des objets de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études JC-RDST : Les pratiques contemporaines de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Jeunes Chercheurs du Réseau droit, science et technique (JC-RDST); Centre universitaire d’enseignement et de recherches en propriété intellectuelle (Cuerpi), Sep 2011, Grenoble, France. pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation du corps humain par l’activité artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pariset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps humain, entre sacralisation et marchandisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Jeunes Chercheurs en Droit Sciences et Techniques (JC-RDST); Centre de Recherche en Droit Médical de l’Université Paris Descartes, Dec 2009, Malakoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission successorale de la création et l’indivision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La copropriété intellectuelle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de droit et de science politique de Lyon, Mar 2007, Lyon, France. pp.106-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’auteur et le droit des successions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ERCIM : Propriété intellectuelle et droit commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe de recherche Créations immatérielles et droit (Montpellier), Jun 2006, Montpellier, France. pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV.1 - Informatique sociale et sciences participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Adiba; Jean-Pierre Giraudin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Big Data à l’IA - 60 ans d’expérience en traitement des données, des informations et des connaissances à Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 559-583, 2024, Prométhée, 978-2-37747-488-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de santé : vers l'émergence d'un droit spécial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Bruguière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'émergence d'un droit des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lefebvre Dalloz; Dalloz, pp.165-177, 2023, Thèmes et commentaires. La propriété intellectuelle autrement, 978-2-247-22367-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevet et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cannarsa; Jean-Luc Piotraut; Alexandre Quiquerez; Iony Randrianirina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des affaires et intelligence artificielle : diagnostic et prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mare &amp; martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-266, 2023, Droit privé &amp; sciences criminelles, 978-2-84934-703-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'article L. 611-10 CPI : la découverte de la valeur sociale dans l’objet du droit des brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie Favreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Code de la propriété intellectuelle en 10 articles : [Actes du colloque des JUSPI]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.123-141, 2021, Thèmes &amp; commentaires. La propriété intellectuelle autrement, 978-2-247-21115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée pour les oubliés du Code de la propriété intellectuelle en 10 articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Depinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Piatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Soustelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie Favreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Code de la propriété intellectuelle en 10 articles : [Actes du colloque des JUSPI]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.233-242, 2021, Thèmes &amp; commentaires. La propriété intellectuelle autrement, 978-2-247-21115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie Favreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Code de la propriété intellectuelle en 10 articles : [Actes du colloque des JUSPI]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.3-9, 2021, Thèmes &amp; commentaires. La propriété intellectuelle autrement, 978-2-247-21115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur droit de la concurrence et nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Tréfigny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'articulation des droits de propriété intellectuelle et du droit de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.55-60, 2020, Thèmes &amp; commentaires. La propriété intellectuelle autrement, 978-2-247-18886-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blockchain et la mise en œuvre des droits de propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bérangère Gleize; Agnès Maffre-Baugé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propriété intellectuelle renouvelée par le numérique : [actes du colloque du 22 novembre 2019, organisé à la maison de l'avocat de Grenoble par le CUERPI et le centre de recherches juridiques (CRJ) de l'Université Grenoble-Alpes]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.203-213, 2020, Thèmes et commentaires. la propriété intellectuelle autrement, 978-2-247-19809-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-héros et brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Basire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Ciaudo; Yann Basire; Anne-Laure Mosbrucker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les super-héros au prisme du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1504, Presses universitaires de Franche-Comté, pp.89, 2020, Droit, politique et société. Droit et pop culture, 978-2-84867-787-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il avoir peur des algorithmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Jamal Daafouz; Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le cyber-monde : humain et numérique en interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.216-226, 2020, 978-2-271-13459-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street art, pop culture et droit d’auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smita Kheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Basire JUSPI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété intellectuelle et pop culture : nouveaux enjeux, nouveaux défis : actes du colloque des JUSPI, [9 octobre 2018, à Strasbourg]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, IRPI Editions, pp. 41-69, 2020, Collection Actes de colloque, 978-2-9569841-2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie Favreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propriété intellectuelle en dehors de ses frontières : colloque international du CUERPI, 2 décembre 2016, Université Grenoble-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-10, 2019, Création information communication, 978-2-8079-1473-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des mineurs dans l’audiovisuel européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Craufurd Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie Favreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propriété intellectuelle en dehors de ses frontières : colloque international du CUERPI, 2 décembre 2016, Université Grenoble-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-170, 2019, Création information communication, 978-2-8079-1473-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme du métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Bruguière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les standards de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.73-87, 2018, Thèmes &amp; commentaires : La propriété intellectuelle autrement, 978-2-247-17035-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès des proches aux données à caractère personnel du défunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Chatry; Thierry Gobert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique : nouveaux droits, nouveaux usages : actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mare &amp; martin, pp.65-80, 2017, Droit privé &amp; sciences criminelles, 978-2-84934-315-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’oubli appliqué aux personnes morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Dechenaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit à l'oubli numérique : données nominatives - approche comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.113-142, 2015, Création information communication, 978-2-8044-7772-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la e-réputation de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Bruguière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise à l'épreuve du "droit " de l'Internet : Quid novi ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.143-169, 2014, Thèmes &amp; commentaires. La propriété intellectuelle autrement, 978-2-247-13748-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’auteur et le droit des successions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété intellectuelle et droit commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’auteur et le droit des successions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Bruguière; Nathalie Mallet-Poujol; Agnès Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété intellectuelle et droit commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.181, 2007, Collection de l'Institut de droit des affaires, 978-2-7314-0609-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations quantiques 2050 - Les récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair A Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Balestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Whitney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05021403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet de la propriété intellectuelle dans le domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université de Grenoble, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03413927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amélie FAVREAU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Amélie Favreau, Professeure des universités, Université Grenoble-Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie FAVREAU est professeur des universités en droit du numérique et en droit de la propriété intellectuelle au Centre de recherche en droit (CRJ) de l'Université Grenoble-Alpes. Elle est Co-directrice de la Fédération de recherche INNOVACS (FR3391, CNRS, UGA, GInp). Ses recherches portent sur la régulation des technologies émergentes (IA, Blockchain et Quantum). Elle a publié de nombreux articles sur l'e-réputation sur internet, l’IA et la technologie Blockchain. Elle a d’ailleurs étudié pendant un an le protocole blockchain en délégation CNRS à l’Université d’Edimbourg. Elle pilote différents projets de recherche, notamment un projet international de de recherche sur les smart contracts et un workpackage dans le programme sur l’intelligence artificielle hybride du CNRS @Create, DesCartes à Singapour. Elle organise et contribue à des conférences et séminaires nationaux et internationaux. Enfin, elle est en charge de groupes de travail ou de la rédaction d'études  avec la Fédération Française des professionnels de Blockchain et  l’AFNOR sur le Metaverse et sur la Blockchain).CV consultable : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-droit.fr/universitaires/22956-favreau-amelie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souveraineté technologique dans le domaine quantique : contexte, enjeux et propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 01, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux en sciences humaines et sociales du développement des technologies quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martin-Bariteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 01, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05475826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit du numérique [Chronique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Binctin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mendoza-Caminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Stanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.163-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart contracts : Une librairie européenne pour les professionnels du droit et de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sagant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers de confiance et blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04696649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Justice distribuée par une blockchain » et procédure civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 01, pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion « d’identité numérique », de « self sovereign identity » et les potentialités de blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 188, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la régulation publique des blockchains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N°spécial-février 2021, pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'horodatage électronique dans la récente loi italienne sur la blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain et droit des artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le droit d'auteur sous toutes ses facettes, 55, pp.98-100. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.055.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'où vient le risque ? Des données et des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sénéchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils technologiques de légitimation de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, HS62, pp.21. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/legip.hs62.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irrecevabilité d'un recours en limitation de brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche sur les Smart contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort numérique en Allemagne : la transmissibilité reconnue du contrat de fourniture de services de réseaux sociaux aux héritiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166, pp.34-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Signore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7-8, pp.étude 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir de la propriété intellectuelle sur la blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriétés intellectuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts de technologies respectueuses de l'environnement, regards croisés entre le Japon, l'Europe et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsukasa Aso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.étude 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort numérique en Allemagne : interrogations sur la transmissibilité du contrat de fourniture de services de réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque du CUERPI 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.alerte 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection renforcée des mineurs sur les plateformes de partage de vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 141, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 132, pp.36-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil nuancé du projet de loi République numérique sur la protection des données à caractère personnel des personnes décédées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138, pp.26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi n° 2016-1321 du 7 octobre 2016, pour une République numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.839-848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort numérique. Quel sort juridique pour nos informations personnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125, pp.66-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la publication d’une condamnation devient la sanction la plus redoutée...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie privée des &amp;quot;Digital Natives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de loi n° 786, du 19 juillet 2013 relative à l’accès à la procréation médicalement assistée aux couples de personnes de même sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.769-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délibération de la CNIL du 12 juillet 2011, une pierre dans l’édifice d’un droit à l’oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92, pp.53-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur sociale des objets de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77, suppl., pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile preuve par l’e-mail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 81, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du droit à l'oubli numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidentialité ou intimité de la vie privée : l’ambivalence d’un droit et la préférence des juges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59, pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives des lois bioéthique de 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.154-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des Nanosciences sur la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des gamètes sur ordonnance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.610-612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrefaçon en matière de biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.130-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission successorale de la création et l’indivision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.106-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulaire n° DGS/SD1C/2006/259, 15 juin 2006, relative à la mise en place de comité de protection des personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclaration universelle sur la bioéthique et les droits de l’homme, du 19 octobre 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.545-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport parlementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.541-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, présentation du projet « Smart Contracts » (répertoire de clauses autoexécutantes en open source), quelle utilité pratique pour les avocats-es?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Smart Contracts : projet “Open Smart Contracts“ - quelle utilité pratique pour les avocats-es et quelle suite lui donner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Digital Law Center (DLC); CIMBAR (Commission Innovations et Modernisation du Barreau), Jan 2021, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve par la Blockchain en droit français et européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e rencontres franco-chinoises du droit et de la justice (7e RFCDJ) - Droit de la propriété intellectuelle : Regards croisés et dernières tendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Chine, May 2021, Pékin, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les smart contracts à destination des professionnels du droit et de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique, l'homme et le droit : accompagner et sécuriser la révolution digitale. 117e Congrès des notaires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'article L. 611-10 CPI et la nécessité de repenser l’objet du droit des brevets en lien avec les valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition du colloque des JUSPI : Le Code de la propriété intellectuelle en 10 articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JUSPI (Jeunes Universitaires Spécialisés en Propriété Intellectuelle); Centre de recherches juridiques de Grenoble (CRJ), Mar 2021, En distanciel, France. pp.123-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de codage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coding for Lawyers: introduction à la programmation de clauses contractuelles - formation en ligne d’exercices de codage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En distanciel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain et supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blockchain et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Droit et Santé (IDS), Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 heures pour renforcer la protection des auteurs & autrices du livre & de l’audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Hackathon des JUSPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jeunes Universitaires Spécialisés en Propriété Intellectuelle (JUSPI); Institut des Sciences Sociales du Travail de l’Ouest (ISSTO); Guilde française des scénaristes; Ligue des auteurs professionnels; Charte des auteurs et illustrateurs jeunesse; États Généraux de la Bande Dessinée, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevet, concurrence, Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "Droit de la concurrence et brevet d’office"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Droit et Santé (UMR_S Inserm 1145); Association franco-colombienne de Chercheurs (Colifri); Institut Pasteur, Nov 2020, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart contracts for legal professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Blockchain Week Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Economie, des Finances et de la Relance; Direction Générale des Entreprises et de la French Tech, Dec 2020, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain et mise en œuvre des droits de propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propriété intellectuelle renouvelée par le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA (Université Grenoble Alpes), Nov 2019, Grenoble, France. pp.203-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies, liens, bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'articulation des droits de propriété intellectuelle et du droit de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2018, Grenoble, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la première librairie européenne de smart contracts à destination des professionnels du droit et de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard Schaefer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart contracts - séminaire de clôture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie des « smart contracts »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "L’impact des nouvelles technologies sur la propriété intellectuelle" : Conférence Franco-Thaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPI - Association Francophone de la Propriété Intellectuelle, Feb 2018, Pathum Thani, Thaïlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils technologiques de légitimation de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La légitimité de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les JUSPI (Les Jeunes Universitaires Spécialisés en Propriété Intellectuelle), Oct 2019, Nantes, France. pp. 21-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03081138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Basire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhumindr Butr-Indr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "L’impact des nouvelles technologies sur la propriété intellectuelle" : Conférence Franco-Thaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPI - Association Francophone de la Propriété Intellectuelle, Feb 2018, Pathum Thani, Thaïlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating financial platforms on crypto assets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulating digital platforms: comparing the British and French models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh Law School; Association des Juristes Franco-Britanniques, Oct 2019, Edimbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blockchain au delà des crypto-monnaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aufrechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l’Économie (Jéco) : Environnement, numérique, société…. la décennie de tous les dangers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation pour l’Université de Lyon, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation par la Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'État au défi des blockchains. Régulation(s) et usages publics de la technologie de la blockchain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche universitaire l'Europe en mutation, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée des Digital natives et Directive AVMSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Craufurd Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propriété intellectuelle en dehors de ses frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2016, Grenoble, France. pp.145-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Street art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smita Kheira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e colloque des Juspi : "Propriété intellectuelle et pop culture Nouveaux enjeux, nouveaux défis ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Jeunes Universitaires Spécialisés en Propriété Intellectuelle (JUSPI); CEIPI (Centre d'Etudes Internationales de la Propriété Intellectuelle), Oct 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit and the protection of Geographical Indications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of Brexit on the Unitary Rights of the European Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la propriété intellectuelle (AFPI); Japan Patent Attorneys Association (JPAA), Sep 2017, Tokyo, France. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3260487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexit and IPRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Colloquium 2018 : Brexit : the practical and legal consequences for the constituent parts of the UK and France, including the devolved administrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Juristes Franco-Britanniques, Sep 2018, Edimbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Brexit on the unitary rights of the european Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Basire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Treppoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Kiesel Le Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The impact of Brexit on the unitary rights of the european Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la propriété intellectuelle (AFPI); Japan Patent Attorneys Association (JPAA), Sep 2017, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3260487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'actualisation - Droit de l’internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe de Recherche droit des Créations Immatérielles (ERCIM - UMR 5815 Dynamiques du droit), Mar 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme du métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les standards de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2017, Grenoble, France. pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intérêt de la Blockchain en droit de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars GATE Lyon Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Analyse et de Théorie Economique - UMR5824, Jan 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Smart contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international "Smart contracts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir de la blockchain en propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Jeunes Universitaires spécialisés en propriété intellectuelle (JUSPI), Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès des héritiers aux données numériques post-mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique : nouveaux droits, nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDED : Centre de droit économique et du développement; Centre de Recherche sur les Sociétés et les Environnements Méditerranéens (CRESEM- EA 7397), Mar 2017, Perpignan, France. pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical indication (Protection for GI from Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AFPI JPAA sur le Brexit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPI - Association Francophone de la Propriété Intellectuelle; JPAA - Japan Patent Attorneys Association, Sep 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain and Intellectual property rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPR Strategies in the Era of 3D Printing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lapland, Nov 2017, Rovaniemi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aspect légal de la copropriété de brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copropriété de Brevets : bonne ou mauvaise fortune ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cabinet Regimbeau Grenoble, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrypter l’image dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décrypter l’image dans les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Dec 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth Financial Reporting Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Blum, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques du nantissement de droits de propriété intellectuelle, l’exemple du brevet en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth Financial Reporting Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Blum, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la e-réputation de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise à l'épreuve du droit de l'Internet : Quid Novi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Universitaire d'Enseignement et de Recherche en Proriété Intellectuelle (CUERPI), Dec 2013, Grenoble, France. pp.143-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur sociale des objets de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études JC-RDST : Les pratiques contemporaines de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Jeunes Chercheurs du Réseau droit, science et technique (JC-RDST); Centre universitaire d’enseignement et de recherches en propriété intellectuelle (Cuerpi), Sep 2011, Grenoble, France. pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation du corps humain par l’activité artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pariset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps humain, entre sacralisation et marchandisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Jeunes Chercheurs en Droit Sciences et Techniques (JC-RDST); Centre de Recherche en Droit Médical de l’Université Paris Descartes, Dec 2009, Malakoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission successorale de la création et l’indivision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La copropriété intellectuelle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de droit et de science politique de Lyon, Mar 2007, Lyon, France. pp.106-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’auteur et le droit des successions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ERCIM : Propriété intellectuelle et droit commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe de recherche Créations immatérielles et droit (Montpellier), Jun 2006, Montpellier, France. pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV.1 - Informatique sociale et sciences participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Adiba; Jean-Pierre Giraudin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Big Data à l’IA - 60 ans d’expérience en traitement des données, des informations et des connaissances à Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 559-583, 2024, Prométhée, 978-2-37747-488-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de santé : vers l'émergence d'un droit spécial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Bruguière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'émergence d'un droit des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lefebvre Dalloz; Dalloz, pp.165-177, 2023, Thèmes et commentaires. La propriété intellectuelle autrement, 978-2-247-22367-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevet et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cannarsa; Jean-Luc Piotraut; Alexandre Quiquerez; Iony Randrianirina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des affaires et intelligence artificielle : diagnostic et prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mare &amp; martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-266, 2023, Droit privé &amp; sciences criminelles, 978-2-84934-703-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'article L. 611-10 CPI : la découverte de la valeur sociale dans l’objet du droit des brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie Favreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Code de la propriété intellectuelle en 10 articles : [Actes du colloque des JUSPI]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.123-141, 2021, Thèmes &amp; commentaires. La propriété intellectuelle autrement, 978-2-247-21115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée pour les oubliés du Code de la propriété intellectuelle en 10 articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Depinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Piatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Soustelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie Favreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Code de la propriété intellectuelle en 10 articles : [Actes du colloque des JUSPI]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.233-242, 2021, Thèmes &amp; commentaires. La propriété intellectuelle autrement, 978-2-247-21115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie Favreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Code de la propriété intellectuelle en 10 articles : [Actes du colloque des JUSPI]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.3-9, 2021, Thèmes &amp; commentaires. La propriété intellectuelle autrement, 978-2-247-21115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur droit de la concurrence et nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Tréfigny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'articulation des droits de propriété intellectuelle et du droit de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.55-60, 2020, Thèmes &amp; commentaires. La propriété intellectuelle autrement, 978-2-247-18886-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blockchain et la mise en œuvre des droits de propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bérangère Gleize; Agnès Maffre-Baugé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propriété intellectuelle renouvelée par le numérique : [actes du colloque du 22 novembre 2019, organisé à la maison de l'avocat de Grenoble par le CUERPI et le centre de recherches juridiques (CRJ) de l'Université Grenoble-Alpes]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.203-213, 2020, Thèmes et commentaires. la propriété intellectuelle autrement, 978-2-247-19809-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-héros et brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Basire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Ciaudo; Yann Basire; Anne-Laure Mosbrucker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les super-héros au prisme du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1504, Presses universitaires de Franche-Comté, pp.89, 2020, Droit, politique et société. Droit et pop culture, 978-2-84867-787-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il avoir peur des algorithmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Jamal Daafouz; Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le cyber-monde : humain et numérique en interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.216-226, 2020, 978-2-271-13459-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street art, pop culture et droit d’auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smita Kheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Basire JUSPI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété intellectuelle et pop culture : nouveaux enjeux, nouveaux défis : actes du colloque des JUSPI, [9 octobre 2018, à Strasbourg]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, IRPI Editions, pp. 41-69, 2020, Collection Actes de colloque, 978-2-9569841-2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie Favreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propriété intellectuelle en dehors de ses frontières : colloque international du CUERPI, 2 décembre 2016, Université Grenoble-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-10, 2019, Création information communication, 978-2-8079-1473-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des mineurs dans l’audiovisuel européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Craufurd Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie Favreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propriété intellectuelle en dehors de ses frontières : colloque international du CUERPI, 2 décembre 2016, Université Grenoble-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-170, 2019, Création information communication, 978-2-8079-1473-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme du métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Bruguière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les standards de la propriété intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.73-87, 2018, Thèmes &amp; commentaires : La propriété intellectuelle autrement, 978-2-247-17035-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès des proches aux données à caractère personnel du défunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Chatry; Thierry Gobert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique : nouveaux droits, nouveaux usages : actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mare &amp; martin, pp.65-80, 2017, Droit privé &amp; sciences criminelles, 978-2-84934-315-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’oubli appliqué aux personnes morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Dechenaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit à l'oubli numérique : données nominatives - approche comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.113-142, 2015, Création information communication, 978-2-8044-7772-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la e-réputation de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Bruguière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise à l'épreuve du "droit " de l'Internet : Quid novi ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.143-169, 2014, Thèmes &amp; commentaires. La propriété intellectuelle autrement, 978-2-247-13748-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’auteur et le droit des successions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété intellectuelle et droit commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’auteur et le droit des successions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Bruguière; Nathalie Mallet-Poujol; Agnès Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété intellectuelle et droit commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.181, 2007, Collection de l'Institut de droit des affaires, 978-2-7314-0609-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations quantiques 2050 - Les récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair A Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Balestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Whitney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05021403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet de la propriété intellectuelle dans le domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université de Grenoble, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03413927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/universitaires/22956-favreau-amelie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475826v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Favreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martin-Bariteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958070v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binctin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mendoza-Caminade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Stanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Company" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137955v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.055.0098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legip.hs62.0021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161150v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Signore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Aso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953516v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452473v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953518v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452607v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452614v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452616v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063895v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452628v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563510v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03082274v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301444v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Goffic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137959v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Schaefer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Basire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhumindr Butr-Indr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081138v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aufrechter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Faure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453430v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Craufurd Smith" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951460v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Kheira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090343v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Treppoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Kiesel Le Cosquer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3260487" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03081832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958460v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Py" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01971941v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953638v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01971948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452834v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452841v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452843v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452848v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pariset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04887006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000739v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/droit-des-affaires-et-intelligence-artificielle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667637v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667723v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Depinoy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Cam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Piatek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soustelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667645v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02472199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03081872v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03081850v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03082529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lamarche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470907v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/la-propriete-intellectuelle-en-dehors-de-ses-frontieres-2019-9782807914735.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958465v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953482v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452638v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452821v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064369v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair A Abbott" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balestro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Whitney" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03413927v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/universitaires/22956-favreau-amelie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475827v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Favreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martin-Bariteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958070v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binctin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mendoza-Caminade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Stanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Company" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137955v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.055.0098" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legip.hs62.0021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161150v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Signore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Aso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953516v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452455v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452473v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953518v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452607v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452614v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452616v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137983v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563510v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137981v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03082274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301444v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Goffic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137959v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Schaefer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Basire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhumindr Butr-Indr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aufrechter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Faure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453430v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Craufurd Smith" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951460v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Kheira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03081832v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3260487" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137985v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Treppoz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Kiesel Le Cosquer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957679v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958460v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Py" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01971941v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01971948v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953766v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953638v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452834v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452841v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452843v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452848v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pariset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04887006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000739v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/droit-des-affaires-et-intelligence-artificielle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667637v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667723v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Depinoy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Cam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Piatek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soustelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667645v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02472199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03081872v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03081850v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03082529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lamarche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470907v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/la-propriete-intellectuelle-en-dehors-de-ses-frontieres-2019-9782807914735.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958465v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953482v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452638v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452821v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064369v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair A Abbott" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balestro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Whitney" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03413927v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>