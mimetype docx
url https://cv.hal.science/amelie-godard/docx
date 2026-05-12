--- v0 (2026-04-01)
+++ v1 (2026-05-12)
@@ -66,834 +66,951 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A promising statistical approach for studying the collisional excitation induced by CO: Application to the CS–CO system</w:t>
+                <w:t xml:space="preserve">The collisional excitation of CS by H2O for cometary applications Potential energy surface, rate coefficients, and non-local thermodynamic equilibrium modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Godard Palluet</w:t>
+                <w:t xml:space="preserve">A Godard Palluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Dawes</w:t>
+                <w:t xml:space="preserve">Jacek Kłos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernesto Quintas-Sánchez</w:t>
+                <w:t xml:space="preserve">Dariusz Kȩdziera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0273126⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 707, pp.A55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202557530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156126v1</w:t>
+                <w:t xml:space="preserve">hal-05587843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the isotopologues of CS, CCS, CCCS, HCS+, HCCS+, and H2CS in TMC-1 with the QUIJOTE line survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fuentetaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fuentetaja</w:t>
+                <w:t xml:space="preserve">C. Cabezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cabezas</w:t>
+                <w:t xml:space="preserve">Y. Endo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Endo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Agúndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Godard Palluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 702, pp.A23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202554035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BASECOL2023 scientific content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A promising statistical approach for studying the collisional excitation induced by CO: Application to the CS–CO system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Godard Palluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dawes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. L. Dubernet</w:t>
+                <w:t xml:space="preserve">Ernesto Quintas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boursier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrian Batista-Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lique</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348233⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 162 (24), pp.241101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0273126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04491240v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating in the dark</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Godard Palluet</w:t>
+                <w:t xml:space="preserve">BASECOL2023 scientific content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Denis-Alpizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gueguen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. A. Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophy of Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/psa.2023.175⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 683, pp.A40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431316v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of isotopic substitution on the excitation of CCS isotopologues in molecular clouds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Navigating in the dark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Godard Palluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Lique</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophy of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Philosophy of Science, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/psa.2023.175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad3517⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04302905v1</w:t>
+                <w:t xml:space="preserve">hal-04431316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-structure excitation of CCS by He: Potential energy surface and scattering calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The effect of isotopic substitution on the excitation of CCS isotopologues in molecular clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Godard Palluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0138470⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Monthly Notices of the Royal Astronomical Society, 527 (3), pp.6702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad3517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942604v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational excitation of CO2 induced by He: New potential energy surface and scattering calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fine-structure excitation of CCS by He: Potential energy surface and scattering calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Godard Palluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0138470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rotational excitation of CO2 induced by He: New potential energy surface and scattering calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Godard Palluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2022, 156 (10), pp.104303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0085094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -903,100 +1020,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional rate coefficients of sulfur-bearing molecules induced by light and heavy colliders for interstellar and cometary applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysics [astro-ph]. Université de Rennes, 2024. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024URENS056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04911262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1006,927 +1123,927 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine and hyperfine excitation of CCS isotopologues: isotopic effect on astrophysical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Godard Palluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical and Chemical processes of astrophysical interest: Towards the detection of new species</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexandre Faure; François Lique; Jérome Loreau, Jun 2023, Saint-Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine and hyperfine excitations of CCS isotopologues induced by collisions with He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Godard Palluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des Chimistes Théoriciens Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional excitation of interstellar molecules: Methodology and uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Godard Palluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophy of Science Association 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology and uncertainties in astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Godard Palluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhDay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine and hyperfine excitations of CCS isotopologues induced by collisions with He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Godard Palluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collisional excitation of (reactive) astrophysical molecules and its applications workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine and hyperfine excitation of CCS isotopologues induced by collisions with He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Godard Palluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional excitation by H2O: the challenge of numerical limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Godard Palluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Zoltowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TUMLA (Taming the Uncertainty Monster : Lessons from Astrochemistry)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional excitation of CO2 by He : New potential energy surface and scattering calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Godard Palluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFISM 2021 : The Ionization Fraction of the Interstellar Medium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional excitation of CO2 by He : New potential energy surface and scattering calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Godard Palluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd QUADMARTS workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional excitation of CO2 by He : New potential energy surface and scattering calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Godard Palluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTMS 2021 : Journées "Théorie, Modélisation et Simulations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1936,111 +2053,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine and hyperfine excitation of CCS isotopologues induced by collisions with He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Godard Palluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physique Chimie du Milieu Interstellaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2050,105 +2167,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional Rate Coefficients of Sulfur-Bearing Molecules Induced by Light and Heavy Colliders for Interstellar and Cometary Applications [Defense 02.12.2024]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2295,51 +2412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Godard Palluet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dawes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Quintas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Batista-Planas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273126" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fuentetaja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabezas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Endo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Godard Palluet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Dubernet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boursier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Denis-Alpizar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Ba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348233" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gueguen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/psa.2023.175" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3517" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138470" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632769v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085094" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04911262v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Godard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024URENS056" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147450v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895791v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lique" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725326v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Zoltowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Desrousseaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thibault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725316v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323428v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Godard Palluet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz K&#553;dziera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557530" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371319v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fuentetaja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabezas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Endo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156126v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Godard Palluet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dawes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Quintas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Batista-Planas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273126" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491240v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Dubernet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boursier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Denis-Alpizar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Ba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348233" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431316v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gueguen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/psa.2023.175" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3517" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138470" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085094" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04911262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Godard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024URENS056" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lique" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Zoltowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Desrousseaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thibault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323428v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>