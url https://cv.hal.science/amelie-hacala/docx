--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amelie Hacala </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research experimental platforms to study microgrids issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-015-0288-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and optimization of a piezoelectric harvester on a car damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of the 2015 ICU International Congress on Ultrasonics, Metz, France, 70, pp.970-973. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From functional analysis to energy harvesting system design: application to car suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-015-0284-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Electricity conversion and storage: Focus on Power to Gas process, EMR modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Conversion and Intelligent Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Electricity conversion and storage: Energy management of Power to Gas plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Virtual Concept Workshop on INDUSTRIE 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Donostia - San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geolocation and monitoring platform for extensive farming in mountain pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harbil Arregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Sevilla, Spain. pp.2420-2425, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Optimization of a Piezoelectric Harvester on a Car Damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems for the Dependability of Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Medellin, Colombia. pp.VC2014_0035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EneR-GEA experimental micro-grid: an open platform dedicated to research, innovation and industrial collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From functional analysis to energy harvesting system design: application to car suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, design & simulation of an electromechanical energy harvesting system using a linear movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Green Energy, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.233 - 239, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur de &amp;quot;Quart de véhicule&amp;quot; à l'échelle 1/5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Démonstrateurs 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of an Electromechanical Energy Harvesting System using an Linear Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OF AN ELECTROMECHANICAL ENERGY HARVESTING SYSTEM INTEGRATED IN CAR DAMPERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Innovation For Transport Systems of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE SUSPENSION A DISPOSITIF ELECTROMAGNETIQUE INTEGRE DE RECUPERATION D'ENERGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR 2995561 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amelie Hacala </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and optimization of a piezoelectric harvester on a car damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of the 2015 ICU International Congress on Ultrasonics, Metz, France, 70, pp.970-973. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research experimental platforms to study microgrids issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-015-0288-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From functional analysis to energy harvesting system design: application to car suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-015-0284-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Electricity conversion and storage: Focus on Power to Gas process, EMR modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Conversion and Intelligent Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geolocation and monitoring platform for extensive farming in mountain pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harbil Arregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Sevilla, Spain. pp.2420-2425, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Electricity conversion and storage: Energy management of Power to Gas plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Virtual Concept Workshop on INDUSTRIE 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Donostia - San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Optimization of a Piezoelectric Harvester on a Car Damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems for the Dependability of Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Medellin, Colombia. pp.VC2014_0035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EneR-GEA experimental micro-grid: an open platform dedicated to research, innovation and industrial collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From functional analysis to energy harvesting system design: application to car suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, design & simulation of an electromechanical energy harvesting system using a linear movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Green Energy, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.233 - 239, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of an Electromechanical Energy Harvesting System using an Linear Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur de &amp;quot;Quart de véhicule&amp;quot; à l'échelle 1/5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Démonstrateurs 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OF AN ELECTROMECHANICAL ENERGY HARVESTING SYSTEM INTEGRATED IN CAR DAMPERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Innovation For Transport Systems of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE SUSPENSION A DISPOSITIF ELECTROMAGNETIQUE INTEGRE DE RECUPERATION D'ENERGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR 2995561 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0288-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lafarge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delebarre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.202" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cagin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0284-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remaci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250758v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harbil Arregui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125454" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Boussaada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Bellaaj Mrabet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064769v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gomez Ortega" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841619v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015538v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lafarge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delebarre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.202" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0288-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cagin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0284-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remaci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140289v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harbil Arregui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125454" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Boussaada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Bellaaj Mrabet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064769v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gomez Ortega" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015538v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>