--- v1 (2026-04-06)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amelie Hacala </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and optimization of a piezoelectric harvester on a car damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of the 2015 ICU International Congress on Ultrasonics, Metz, France, 70, pp.970-973. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research experimental platforms to study microgrids issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-015-0288-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From functional analysis to energy harvesting system design: application to car suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-015-0284-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Electricity conversion and storage: Focus on Power to Gas process, EMR modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Conversion and Intelligent Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geolocation and monitoring platform for extensive farming in mountain pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harbil Arregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Sevilla, Spain. pp.2420-2425, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Electricity conversion and storage: Energy management of Power to Gas plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Virtual Concept Workshop on INDUSTRIE 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Donostia - San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Optimization of a Piezoelectric Harvester on a Car Damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems for the Dependability of Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Medellin, Colombia. pp.VC2014_0035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EneR-GEA experimental micro-grid: an open platform dedicated to research, innovation and industrial collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From functional analysis to energy harvesting system design: application to car suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, design & simulation of an electromechanical energy harvesting system using a linear movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Green Energy, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.233 - 239, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of an Electromechanical Energy Harvesting System using an Linear Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur de &amp;quot;Quart de véhicule&amp;quot; à l'échelle 1/5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Démonstrateurs 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OF AN ELECTROMECHANICAL ENERGY HARVESTING SYSTEM INTEGRATED IN CAR DAMPERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Innovation For Transport Systems of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE SUSPENSION A DISPOSITIF ELECTROMAGNETIQUE INTEGRE DE RECUPERATION D'ENERGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR 2995561 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amelie Hacala </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and optimization of a piezoelectric harvester on a car damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of the 2015 ICU International Congress on Ultrasonics, Metz, France, 70, pp.970-973. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research experimental platforms to study microgrids issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-015-0288-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From functional analysis to energy harvesting system design: application to car suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-015-0284-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Electricity conversion and storage: Focus on Power to Gas process, EMR modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Conversion and Intelligent Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Electricity conversion and storage: Energy management of Power to Gas plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Virtual Concept Workshop on INDUSTRIE 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Donostia - San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geolocation and monitoring platform for extensive farming in mountain pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harbil Arregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Sevilla, Spain. pp.2420-2425, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Optimization of a Piezoelectric Harvester on a Car Damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems for the Dependability of Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Medellin, Colombia. pp.VC2014_0035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EneR-GEA experimental micro-grid: an open platform dedicated to research, innovation and industrial collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From functional analysis to energy harvesting system design: application to car suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, design & simulation of an electromechanical energy harvesting system using a linear movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Green Energy, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.233 - 239, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur de &amp;quot;Quart de véhicule&amp;quot; à l'échelle 1/5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Démonstrateurs 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of an Electromechanical Energy Harvesting System using an Linear Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OF AN ELECTROMECHANICAL ENERGY HARVESTING SYSTEM INTEGRATED IN CAR DAMPERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Innovation For Transport Systems of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE SUSPENSION A DISPOSITIF ELECTROMAGNETIQUE INTEGRE DE RECUPERATION D'ENERGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR 2995561 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lafarge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delebarre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.202" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0288-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cagin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0284-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remaci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140289v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harbil Arregui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125454" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Boussaada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Bellaaj Mrabet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064769v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gomez Ortega" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015538v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lafarge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delebarre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.202" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0288-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cagin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0284-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remaci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250758v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harbil Arregui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125454" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Boussaada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Bellaaj Mrabet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064769v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gomez Ortega" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841619v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015538v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>