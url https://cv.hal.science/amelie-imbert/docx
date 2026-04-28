--- v0 (2026-03-23)
+++ v1 (2026-04-28)
@@ -160,273 +160,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folúkẹ́ Adébísí, Decolonisation and Legal Knowledge – Reflections on Power and Possibility, Bristol: Bristol University Press, 2023, 204 p.</w:t>
+                <w:t xml:space="preserve">Décolonialité et décolonisation. L'histoire du droit en zone(s) critique(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, https://ds.hypotheses.org/15817</w:t>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Postcolonialisme, pp.57-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932682v1</w:t>
+                <w:t xml:space="preserve">halshs-04833392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveiller les femmes incarcérées en maison centrale. La construction d’une différenciation de la surveillance pénitentiaire au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Folúkẹ́ Adébísí, Decolonisation and Legal Knowledge – Reflections on Power and Possibility, Bristol: Bristol University Press, 2023, 204 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Imbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Jennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://ds.hypotheses.org/15817</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05088770v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décolonialité et décolonisation. L'histoire du droit en zone(s) critique(s)</w:t>
+                <w:t xml:space="preserve">Surveiller les femmes incarcérées en maison centrale. La construction d’une différenciation de la surveillance pénitentiaire au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Renucci</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1407h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04833392v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terra Ignota : une contribution aux réflexions sur le droit depuis les confins de l’utopie</w:t>
               </w:r>
@@ -1076,920 +1076,1074 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genrer la surveillance, genrer la prison : histoire d’une séparation et d’un traitement différencié des sexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Imbert</w:t>
+                <w:t xml:space="preserve">Étude criminologique du filicide-suicide. Comprendre pour prévenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Scolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berrih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">21.51, Institut Robert Badinter. 2026, pp.204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769558v1</w:t>
-[...495 lines deleted...]
-                <w:t xml:space="preserve">hal-02044426v1</w:t>
+                <w:t xml:space="preserve">hal-05566097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des lois de laïcisation et des lois laïques sur le patrimoine de l’Église catholique : l’exemple de l’Isère (1880-1951)</w:t>
+                <w:t xml:space="preserve">Genrer la surveillance, genrer la prison : histoire d’une séparation et d’un traitement différencié des sexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Imbert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours juridiques, genre et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR HLJPGenre, Dec 2023, Douai, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et surveillance pénitentiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "La surveillance pénitentiaire en contexte(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Feb 2025, Saint-Martin-d'Hères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terra Ignota, penser avec et penser contre les imperfections d'une écotopie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les laboratoires sociaux de l’imaginaire face aux défis de l’anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur, Sep 2023, Nice, France. pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">tel-03755539v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'administration est-elle un homme ? Les savoirs critiques et/ou (donc ?) externes sur l'administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chez Michoud : Cycle de discussions grenobloises sur les transformations du droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ); Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE), Nov 2024, Saint-Martin-d'Hères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique du droit, enseignement des droits humains et pluralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement des droits de l'homme dans les Facultés de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martial Mathieu; Romain Tinière, Nov 2023, Saint-Martin-d'Hères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalons pour une possible contribution de la théorie décoloniale à la construction des savoirs juridiques par les juristes dans l’espace français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réception de la théorie décoloniale d’Abya Yala / Amérique Latine dans le champ académique (Europe – Afrique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lissell Quiroz; Philippe Colin, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French public law, Colonisation &amp; Decolonisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Law After Empires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philipp Dann; Signe Rehling Larsen, May 2023, Berlin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire française des libertés peut-elle être postcoloniale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epistémologies et méthodologies (juridiques) en perspectives postcoloniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets des lois de laïcisation et des lois laïques sur le patrimoine de l’Église catholique : l’exemple de l’Isère (1880-1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droit. Université de Grenoble, 2012. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03755539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.333-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.126-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2057,51 +2211,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52D9F48D"/>
+    <w:nsid w:val="23785933"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2288,51 +2442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-imbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8580-1407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932682v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Imbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088770v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jennequin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1407h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815588v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/otra.054.0171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597839v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12906-6.p.0159" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769761v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/postcolonialisme-et-droit-perspectives-epistemologiques/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Courtois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769531v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818151v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02044426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03755539v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-imbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8580-1407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833392v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Imbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088770v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jennequin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1407h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815588v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/otra.054.0171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597839v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12906-6.p.0159" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769761v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/postcolonialisme-et-droit-perspectives-epistemologiques/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Courtois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566097v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scolan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Abdellaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berrih" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769539v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02044426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03755539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>