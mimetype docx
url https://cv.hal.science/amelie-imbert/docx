--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -160,420 +160,420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décolonialité et décolonisation. L'histoire du droit en zone(s) critique(s)</w:t>
+                <w:t xml:space="preserve">Surveiller les femmes incarcérées en maison centrale. La construction d’une différenciation de la surveillance pénitentiaire au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Renucci</w:t>
+                <w:t xml:space="preserve">Anne Jennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1407h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04833392v1</w:t>
+                <w:t xml:space="preserve">hal-05088770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folúkẹ́ Adébísí, Decolonisation and Legal Knowledge – Reflections on Power and Possibility, Bristol: Bristol University Press, 2023, 204 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://ds.hypotheses.org/15817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveiller les femmes incarcérées en maison centrale. La construction d’une différenciation de la surveillance pénitentiaire au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Décolonialité et décolonisation. L'histoire du droit en zone(s) critique(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Jennequin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Postcolonialisme, pp.57-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088770v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04833392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terra Ignota : une contribution aux réflexions sur le droit depuis les confins de l’utopie</w:t>
+                <w:t xml:space="preserve">Penser avec et penser contre les imperfections d'un imaginaire de science-fiction écotopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Lexsociété</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, SF LAB - Laboratoires sociaux de l'imaginaire face aux défis de l’anthropocène, pp.31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815588v1</w:t>
+                <w:t xml:space="preserve">hal-04597839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser avec et penser contre les imperfections d'un imaginaire de science-fiction écotopique</w:t>
+                <w:t xml:space="preserve">Terra Ignota : une contribution aux réflexions sur le droit depuis les confins de l’utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lexsociété</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Fantastique et droit (54), pp.171-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/otra.054.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597839v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parricide dans l'univers Star Wars</w:t>
               </w:r>
@@ -1264,191 +1264,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genrer la surveillance, genrer la prison : histoire d’une séparation et d’un traitement différencié des sexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genre et surveillance pénitentiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Imbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Jennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours juridiques, genre et histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR HLJPGenre, Dec 2023, Douai, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "La surveillance pénitentiaire en contexte(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Feb 2025, Saint-Martin-d'Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769558v1</w:t>
+                <w:t xml:space="preserve">hal-04964992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et surveillance pénitentiaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Genrer la surveillance, genrer la prison : histoire d’une séparation et d’un traitement différencié des sexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jennequin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "La surveillance pénitentiaire en contexte(s)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Feb 2025, Saint-Martin-d'Hères, France</w:t>
+              <w:t xml:space="preserve">Discours juridiques, genre et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR HLJPGenre, Dec 2023, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964992v1</w:t>
+                <w:t xml:space="preserve">hal-04769558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terra Ignota, penser avec et penser contre les imperfections d'une écotopie ?</w:t>
               </w:r>
@@ -1566,165 +1566,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critique du droit, enseignement des droits humains et pluralisme</w:t>
+                <w:t xml:space="preserve">Jalons pour une possible contribution de la théorie décoloniale à la construction des savoirs juridiques par les juristes dans l’espace français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement des droits de l'homme dans les Facultés de droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Martial Mathieu; Romain Tinière, Nov 2023, Saint-Martin-d'Hères, France</w:t>
+              <w:t xml:space="preserve">La réception de la théorie décoloniale d’Abya Yala / Amérique Latine dans le champ académique (Europe – Afrique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lissell Quiroz; Philippe Colin, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769516v1</w:t>
+                <w:t xml:space="preserve">hal-04769539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalons pour une possible contribution de la théorie décoloniale à la construction des savoirs juridiques par les juristes dans l’espace français</w:t>
+                <w:t xml:space="preserve">Critique du droit, enseignement des droits humains et pluralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La réception de la théorie décoloniale d’Abya Yala / Amérique Latine dans le champ académique (Europe – Afrique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lissell Quiroz; Philippe Colin, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">L'enseignement des droits de l'homme dans les Facultés de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martial Mathieu; Romain Tinière, Nov 2023, Saint-Martin-d'Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769539v1</w:t>
+                <w:t xml:space="preserve">hal-04769516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French public law, Colonisation &amp; Decolonisation</w:t>
               </w:r>
@@ -2211,51 +2211,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23785933"/>
+    <w:nsid w:val="15698087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2442,51 +2442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-imbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8580-1407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833392v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Imbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088770v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jennequin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1407h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815588v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/otra.054.0171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597839v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12906-6.p.0159" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769761v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/postcolonialisme-et-droit-perspectives-epistemologiques/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Courtois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566097v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scolan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Abdellaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berrih" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769539v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02044426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03755539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-imbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8580-1407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088770v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Imbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jennequin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1407h" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932682v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/otra.054.0171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12906-6.p.0159" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01926559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769761v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/postcolonialisme-et-droit-perspectives-epistemologiques/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Courtois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566097v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scolan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Abdellaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berrih" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02044426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03755539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>