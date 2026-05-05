--- v0 (2026-04-12)
+++ v1 (2026-05-05)
@@ -218,1074 +218,242 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
-[...830 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mnemonic advantage for beauty: is it self-reference or emotional processing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Baekeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chainez Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCOP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling the musical sublime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1304,51 +472,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAN 2021 – European Society for Cognitive and Affective Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1358,104 +526,936 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimenter le sublime : l’art comme support; la musique et le cinéma à l’épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop - SublimAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS - Jérôme Dokic, Jun 2023, Paris ( Ecole normale supérieure), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The beauty and the self: A common mnemonic advantage between aesthetic judgment and self-reference.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyojun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dokic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology of Consciousness: Theory, Research, and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cns0000345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beauty is in the eye of the beholder: Evidence from a common mnemonic advantage between aesthetics judgement and self-reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyojun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dokic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PsyArXiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/rw39q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awe and the Experience of the Sublime: A Complex Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dokic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ijn_03081018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Influence on Metacognitive Evaluations: The Power of Nonverbal Cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Eskenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grèzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (11), pp.2233-2247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470218.2015.1115111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02461674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Source unreliability decreases but does not cancel the impact of social information on metacognitive evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Eskenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Salès-Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01822268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04405034v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Source unreliability decreases but does not cancel the impact of social information on metacognitive evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Eskenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Salès-Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1610,51 +1610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705041v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Buch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lorenzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sperduti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dokic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04030865v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyojun Lee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Makowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Arcangeli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000345" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03081018v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01340" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025087v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/rw39q" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461674v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Eskenazi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montalan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Proust" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gr&#232;zes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2015.1115111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822268v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Sal&#232;s-Wuillemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01385" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959219v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salgues" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baekeland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chainez Tahar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501710v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705041v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Buch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lorenzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sperduti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dokic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405163v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salgues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baekeland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chainez Tahar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Arcangeli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405034v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04030865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyojun Lee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Makowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000345" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/rw39q" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03081018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01340" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461674v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Eskenazi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montalan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Proust" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gr&#232;zes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2015.1115111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Sal&#232;s-Wuillemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01385" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>