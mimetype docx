--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amélie Josselin-Leray </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realities, Communities and Norms in Spoken English Varieties: New Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, Amphi 7, Nathalie Vincent-Arnaud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot et l'idée 2 anglais. Vocabulaire thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda P. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouscaren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ophrys, 470 p., 2021, Le Mot et l'idée 2, 13 : 978-2-7080-1573-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can terminological research bring to French Sign Language interpreting and translation practice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTR fête ses 35 ans / TTR Turns 35 Redéfinir la traduction ? Fluctuations historiques, nouvelles pratiques et épistémologies en devenir Redefining translation? Historical fluctuations, new practices, and epistemologies in the making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Concordia, Montréal, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déviations et mutations dans les outils du traducteur : analyse critique d’une fonctionnalité récente des dictionnaires unilingues en ligne, les exemples supplémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dévier en traduction pragmatique, générale et littéraire : Construire de nouvelles méthodes et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Jan 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation, validation and dissemination of STEM signs found in LSF resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM Sign Language Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallaudet University, Washington, Mar 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la place du maître et de l’élève à l’ère de l’intelligence artificielle : qui apprend quoi à qui en matière de traduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Qu’apprend-on quand on apprend à traduire ? Dialectique et didactique de la traduction,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dictionnaires de Langue des Signes Française à l’ère du numérique : un étatdes lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaires et culture numérique dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadine Vincent; Nicolas Sorba, Jun 2023, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of STEM Resources in LSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM Sign Language Lexicon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallaudet University, Mar 2023, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Thoughts on Domain Gain in French Sign Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology: Domain Loss and Gain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NL-Term, Instituut voor de Nederlandse Taal, European Association for Terminology and Infoterm, Apr 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction automatique, corpus et dictionnaire : un ménage à trois bien confus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89è Congrès de l’ACFAS : La formation en traduction à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Québec, May 2022, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-constructing specialized knowledge in French Sign Language: a first approach based on the field of architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Ranvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LSP 2022 – Shaping knowledge through language: LSP in theory and practice, 23rd International Conference on Languages for Specific Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rute Costa, Sep 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dictionnaire est mort. Vive le dictionnaire ! Former les futurs traducteurs aux ouvrages de référence (and beyond) à l’ère du tout numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFFUMT 2021, Former aux métiers de la traduction aujourd'hui et demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, AFFUMT, Apr 2021, Grenoble (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et mémoires de traduction : deux approches du lexique et de la phraséologie en traduction spécialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Traduction spécialisée et entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la néologie terminologique dans les dictionnaires généraux : le domaine de l'informatique analysé par « les foules » et par des professionnels... de la lexicographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hathout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès international de néologie des langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte vu par les manuels d’enseignement en terminologie : première analyse comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la terminologie aujourd'hui : enjeux, besoins, priorités et bonnes pratiques. 86ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Chicoutimi, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître et analyser les variétés d’anglais oral à l’agrégation externe d’anglais. Outils en vue de la préparation à l’épreuve orale de Compréhension-Restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de préparation à l’Agrégation, Phonologie et variation de l’anglais. Histoire, systèmes, outils pour l’Agrégation externe d’anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Przewozny-Desriaux et Amélie Josselin-Leray, UMR CLLE et DEMA, Université Toulouse Jean Jaurès, Feb 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Knowledge-­Rich Contexts for Specialized Translation: Uses and Limitations of a Mixed-Methods Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference on Language for Specific Purposes 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bergen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les apprentis traducteurs à la terminologie : entre constantes et mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de projecteur sur la terminologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Useful Feature for Translators: Knowledge Rich Contexts”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next-Generation Translation Tools workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing translators interact with their Translation Environment Tools: the CRISTAL Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translating Europe Forum of the European Commission, Focus on Translation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Générale de la Traduction, Commission Européenne, Oct 2016, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of Indians and Gipsies in Translated Children's books: from Stereotypes to Political Correctness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation and Minority, international conference in Translation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard rétrospectif sur la synergie entre traduction, lexicographie, terminologie et traductique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60e anniversiare de META - Les horizons de la traduction: retour vers le futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aa, lahar, maar, lapilli, pillow-lava et caetera. L’emprunt dans la terminologie de la volcanologie en anglais et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda P. Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quo Vadis Terminologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traducteur face aux Contextes Riches en Connaissances : retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Traducteurs à l’œuvre, approches ergonomiques des pratiques professionnelles et des formations de traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Projet CRISTAL : « Contextes Riches en connaissanceS pour la TrAduction terminologique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’calades-14, Journée d’étude de l’axe S’Caladis,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01949829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good Contexts for Translators-A First Account of the Cristal Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI EURALEX International Congress: The User in Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bolzano/Bolzen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Use and Usefulness of KRCs in Translation: Towards a Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology and Knowledge Engineering 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Berlin, Germany. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation(s) des Amérindiens à travers le prisme de la traduction. Analyse des sociolectes amérindiens dans la traduction de deux dime novels, &amp;quot;Indian Jim&amp;quot; et &amp;quot;Malaeska&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bogé-Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Récits Premiers : la littérature sur les Premières Nations et la littérature des Premières Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arthrose, c'est le cartilage, l'ostéoporose, c'est le calcium&amp;quot; : la mutation du discours expert dans le cadre de la consultation médicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation du discours expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle vision de la science nous offre le dictionnaire général? Petite illustration explosive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LSP Learner Corpus to Help with English Radio-Telephony Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner Corpus Research 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Louvain La neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00948549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'advient-il de la terminologie médicale dans l'interaction patient/médecin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Variaterm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis of English Phraseology and Plain Language in Air-Ground Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike O'Donoghue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Air Transport Research Society (ATRS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture in a Nutshell. A Vision of North American Culture through Cultural Notes in Bilingual French-English Dictionaries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionaries in Global and Historical Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Kingston, Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse linguistique des interactions patient/médecin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes éducatifs et de soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nice, France. (publication numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00532967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus, terminologie et traduction. De l'apport des corpus spécialisés pour le traducteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche du Gremuts (Groupe de Recherche Multilingue en Traduction Spécialisée), Université Stendhal Grenoble III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un laboratoire d'observation de l'usage du vocabulaire recommandé par les instances officielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRESCRIPTIONS EN LANGUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Translation and Language industries. Looking back, and ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Veronica Arnaiz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formacion Online para las Industrias del lenguaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comares, pp.153-164, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dictionnaires de langue des signes française à l'ère du numérique : un premier état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sorba; Nadine Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dictionnaires numériques dans l’espace francophone, des ressources porteuses de culture et d’idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Université de Sherbrooke, pp.117-148, 2024, collection LexiQcorpus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen MultiTraiNMT : Un premier retour sur les usages et les besoins au sein des formations universitaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Martikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Venice University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Translation and Natural Language Processing: Towards a New Consensus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni Ca’ Foscari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-18, 2023, Studi e ricerche, 978-88-6969-763-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in collaborative and crowdsourced lexicography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Howard Jackson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bloomsbury Handbook of Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Publishing, pp.343-358, 2022, 978-1-3501-8170-0. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350181731.ch-020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03662090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mixed-Methods Approach to characterize Knowledge-Rich Contexts for Specialized Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Challenges for Research on Language for Special Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, pp.289-308, 2019, 978-37-329-0420-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Use of newly Integrated Resources into cat Tools: A Prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gloria Corpas and Isabel Durán-Munoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in e-tools and resources for translators and interpreters, Approaches to Translation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-136, 2017, 978-90-04-35179-0. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004351790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accent canadien standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ines Brulard; Philip Carr; Jacques Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation de l’anglais contemporain dans le monde: variétés et structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.425-445, 2015, 978-2-8107-0382-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sélection des termes pour inclusion dans le dictionnaire général. Etat des lieux général et analyse critique de la terminologie informatique dans le New Oxford Dictionary of English (2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda P. Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassan Hamzé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le terme scientifique et technique dans le dictionnaire général. Actes de la 7è édition des RIL (Rencontres Internationales de Lexicographie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dar Wa Maktabat al-Hilal, pp.85-120, 2013, Travaux du CRTT, Université Lyon 2, collection arabe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LSP Learner Corpus to Help with English Radiotelephony Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Granger, G. Gilquin &amp; F. Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Years of Learner Corpus Research: Looking back, Moving ahead</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Louvain, pp.301-311, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LSP Learner Corpus to Help with English Radiotelephony Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Granger, G. Gilquin, F. Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Years of Learner Corpus Research: Looking Back, Moving Ahead". Proceedings of Learner Corpus Research 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.301-311, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des corpus à l’enrichissement des dictionnaires bilingues généraux. Application au domaine de la volcanologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Frérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Loiseau, Myriam Abouzaïd, Laurence Buson, Cristelle Cavalla, Ali Djaroun, Céline Dugua, Anna Ghimenton, Vannina Goosens, Thomas Lebarbé, Aurélie Nardy, Fanny Rinck, Christian Surcouf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des langues et du langage. Perspective interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.415-422, 2008, 978-2-7061-1427-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus-Based Terminology Extraction Applied to Lexicography: How can a Popular Science Corpus Help Improve General Bilingual Dictionaries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Frérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lodz Studies in Language, vol. 9, Barbara Lewandowska-Tomaszczyk (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Applications in Language and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Online Terminological Resources by French Sign Language Interpreters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bancillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM Sign Language Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire, répertorier et traduire le lexique général ou spécialisé : explorations empiriques, contextuelles et outillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Lyon 2 Lumière, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04794655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual information in the dictionary: A critical approach of the additional example feature in online monolingual English dictionaries with a focus on translators’ needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.7198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la traduction, traduction littéraire et SHS : inévitale cohabitation, possible conciliation, souhaitable réconciliation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fillière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les domaines de spécialité dans les dictionnaires généraux : le lexique de l'informatique analysé par les foules et par les professionnels... de la lexicographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hathout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.83-107. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10571-8.p.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vin et devin dans le Wiktionnaire : neutralité de point de vue ou neutralité et point de vue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hathout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 194 (2), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.194.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02334805v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d’observation de l’usage terminologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de bas de page et retraduction : voix du traducteur, de l'auteur ou de l'éditeur? L'exemple des retraductions de Quentin Durward (Walter Scott, 1823) par Auguste-Jean-Baptiste Defauconpret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bogé-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Atelier de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complementarity of Crowdsourced Dictionaries and Professional Dictionaries viewed through the Filter of Neology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hathout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lexical and Semantic Neology in English, 12, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.2322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire à 4 mains le roman à 2 sous : le tandem Jules Berlioz d'Auriac & Gustave Aimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bogé-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des communications pilote-contrôleur : entre norme et réalité des usages langagiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XIX (1), pp.87-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis of English Phraseology and Plain Language in Air-Ground Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike O'Donoghue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.44-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using comparable corpora to characterize knowledge-rich contexts for various kinds of users: preliminary steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEDIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.581-586. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2013.10.685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dictionnaire bilingue comme enjeu linguistique national. L'exemple du Dictionnaire Canadien Bilingue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda P. Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.257-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiner la description des termes dans les dictionnaires généraux : l'apport d'un corpus de vulgarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, 65-104, http://lexis.univ-lyon3.fr/spip.php?article140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et Nouvelles Explorations en Terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Toffoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4-2022 (208), 128 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03890669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction littéraire et SHS à la rencontre des nouvelles technologies de la traduction : enjeux, perspectives et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fillière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglophonia/Sigma, French Journal of English Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vincent-Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26, pp.286, 2010, English Linguistics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postcript. Malcom Chase (1957-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du groupe de travail &amp;quot;Traductions et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Garnier-Rizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Hernandez Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Humphreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Comité pour la science ouverte. 2020, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Specialised Dictionaries for Learners&amp;quot;, Pedro A. Fuertes-Olivera (ed.), 2010, de Gruyter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 19-26 ; http://kdictionaries.com/kdn/kdn19.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amélie Josselin-Leray </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realities, Communities and Norms in Spoken English Varieties: New Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, Amphi 7, Nathalie Vincent-Arnaud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot et l'idée 2 anglais. Vocabulaire thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda P. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouscaren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ophrys, 470 p., 2021, Le Mot et l'idée 2, 13 : 978-2-7080-1573-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can terminological research bring to French Sign Language interpreting and translation practice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTR fête ses 35 ans / TTR Turns 35 Redéfinir la traduction ? Fluctuations historiques, nouvelles pratiques et épistémologies en devenir Redefining translation? Historical fluctuations, new practices, and epistemologies in the making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Concordia, Montréal, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déviations et mutations dans les outils du traducteur : analyse critique d’une fonctionnalité récente des dictionnaires unilingues en ligne, les exemples supplémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dévier en traduction pragmatique, générale et littéraire : Construire de nouvelles méthodes et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Jan 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation, validation and dissemination of STEM signs found in LSF resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM Sign Language Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallaudet University, Washington, Mar 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la place du maître et de l’élève à l’ère de l’intelligence artificielle : qui apprend quoi à qui en matière de traduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Qu’apprend-on quand on apprend à traduire ? Dialectique et didactique de la traduction,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dictionnaires de Langue des Signes Française à l’ère du numérique : un étatdes lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaires et culture numérique dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadine Vincent; Nicolas Sorba, Jun 2023, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of STEM Resources in LSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM Sign Language Lexicon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallaudet University, Mar 2023, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Thoughts on Domain Gain in French Sign Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology: Domain Loss and Gain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NL-Term, Instituut voor de Nederlandse Taal, European Association for Terminology and Infoterm, Apr 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction automatique, corpus et dictionnaire : un ménage à trois bien confus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89è Congrès de l’ACFAS : La formation en traduction à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Québec, May 2022, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-constructing specialized knowledge in French Sign Language: a first approach based on the field of architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Ranvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LSP 2022 – Shaping knowledge through language: LSP in theory and practice, 23rd International Conference on Languages for Specific Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rute Costa, Sep 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dictionnaire est mort. Vive le dictionnaire ! Former les futurs traducteurs aux ouvrages de référence (and beyond) à l’ère du tout numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFFUMT 2021, Former aux métiers de la traduction aujourd'hui et demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, AFFUMT, Apr 2021, Grenoble (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et mémoires de traduction : deux approches du lexique et de la phraséologie en traduction spécialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Traduction spécialisée et entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte vu par les manuels d’enseignement en terminologie : première analyse comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la terminologie aujourd'hui : enjeux, besoins, priorités et bonnes pratiques. 86ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Chicoutimi, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la néologie terminologique dans les dictionnaires généraux : le domaine de l'informatique analysé par « les foules » et par des professionnels... de la lexicographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hathout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès international de néologie des langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître et analyser les variétés d’anglais oral à l’agrégation externe d’anglais. Outils en vue de la préparation à l’épreuve orale de Compréhension-Restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de préparation à l’Agrégation, Phonologie et variation de l’anglais. Histoire, systèmes, outils pour l’Agrégation externe d’anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Przewozny-Desriaux et Amélie Josselin-Leray, UMR CLLE et DEMA, Université Toulouse Jean Jaurès, Feb 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Knowledge-­Rich Contexts for Specialized Translation: Uses and Limitations of a Mixed-Methods Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference on Language for Specific Purposes 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bergen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les apprentis traducteurs à la terminologie : entre constantes et mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de projecteur sur la terminologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Useful Feature for Translators: Knowledge Rich Contexts”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next-Generation Translation Tools workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing translators interact with their Translation Environment Tools: the CRISTAL Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translating Europe Forum of the European Commission, Focus on Translation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Générale de la Traduction, Commission Européenne, Oct 2016, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of Indians and Gipsies in Translated Children's books: from Stereotypes to Political Correctness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation and Minority, international conference in Translation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard rétrospectif sur la synergie entre traduction, lexicographie, terminologie et traductique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60e anniversiare de META - Les horizons de la traduction: retour vers le futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aa, lahar, maar, lapilli, pillow-lava et caetera. L’emprunt dans la terminologie de la volcanologie en anglais et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda P. Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quo Vadis Terminologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traducteur face aux Contextes Riches en Connaissances : retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Traducteurs à l’œuvre, approches ergonomiques des pratiques professionnelles et des formations de traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Projet CRISTAL : « Contextes Riches en connaissanceS pour la TrAduction terminologique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’calades-14, Journée d’étude de l’axe S’Caladis,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01949829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good Contexts for Translators-A First Account of the Cristal Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI EURALEX International Congress: The User in Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bolzano/Bolzen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Use and Usefulness of KRCs in Translation: Towards a Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology and Knowledge Engineering 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Berlin, Germany. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation(s) des Amérindiens à travers le prisme de la traduction. Analyse des sociolectes amérindiens dans la traduction de deux dime novels, &amp;quot;Indian Jim&amp;quot; et &amp;quot;Malaeska&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bogé-Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Récits Premiers : la littérature sur les Premières Nations et la littérature des Premières Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arthrose, c'est le cartilage, l'ostéoporose, c'est le calcium&amp;quot; : la mutation du discours expert dans le cadre de la consultation médicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation du discours expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle vision de la science nous offre le dictionnaire général? Petite illustration explosive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LSP Learner Corpus to Help with English Radio-Telephony Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner Corpus Research 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Louvain La neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00948549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'advient-il de la terminologie médicale dans l'interaction patient/médecin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Variaterm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis of English Phraseology and Plain Language in Air-Ground Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike O'Donoghue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Air Transport Research Society (ATRS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture in a Nutshell. A Vision of North American Culture through Cultural Notes in Bilingual French-English Dictionaries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionaries in Global and Historical Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Kingston, Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse linguistique des interactions patient/médecin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes éducatifs et de soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nice, France. (publication numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00532967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus, terminologie et traduction. De l'apport des corpus spécialisés pour le traducteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche du Gremuts (Groupe de Recherche Multilingue en Traduction Spécialisée), Université Stendhal Grenoble III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un laboratoire d'observation de l'usage du vocabulaire recommandé par les instances officielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRESCRIPTIONS EN LANGUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Translation and Language industries. Looking back, and ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Veronica Arnaiz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formacion Online para las Industrias del lenguaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comares, pp.153-164, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dictionnaires de langue des signes française à l'ère du numérique : un premier état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sorba; Nadine Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dictionnaires numériques dans l’espace francophone, des ressources porteuses de culture et d’idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Université de Sherbrooke, pp.117-148, 2024, collection LexiQcorpus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen MultiTraiNMT : Un premier retour sur les usages et les besoins au sein des formations universitaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Martikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Venice University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Translation and Natural Language Processing: Towards a New Consensus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni Ca’ Foscari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-18, 2023, Studi e ricerche, 978-88-6969-763-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in collaborative and crowdsourced lexicography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Howard Jackson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bloomsbury Handbook of Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Publishing, pp.343-358, 2022, 978-1-3501-8170-0. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350181731.ch-020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03662090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mixed-Methods Approach to characterize Knowledge-Rich Contexts for Specialized Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Challenges for Research on Language for Special Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, pp.289-308, 2019, 978-37-329-0420-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Use of newly Integrated Resources into cat Tools: A Prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gloria Corpas and Isabel Durán-Munoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in e-tools and resources for translators and interpreters, Approaches to Translation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-136, 2017, 978-90-04-35179-0. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004351790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accent canadien standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ines Brulard; Philip Carr; Jacques Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation de l’anglais contemporain dans le monde: variétés et structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.425-445, 2015, 978-2-8107-0382-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sélection des termes pour inclusion dans le dictionnaire général. Etat des lieux général et analyse critique de la terminologie informatique dans le New Oxford Dictionary of English (2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda P. Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassan Hamzé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le terme scientifique et technique dans le dictionnaire général. Actes de la 7è édition des RIL (Rencontres Internationales de Lexicographie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dar Wa Maktabat al-Hilal, pp.85-120, 2013, Travaux du CRTT, Université Lyon 2, collection arabe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LSP Learner Corpus to Help with English Radiotelephony Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Granger, G. Gilquin &amp; F. Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Years of Learner Corpus Research: Looking back, Moving ahead</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Louvain, pp.301-311, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LSP Learner Corpus to Help with English Radiotelephony Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Granger, G. Gilquin, F. Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Years of Learner Corpus Research: Looking Back, Moving Ahead". Proceedings of Learner Corpus Research 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.301-311, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des corpus à l’enrichissement des dictionnaires bilingues généraux. Application au domaine de la volcanologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Frérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Loiseau, Myriam Abouzaïd, Laurence Buson, Cristelle Cavalla, Ali Djaroun, Céline Dugua, Anna Ghimenton, Vannina Goosens, Thomas Lebarbé, Aurélie Nardy, Fanny Rinck, Christian Surcouf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des langues et du langage. Perspective interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.415-422, 2008, 978-2-7061-1427-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus-Based Terminology Extraction Applied to Lexicography: How can a Popular Science Corpus Help Improve General Bilingual Dictionaries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Frérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lodz Studies in Language, vol. 9, Barbara Lewandowska-Tomaszczyk (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Applications in Language and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Online Terminological Resources by French Sign Language Interpreters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bancillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM Sign Language Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire, répertorier et traduire le lexique général ou spécialisé : explorations empiriques, contextuelles et outillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Lyon 2 Lumière, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04794655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual information in the dictionary: A critical approach of the additional example feature in online monolingual English dictionaries with a focus on translators’ needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.7198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la traduction, traduction littéraire et SHS : inévitale cohabitation, possible conciliation, souhaitable réconciliation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fillière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les domaines de spécialité dans les dictionnaires généraux : le lexique de l'informatique analysé par les foules et par les professionnels... de la lexicographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hathout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.83-107. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10571-8.p.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vin et devin dans le Wiktionnaire : neutralité de point de vue ou neutralité et point de vue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hathout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 194 (2), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.194.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02334805v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d’observation de l’usage terminologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de bas de page et retraduction : voix du traducteur, de l'auteur ou de l'éditeur? L'exemple des retraductions de Quentin Durward (Walter Scott, 1823) par Auguste-Jean-Baptiste Defauconpret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bogé-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Atelier de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complementarity of Crowdsourced Dictionaries and Professional Dictionaries viewed through the Filter of Neology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hathout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lexical and Semantic Neology in English, 12, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.2322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire à 4 mains le roman à 2 sous : le tandem Jules Berlioz d'Auriac & Gustave Aimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bogé-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des communications pilote-contrôleur : entre norme et réalité des usages langagiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XIX (1), pp.87-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis of English Phraseology and Plain Language in Air-Ground Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike O'Donoghue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.44-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using comparable corpora to characterize knowledge-rich contexts for various kinds of users: preliminary steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEDIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.581-586. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2013.10.685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dictionnaire bilingue comme enjeu linguistique national. L'exemple du Dictionnaire Canadien Bilingue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda P. Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.257-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiner la description des termes dans les dictionnaires généraux : l'apport d'un corpus de vulgarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, 65-104, http://lexis.univ-lyon3.fr/spip.php?article140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et Nouvelles Explorations en Terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Toffoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4-2022 (208), 128 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03890669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction littéraire et SHS à la rencontre des nouvelles technologies de la traduction : enjeux, perspectives et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fillière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglophonia/Sigma, French Journal of English Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vincent-Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26, pp.286, 2010, English Linguistics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postcript. Malcom Chase (1957-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du groupe de travail &amp;quot;Traductions et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Garnier-Rizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Hernandez Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Humphreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Comité pour la science ouverte. 2020, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Specialised Dictionaries for Learners&amp;quot;, Pedro A. Fuertes-Olivera (ed.), 2010, de Gruyter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 19-26 ; http://kdictionaries.com/kdn/kdn19.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rouaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Josselin-Leray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda P. Roberts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouscaren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04629351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Segouat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04629354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04793637v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130403v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04132292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130409v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ranvier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132686v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sauron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sajous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862230v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720863v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Picton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Planas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949829v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lefeuvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bog&#233;-Rousseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lopez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982899v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00978756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike O'Donoghue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Salmon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532967v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vergely" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourigault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04868714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866716v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salmi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/it/edizioni/libri/978-88-6969-763-0/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03662090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350181731.ch-020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866777v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/35221?lang=en" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004351790" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00983047v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924895v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067353v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067399v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04793503v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bancillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-04794655v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04793846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.7198" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Filli&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10571-8.p.0083" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334805v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.194.0147" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058408v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955894v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.2322" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01006331v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924917v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.10.685" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890669v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Toffoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04133307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Arnaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04868845v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Fiorini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hernandez Morin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Humphreys" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rouaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Josselin-Leray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda P. Roberts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouscaren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04629351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Segouat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04629354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04793637v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130403v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04132292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130409v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ranvier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132686v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sauron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sajous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862230v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720863v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Picton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Planas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949829v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lefeuvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bog&#233;-Rousseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lopez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982899v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00978756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike O'Donoghue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Salmon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532967v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vergely" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourigault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04868714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866716v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salmi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/it/edizioni/libri/978-88-6969-763-0/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03662090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350181731.ch-020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866777v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/35221?lang=en" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004351790" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00983047v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924895v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067353v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067399v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04793503v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bancillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-04794655v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04793846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.7198" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Filli&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10571-8.p.0083" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334805v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.194.0147" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058408v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955894v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.2322" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01006331v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924917v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.10.685" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890669v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Toffoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04133307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Arnaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04868845v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Fiorini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hernandez Morin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Humphreys" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>