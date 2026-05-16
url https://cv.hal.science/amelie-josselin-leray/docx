--- v1 (2026-04-13)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amélie Josselin-Leray </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realities, Communities and Norms in Spoken English Varieties: New Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, Amphi 7, Nathalie Vincent-Arnaud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot et l'idée 2 anglais. Vocabulaire thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda P. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouscaren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ophrys, 470 p., 2021, Le Mot et l'idée 2, 13 : 978-2-7080-1573-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can terminological research bring to French Sign Language interpreting and translation practice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTR fête ses 35 ans / TTR Turns 35 Redéfinir la traduction ? Fluctuations historiques, nouvelles pratiques et épistémologies en devenir Redefining translation? Historical fluctuations, new practices, and epistemologies in the making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Concordia, Montréal, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déviations et mutations dans les outils du traducteur : analyse critique d’une fonctionnalité récente des dictionnaires unilingues en ligne, les exemples supplémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dévier en traduction pragmatique, générale et littéraire : Construire de nouvelles méthodes et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Jan 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation, validation and dissemination of STEM signs found in LSF resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM Sign Language Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallaudet University, Washington, Mar 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la place du maître et de l’élève à l’ère de l’intelligence artificielle : qui apprend quoi à qui en matière de traduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Qu’apprend-on quand on apprend à traduire ? Dialectique et didactique de la traduction,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dictionnaires de Langue des Signes Française à l’ère du numérique : un étatdes lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaires et culture numérique dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadine Vincent; Nicolas Sorba, Jun 2023, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of STEM Resources in LSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM Sign Language Lexicon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallaudet University, Mar 2023, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Thoughts on Domain Gain in French Sign Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology: Domain Loss and Gain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NL-Term, Instituut voor de Nederlandse Taal, European Association for Terminology and Infoterm, Apr 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction automatique, corpus et dictionnaire : un ménage à trois bien confus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89è Congrès de l’ACFAS : La formation en traduction à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Québec, May 2022, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-constructing specialized knowledge in French Sign Language: a first approach based on the field of architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Ranvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LSP 2022 – Shaping knowledge through language: LSP in theory and practice, 23rd International Conference on Languages for Specific Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rute Costa, Sep 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dictionnaire est mort. Vive le dictionnaire ! Former les futurs traducteurs aux ouvrages de référence (and beyond) à l’ère du tout numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFFUMT 2021, Former aux métiers de la traduction aujourd'hui et demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, AFFUMT, Apr 2021, Grenoble (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et mémoires de traduction : deux approches du lexique et de la phraséologie en traduction spécialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Traduction spécialisée et entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte vu par les manuels d’enseignement en terminologie : première analyse comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la terminologie aujourd'hui : enjeux, besoins, priorités et bonnes pratiques. 86ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Chicoutimi, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la néologie terminologique dans les dictionnaires généraux : le domaine de l'informatique analysé par « les foules » et par des professionnels... de la lexicographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hathout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès international de néologie des langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître et analyser les variétés d’anglais oral à l’agrégation externe d’anglais. Outils en vue de la préparation à l’épreuve orale de Compréhension-Restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de préparation à l’Agrégation, Phonologie et variation de l’anglais. Histoire, systèmes, outils pour l’Agrégation externe d’anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Przewozny-Desriaux et Amélie Josselin-Leray, UMR CLLE et DEMA, Université Toulouse Jean Jaurès, Feb 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Knowledge-­Rich Contexts for Specialized Translation: Uses and Limitations of a Mixed-Methods Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference on Language for Specific Purposes 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bergen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les apprentis traducteurs à la terminologie : entre constantes et mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de projecteur sur la terminologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Useful Feature for Translators: Knowledge Rich Contexts”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next-Generation Translation Tools workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing translators interact with their Translation Environment Tools: the CRISTAL Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translating Europe Forum of the European Commission, Focus on Translation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Générale de la Traduction, Commission Européenne, Oct 2016, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of Indians and Gipsies in Translated Children's books: from Stereotypes to Political Correctness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation and Minority, international conference in Translation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard rétrospectif sur la synergie entre traduction, lexicographie, terminologie et traductique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60e anniversiare de META - Les horizons de la traduction: retour vers le futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aa, lahar, maar, lapilli, pillow-lava et caetera. L’emprunt dans la terminologie de la volcanologie en anglais et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda P. Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quo Vadis Terminologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traducteur face aux Contextes Riches en Connaissances : retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Traducteurs à l’œuvre, approches ergonomiques des pratiques professionnelles et des formations de traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Projet CRISTAL : « Contextes Riches en connaissanceS pour la TrAduction terminologique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’calades-14, Journée d’étude de l’axe S’Caladis,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01949829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good Contexts for Translators-A First Account of the Cristal Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI EURALEX International Congress: The User in Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bolzano/Bolzen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Use and Usefulness of KRCs in Translation: Towards a Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology and Knowledge Engineering 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Berlin, Germany. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation(s) des Amérindiens à travers le prisme de la traduction. Analyse des sociolectes amérindiens dans la traduction de deux dime novels, &amp;quot;Indian Jim&amp;quot; et &amp;quot;Malaeska&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bogé-Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Récits Premiers : la littérature sur les Premières Nations et la littérature des Premières Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arthrose, c'est le cartilage, l'ostéoporose, c'est le calcium&amp;quot; : la mutation du discours expert dans le cadre de la consultation médicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation du discours expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle vision de la science nous offre le dictionnaire général? Petite illustration explosive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LSP Learner Corpus to Help with English Radio-Telephony Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner Corpus Research 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Louvain La neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00948549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'advient-il de la terminologie médicale dans l'interaction patient/médecin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Variaterm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis of English Phraseology and Plain Language in Air-Ground Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike O'Donoghue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Air Transport Research Society (ATRS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture in a Nutshell. A Vision of North American Culture through Cultural Notes in Bilingual French-English Dictionaries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionaries in Global and Historical Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Kingston, Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse linguistique des interactions patient/médecin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes éducatifs et de soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nice, France. (publication numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00532967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus, terminologie et traduction. De l'apport des corpus spécialisés pour le traducteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche du Gremuts (Groupe de Recherche Multilingue en Traduction Spécialisée), Université Stendhal Grenoble III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un laboratoire d'observation de l'usage du vocabulaire recommandé par les instances officielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRESCRIPTIONS EN LANGUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Translation and Language industries. Looking back, and ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Veronica Arnaiz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formacion Online para las Industrias del lenguaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comares, pp.153-164, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dictionnaires de langue des signes française à l'ère du numérique : un premier état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sorba; Nadine Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dictionnaires numériques dans l’espace francophone, des ressources porteuses de culture et d’idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Université de Sherbrooke, pp.117-148, 2024, collection LexiQcorpus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen MultiTraiNMT : Un premier retour sur les usages et les besoins au sein des formations universitaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Martikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Venice University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Translation and Natural Language Processing: Towards a New Consensus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni Ca’ Foscari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-18, 2023, Studi e ricerche, 978-88-6969-763-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in collaborative and crowdsourced lexicography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Howard Jackson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bloomsbury Handbook of Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Publishing, pp.343-358, 2022, 978-1-3501-8170-0. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350181731.ch-020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03662090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mixed-Methods Approach to characterize Knowledge-Rich Contexts for Specialized Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Challenges for Research on Language for Special Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, pp.289-308, 2019, 978-37-329-0420-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Use of newly Integrated Resources into cat Tools: A Prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gloria Corpas and Isabel Durán-Munoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in e-tools and resources for translators and interpreters, Approaches to Translation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-136, 2017, 978-90-04-35179-0. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004351790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accent canadien standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ines Brulard; Philip Carr; Jacques Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation de l’anglais contemporain dans le monde: variétés et structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.425-445, 2015, 978-2-8107-0382-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sélection des termes pour inclusion dans le dictionnaire général. Etat des lieux général et analyse critique de la terminologie informatique dans le New Oxford Dictionary of English (2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda P. Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassan Hamzé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le terme scientifique et technique dans le dictionnaire général. Actes de la 7è édition des RIL (Rencontres Internationales de Lexicographie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dar Wa Maktabat al-Hilal, pp.85-120, 2013, Travaux du CRTT, Université Lyon 2, collection arabe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LSP Learner Corpus to Help with English Radiotelephony Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Granger, G. Gilquin &amp; F. Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Years of Learner Corpus Research: Looking back, Moving ahead</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Louvain, pp.301-311, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LSP Learner Corpus to Help with English Radiotelephony Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Granger, G. Gilquin, F. Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Years of Learner Corpus Research: Looking Back, Moving Ahead". Proceedings of Learner Corpus Research 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.301-311, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des corpus à l’enrichissement des dictionnaires bilingues généraux. Application au domaine de la volcanologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Frérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Loiseau, Myriam Abouzaïd, Laurence Buson, Cristelle Cavalla, Ali Djaroun, Céline Dugua, Anna Ghimenton, Vannina Goosens, Thomas Lebarbé, Aurélie Nardy, Fanny Rinck, Christian Surcouf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des langues et du langage. Perspective interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.415-422, 2008, 978-2-7061-1427-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus-Based Terminology Extraction Applied to Lexicography: How can a Popular Science Corpus Help Improve General Bilingual Dictionaries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Frérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lodz Studies in Language, vol. 9, Barbara Lewandowska-Tomaszczyk (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Applications in Language and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Online Terminological Resources by French Sign Language Interpreters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bancillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM Sign Language Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire, répertorier et traduire le lexique général ou spécialisé : explorations empiriques, contextuelles et outillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Lyon 2 Lumière, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04794655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual information in the dictionary: A critical approach of the additional example feature in online monolingual English dictionaries with a focus on translators’ needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.7198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la traduction, traduction littéraire et SHS : inévitale cohabitation, possible conciliation, souhaitable réconciliation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fillière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les domaines de spécialité dans les dictionnaires généraux : le lexique de l'informatique analysé par les foules et par les professionnels... de la lexicographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hathout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.83-107. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10571-8.p.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vin et devin dans le Wiktionnaire : neutralité de point de vue ou neutralité et point de vue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hathout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 194 (2), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.194.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02334805v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d’observation de l’usage terminologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de bas de page et retraduction : voix du traducteur, de l'auteur ou de l'éditeur? L'exemple des retraductions de Quentin Durward (Walter Scott, 1823) par Auguste-Jean-Baptiste Defauconpret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bogé-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Atelier de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complementarity of Crowdsourced Dictionaries and Professional Dictionaries viewed through the Filter of Neology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hathout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lexical and Semantic Neology in English, 12, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.2322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire à 4 mains le roman à 2 sous : le tandem Jules Berlioz d'Auriac & Gustave Aimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bogé-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des communications pilote-contrôleur : entre norme et réalité des usages langagiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XIX (1), pp.87-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis of English Phraseology and Plain Language in Air-Ground Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike O'Donoghue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.44-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using comparable corpora to characterize knowledge-rich contexts for various kinds of users: preliminary steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEDIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.581-586. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2013.10.685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dictionnaire bilingue comme enjeu linguistique national. L'exemple du Dictionnaire Canadien Bilingue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda P. Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.257-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiner la description des termes dans les dictionnaires généraux : l'apport d'un corpus de vulgarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, 65-104, http://lexis.univ-lyon3.fr/spip.php?article140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et Nouvelles Explorations en Terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Toffoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4-2022 (208), 128 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03890669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction littéraire et SHS à la rencontre des nouvelles technologies de la traduction : enjeux, perspectives et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fillière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglophonia/Sigma, French Journal of English Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vincent-Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26, pp.286, 2010, English Linguistics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postcript. Malcom Chase (1957-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du groupe de travail &amp;quot;Traductions et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Garnier-Rizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Hernandez Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Humphreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Comité pour la science ouverte. 2020, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Specialised Dictionaries for Learners&amp;quot;, Pedro A. Fuertes-Olivera (ed.), 2010, de Gruyter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 19-26 ; http://kdictionaries.com/kdn/kdn19.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amélie Josselin-Leray </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realities, Communities and Norms in Spoken English Varieties: New Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, Amphi 7, Nathalie Vincent-Arnaud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot et l'idée 2 anglais. Vocabulaire thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda P. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouscaren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ophrys, 470 p., 2021, Le Mot et l'idée 2, 13 : 978-2-7080-1573-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Online Terminological Resources by French Sign Language Interpreters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bancillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM Sign Language Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire, répertorier et traduire le lexique général ou spécialisé : explorations empiriques, contextuelles et outillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Lyon 2 Lumière, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04794655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déviations et mutations dans les outils du traducteur : analyse critique d’une fonctionnalité récente des dictionnaires unilingues en ligne, les exemples supplémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dévier en traduction pragmatique, générale et littéraire : Construire de nouvelles méthodes et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Jan 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can terminological research bring to French Sign Language interpreting and translation practice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTR fête ses 35 ans / TTR Turns 35 Redéfinir la traduction ? Fluctuations historiques, nouvelles pratiques et épistémologies en devenir Redefining translation? Historical fluctuations, new practices, and epistemologies in the making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Concordia, Montréal, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation, validation and dissemination of STEM signs found in LSF resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM Sign Language Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallaudet University, Washington, Mar 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dictionnaires de Langue des Signes Française à l’ère du numérique : un étatdes lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaires et culture numérique dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadine Vincent; Nicolas Sorba, Jun 2023, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of STEM Resources in LSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM Sign Language Lexicon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallaudet University, Mar 2023, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la place du maître et de l’élève à l’ère de l’intelligence artificielle : qui apprend quoi à qui en matière de traduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Qu’apprend-on quand on apprend à traduire ? Dialectique et didactique de la traduction,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Thoughts on Domain Gain in French Sign Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology: Domain Loss and Gain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NL-Term, Instituut voor de Nederlandse Taal, European Association for Terminology and Infoterm, Apr 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction automatique, corpus et dictionnaire : un ménage à trois bien confus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89è Congrès de l’ACFAS : La formation en traduction à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Québec, May 2022, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-constructing specialized knowledge in French Sign Language: a first approach based on the field of architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Ranvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LSP 2022 – Shaping knowledge through language: LSP in theory and practice, 23rd International Conference on Languages for Specific Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rute Costa, Sep 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dictionnaire est mort. Vive le dictionnaire ! Former les futurs traducteurs aux ouvrages de référence (and beyond) à l’ère du tout numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFFUMT 2021, Former aux métiers de la traduction aujourd'hui et demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, AFFUMT, Apr 2021, Grenoble (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et mémoires de traduction : deux approches du lexique et de la phraséologie en traduction spécialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Traduction spécialisée et entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la néologie terminologique dans les dictionnaires généraux : le domaine de l'informatique analysé par « les foules » et par des professionnels... de la lexicographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hathout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès international de néologie des langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte vu par les manuels d’enseignement en terminologie : première analyse comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la terminologie aujourd'hui : enjeux, besoins, priorités et bonnes pratiques. 86ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Chicoutimi, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître et analyser les variétés d’anglais oral à l’agrégation externe d’anglais. Outils en vue de la préparation à l’épreuve orale de Compréhension-Restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de préparation à l’Agrégation, Phonologie et variation de l’anglais. Histoire, systèmes, outils pour l’Agrégation externe d’anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Przewozny-Desriaux et Amélie Josselin-Leray, UMR CLLE et DEMA, Université Toulouse Jean Jaurès, Feb 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Knowledge-­Rich Contexts for Specialized Translation: Uses and Limitations of a Mixed-Methods Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference on Language for Specific Purposes 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bergen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les apprentis traducteurs à la terminologie : entre constantes et mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de projecteur sur la terminologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Useful Feature for Translators: Knowledge Rich Contexts”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next-Generation Translation Tools workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing translators interact with their Translation Environment Tools: the CRISTAL Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translating Europe Forum of the European Commission, Focus on Translation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Générale de la Traduction, Commission Européenne, Oct 2016, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of Indians and Gipsies in Translated Children's books: from Stereotypes to Political Correctness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation and Minority, international conference in Translation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aa, lahar, maar, lapilli, pillow-lava et caetera. L’emprunt dans la terminologie de la volcanologie en anglais et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda P. Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quo Vadis Terminologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traducteur face aux Contextes Riches en Connaissances : retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Traducteurs à l’œuvre, approches ergonomiques des pratiques professionnelles et des formations de traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard rétrospectif sur la synergie entre traduction, lexicographie, terminologie et traductique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60e anniversiare de META - Les horizons de la traduction: retour vers le futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good Contexts for Translators-A First Account of the Cristal Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI EURALEX International Congress: The User in Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bolzano/Bolzen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Use and Usefulness of KRCs in Translation: Towards a Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology and Knowledge Engineering 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Berlin, Germany. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Projet CRISTAL : « Contextes Riches en connaissanceS pour la TrAduction terminologique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’calades-14, Journée d’étude de l’axe S’Caladis,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01949829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation(s) des Amérindiens à travers le prisme de la traduction. Analyse des sociolectes amérindiens dans la traduction de deux dime novels, &amp;quot;Indian Jim&amp;quot; et &amp;quot;Malaeska&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bogé-Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Récits Premiers : la littérature sur les Premières Nations et la littérature des Premières Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arthrose, c'est le cartilage, l'ostéoporose, c'est le calcium&amp;quot; : la mutation du discours expert dans le cadre de la consultation médicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation du discours expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle vision de la science nous offre le dictionnaire général? Petite illustration explosive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LSP Learner Corpus to Help with English Radio-Telephony Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner Corpus Research 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Louvain La neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00948549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'advient-il de la terminologie médicale dans l'interaction patient/médecin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Variaterm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis of English Phraseology and Plain Language in Air-Ground Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike O'Donoghue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Air Transport Research Society (ATRS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture in a Nutshell. A Vision of North American Culture through Cultural Notes in Bilingual French-English Dictionaries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionaries in Global and Historical Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Kingston, Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse linguistique des interactions patient/médecin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes éducatifs et de soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nice, France. (publication numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00532967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus, terminologie et traduction. De l'apport des corpus spécialisés pour le traducteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche du Gremuts (Groupe de Recherche Multilingue en Traduction Spécialisée), Université Stendhal Grenoble III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un laboratoire d'observation de l'usage du vocabulaire recommandé par les instances officielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRESCRIPTIONS EN LANGUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Translation and Language industries. Looking back, and ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Veronica Arnaiz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formacion Online para las Industrias del lenguaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comares, pp.153-164, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dictionnaires de langue des signes française à l'ère du numérique : un premier état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Segouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sorba; Nadine Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dictionnaires numériques dans l’espace francophone, des ressources porteuses de culture et d’idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Université de Sherbrooke, pp.117-148, 2024, collection LexiQcorpus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen MultiTraiNMT : Un premier retour sur les usages et les besoins au sein des formations universitaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Martikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Venice University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Translation and Natural Language Processing: Towards a New Consensus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni Ca’ Foscari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-18, 2023, Studi e ricerche, 978-88-6969-763-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in collaborative and crowdsourced lexicography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Howard Jackson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bloomsbury Handbook of Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Publishing, pp.343-358, 2022, 978-1-3501-8170-0. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350181731.ch-020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03662090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mixed-Methods Approach to characterize Knowledge-Rich Contexts for Specialized Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Challenges for Research on Language for Special Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, pp.289-308, 2019, 978-37-329-0420-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Use of newly Integrated Resources into cat Tools: A Prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gloria Corpas and Isabel Durán-Munoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in e-tools and resources for translators and interpreters, Approaches to Translation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-136, 2017, 978-90-04-35179-0. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004351790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accent canadien standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ines Brulard; Philip Carr; Jacques Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation de l’anglais contemporain dans le monde: variétés et structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.425-445, 2015, 978-2-8107-0382-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LSP Learner Corpus to Help with English Radiotelephony Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Granger, G. Gilquin &amp; F. Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Years of Learner Corpus Research: Looking back, Moving ahead</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Louvain, pp.301-311, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sélection des termes pour inclusion dans le dictionnaire général. Etat des lieux général et analyse critique de la terminologie informatique dans le New Oxford Dictionary of English (2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda P. Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassan Hamzé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le terme scientifique et technique dans le dictionnaire général. Actes de la 7è édition des RIL (Rencontres Internationales de Lexicographie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dar Wa Maktabat al-Hilal, pp.85-120, 2013, Travaux du CRTT, Université Lyon 2, collection arabe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LSP Learner Corpus to Help with English Radiotelephony Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Granger, G. Gilquin, F. Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty Years of Learner Corpus Research: Looking Back, Moving Ahead". Proceedings of Learner Corpus Research 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.301-311, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des corpus à l’enrichissement des dictionnaires bilingues généraux. Application au domaine de la volcanologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Frérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Loiseau, Myriam Abouzaïd, Laurence Buson, Cristelle Cavalla, Ali Djaroun, Céline Dugua, Anna Ghimenton, Vannina Goosens, Thomas Lebarbé, Aurélie Nardy, Fanny Rinck, Christian Surcouf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des langues et du langage. Perspective interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.415-422, 2008, 978-2-7061-1427-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus-Based Terminology Extraction Applied to Lexicography: How can a Popular Science Corpus Help Improve General Bilingual Dictionaries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Frérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lodz Studies in Language, vol. 9, Barbara Lewandowska-Tomaszczyk (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Applications in Language and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual information in the dictionary: A critical approach of the additional example feature in online monolingual English dictionaries with a focus on translators’ needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.7198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la traduction, traduction littéraire et SHS : inévitale cohabitation, possible conciliation, souhaitable réconciliation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fillière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les domaines de spécialité dans les dictionnaires généraux : le lexique de l'informatique analysé par les foules et par les professionnels... de la lexicographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hathout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.83-107. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10571-8.p.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vin et devin dans le Wiktionnaire : neutralité de point de vue ou neutralité et point de vue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hathout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 194 (2), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.194.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02334805v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complementarity of Crowdsourced Dictionaries and Professional Dictionaries viewed through the Filter of Neology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hathout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lexical and Semantic Neology in English, 12, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.2322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d’observation de l’usage terminologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de bas de page et retraduction : voix du traducteur, de l'auteur ou de l'éditeur? L'exemple des retraductions de Quentin Durward (Walter Scott, 1823) par Auguste-Jean-Baptiste Defauconpret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bogé-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Atelier de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire à 4 mains le roman à 2 sous : le tandem Jules Berlioz d'Auriac & Gustave Aimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bogé-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des communications pilote-contrôleur : entre norme et réalité des usages langagiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XIX (1), pp.87-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis of English Phraseology and Plain Language in Air-Ground Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike O'Donoghue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transport Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.44-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using comparable corpora to characterize knowledge-rich contexts for various kinds of users: preliminary steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Picton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEDIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.581-586. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2013.10.685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dictionnaire bilingue comme enjeu linguistique national. L'exemple du Dictionnaire Canadien Bilingue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda P. Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.257-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiner la description des termes dans les dictionnaires généraux : l'apport d'un corpus de vulgarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, 65-104, http://lexis.univ-lyon3.fr/spip.php?article140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et Nouvelles Explorations en Terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Toffoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4-2022 (208), 128 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03890669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction littéraire et SHS à la rencontre des nouvelles technologies de la traduction : enjeux, perspectives et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fillière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglophonia/Sigma, French Journal of English Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vincent-Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26, pp.286, 2010, English Linguistics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postcript. Malcom Chase (1957-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du groupe de travail &amp;quot;Traductions et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Garnier-Rizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Hernandez Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Humphreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Comité pour la science ouverte. 2020, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Specialised Dictionaries for Learners&amp;quot;, Pedro A. Fuertes-Olivera (ed.), 2010, de Gruyter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Josselin-Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 19-26 ; http://kdictionaries.com/kdn/kdn19.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rouaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Josselin-Leray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda P. Roberts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouscaren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04629351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Segouat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04629354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04793637v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130403v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04132292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130409v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ranvier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132686v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sauron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sajous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862230v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720863v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Picton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Planas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949829v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lefeuvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bog&#233;-Rousseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lopez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982899v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00978756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike O'Donoghue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Salmon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532967v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vergely" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourigault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04868714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866716v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salmi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/it/edizioni/libri/978-88-6969-763-0/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03662090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350181731.ch-020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866777v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/35221?lang=en" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004351790" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00983047v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924895v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067353v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067399v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04793503v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bancillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-04794655v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04793846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.7198" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Filli&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10571-8.p.0083" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334805v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.194.0147" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058408v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955894v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.2322" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01006331v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924917v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.10.685" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890669v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Toffoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04133307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Arnaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04868845v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Fiorini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hernandez Morin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Humphreys" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rouaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Josselin-Leray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda P. Roberts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouscaren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04793503v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bancillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Segouat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-04794655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04629351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04629354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130403v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04793637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130446v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04132292v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ranvier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04130703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sauron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sajous" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062909v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720863v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Picton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Planas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058403v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058402v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02062933v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720813v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lefeuvre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bog&#233;-Rousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982950v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lopez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00978756v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike O'Donoghue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Salmon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532967v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vergely" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961586v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourigault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04868714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866716v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salmi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/it/edizioni/libri/978-88-6969-763-0/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03662090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350181731.ch-020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/35221?lang=en" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004351790" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00983047v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380802v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067353v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04793846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.7198" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Filli&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10571-8.p.0083" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334805v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.194.0147" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955894v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.2322" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058408v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02058404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01006331v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924917v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.10.685" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890669v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Toffoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04133307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Arnaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04868845v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Fiorini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hernandez Morin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Humphreys" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>