--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -100,628 +100,628 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian primordial germ cells as key players for the conservation of genetic ressources and genome</w:t>
+                <w:t xml:space="preserve">Phenotypic correlations between feed efficiency, growth, and meat quality of slow-growing chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Poompramun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bernard</w:t>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Klopp</w:t>
+                <w:t xml:space="preserve">K. Thumanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal. Science proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (5), pp.630-631. </w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (6), pp.742-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00071668.2022.2094218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853554v1</w:t>
+                <w:t xml:space="preserve">hal-03746547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic correlations between feed efficiency, growth, and meat quality of slow-growing chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avian primordial germ cells as key players for the conservation of genetic ressources and genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Poompramun</w:t>
+                <w:t xml:space="preserve">S. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+                <w:t xml:space="preserve">J. Ezagal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Thumanu</w:t>
+                <w:t xml:space="preserve">Christoph Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 63 (6), pp.742-746. </w:t>
+              <w:t xml:space="preserve">Animal. Science proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (5), pp.630-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00071668.2022.2094218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746547v1</w:t>
+                <w:t xml:space="preserve">hal-03853554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic timeline of gastrointestinal tract development in broilers divergently selected for digestive efficiency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing Pathways Associated with Feed Efficiency and Meat Quality Traits in Slow-Growing Chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Urvoix</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Chotima Poompramun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kanjana Thumanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panpradub Sinpru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saknarin Pengsanthia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2020.11.013⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.2977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani11102977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355042v1</w:t>
+                <w:t xml:space="preserve">hal-03481008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing Pathways Associated with Feed Efficiency and Meat Quality Traits in Slow-Growing Chickens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Phenotypic timeline of gastrointestinal tract development in broilers divergently selected for digestive efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Urvoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saknarin Pengsanthia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (10), pp.2977. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100 (2), pp.1205-1212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani11102977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2020.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481008v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential expression and co-expression gene network analyses reveal molecular mechanisms and candidate biomarkers involved in breast muscle myopathies in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -785,64 +785,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViSEAGO: a bioconductor package for clustering biological functions using gene ontology and semantic similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioData Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -928,51 +928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 98 (11), pp.6005-6018. </w:t>
@@ -1010,64 +1010,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of the digestive tract in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1196,51 +1196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Furmanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 84 (1), pp.76-87. </w:t>
@@ -1278,51 +1278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an extensive rainbow trout miRNA transcriptome by next generation sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1597,51 +1597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1705,51 +1705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Shu complex regulates Rad52 localization during rDNA repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kara A. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Sunjevaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1809,51 +1809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of differentially expressed miRNAs and their potential targets during fish ovarian development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1971,51 +1971,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellules germinales primordiales aviaires au cœur des avancées de la conservation des ressources génétiques et de l’édition des génomes. L’exemple français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2234,64 +2234,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications moléculaires et histologiques associées à des myopathies du muscle du filet chez le poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2346,64 +2346,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome de la complémentarité des fonctions entre le gésier et la jonction gastroduodénale chez le poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2471,64 +2471,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome de la complémentarité des fonctions entre le gésier et la jonction gastro-duodénale chez le poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2609,64 +2609,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViSEAGO: Easier data mining of biological functions organized into clusters using Gene Ontology and semantic similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées PEPI IBIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2691,64 +2691,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de gènes impliqués dans le contrôle des fonctions digestives chez le poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3340,51 +3340,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle in vitro de solubilisation et d'absorption des minéraux chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3468,385 +3468,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViSEAGO: Easier data mining of biological functions organized into clusters using Gene Ontology and semantic similarity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Relationship between feed efficiency and functionality of the digestive tract in broilers : a transcriptomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">useR! 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. 2019</w:t>
+              <w:t xml:space="preserve">European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Gdansk, Poland. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789400v1</w:t>
+                <w:t xml:space="preserve">hal-02788677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViSEAGO: Easier data mining of biological functions organized into clusters using Gene Ontology and semantic similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique et Mathématiques JOBIM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. 1 p, 2019</w:t>
+              <w:t xml:space="preserve">useR! 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786990v1</w:t>
+                <w:t xml:space="preserve">hal-02789400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between feed efficiency and functionality of the digestive tract in broilers : a transcriptomic analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">ViSEAGO: Easier data mining of biological functions organized into clusters using Gene Ontology and semantic similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Gdansk, Poland. 2019</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique et Mathématiques JOBIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. 1 p, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788677v1</w:t>
+                <w:t xml:space="preserve">hal-02786990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of the digestive function in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3914,51 +3914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expressionnelle et fonctionnelle des microRNAs dans la physiologie du poisson (MicroFish)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4078,51 +4078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4407,77 +4407,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViSEAGO: a Bioconductor package for clustering biological functions using GeneOntology and semantic similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4664,51 +4664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezagal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poompramun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thumanu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2022.2094218" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355042v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Urvoix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.11.013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotima Poompramun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanjana Thumanu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpradub Sinpru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saknarin Pengsanthia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11102977" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51521-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618212v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13040-019-0204-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gloux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez407" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5344-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Kleppe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf B. Edvardsen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Furmanek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andersson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22755" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2505-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wargelius" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22487" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5LMG0B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645965v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara A. Bernstein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Sunjevaric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Rothstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2013.05.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.105361" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735696v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605115v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740533v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Juanchich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ove Skaftnesmo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouleau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745190v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina K. Valdivia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dupuis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Jing" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789400v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786990v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788677v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741924v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800980v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789561v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poompramun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thumanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2022.2094218" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853554v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezagal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.033" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotima Poompramun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanjana Thumanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpradub Sinpru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saknarin Pengsanthia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11102977" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Urvoix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.11.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51521-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618212v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13040-019-0204-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gloux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez407" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5344-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Kleppe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf B. Edvardsen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Furmanek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andersson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22755" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2505-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wargelius" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22487" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5LMG0B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645965v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara A. Bernstein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Sunjevaric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Rothstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2013.05.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.105361" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735696v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605115v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740533v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Juanchich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ove Skaftnesmo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouleau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745190v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina K. Valdivia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dupuis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Jing" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789400v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741924v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800980v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789561v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>