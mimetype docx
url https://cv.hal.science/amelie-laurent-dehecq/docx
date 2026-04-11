--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -3278,238 +3278,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La connaissance archéologique de la ville</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fouille du square Prosper-Mérimée, site 16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Seigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Galinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lorans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Macphail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fondrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FERACF, pp.40-44, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t>
+              <w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville. 40 ans d'archéologie urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FERACF, pp.171-180, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00956181v1</w:t>
+                <w:t xml:space="preserve">halshs-00369674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fouille du square Prosper-Mérimée, site 16</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La connaissance archéologique de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Galinié. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville. 40 ans d'archéologie urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FERACF, pp.171-180, 2007</w:t>
+              <w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FERACF, pp.40-44, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00369674v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00956181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3521,246 +3521,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tournoisis, le Château, la motte de Nids (Loiret, Centre- Val de Loire), Rapport intermédiaire de prospection thématique pluri-annuelle (2023-2025), 1ere campagne</w:t>
+                <w:t xml:space="preserve">Tournoisis, le Château, la motte de Nids et ses abords (Loiret, Centre Val-de-Loire), rapport intermédiaire de prospection thématique pluri-annuelle (2023-2025), 2e campagne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Riou</w:t>
+                <w:t xml:space="preserve">Justin Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Méreuze</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zélie Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lejault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098460v1</w:t>
+                <w:t xml:space="preserve">hal-05098441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tournoisis, le Château, la motte de Nids et ses abords (Loiret, Centre Val-de-Loire), rapport intermédiaire de prospection thématique pluri-annuelle (2023-2025), 2e campagne.</w:t>
+                <w:t xml:space="preserve">Tournoisis, le Château, la motte de Nids (Loiret, Centre- Val de Loire), Rapport intermédiaire de prospection thématique pluri-annuelle (2023-2025), 1ere campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Hahn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+                <w:t xml:space="preserve">Rémi Méreuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zélie Laurendeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathanaël Le Voguer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098441v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 4e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t>
               </w:r>
@@ -4410,51 +4410,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CA240E1"/>
+    <w:nsid w:val="066A5FBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4558,51 +4558,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B99D364F"/>
+    <w:nsid w:val="E7878D1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4792,51 +4792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="(https://citeres.univ-tours.fr/)" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeologie.loiret.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00214256/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isa.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caafrance.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masa.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeologie.orleans-metropole.fr/recherche-scientifique/programmes-de-recherche/sicavor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mazeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.39474" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03356257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Burzawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lan&#233;elle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.3220" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Miejac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDXL605Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959085v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591796v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marthon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breysse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Niandou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05551808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/tnsd-2c56" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027285v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04431992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xe6e-9510" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Regions/Drac-Centre-Val-de-Loire/Ressources/Publications/Patrimoines-en-region-Centre-Val-de-Loire/Patrimoine-protege/Le-chateau-de-Gien-recherches-archeologiques-45" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04682528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956181v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Macphail" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Riou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;reuze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Le Voguer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098441v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hahn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Laurendeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00214256v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="(https://citeres.univ-tours.fr/)" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeologie.loiret.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00214256/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isa.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caafrance.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masa.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeologie.orleans-metropole.fr/recherche-scientifique/programmes-de-recherche/sicavor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mazeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.39474" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03356257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Burzawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lan&#233;elle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.3220" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Miejac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDXL605Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959085v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591796v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marthon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breysse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Niandou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05551808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/tnsd-2c56" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027285v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04431992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xe6e-9510" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Regions/Drac-Centre-Val-de-Loire/Ressources/Publications/Patrimoines-en-region-Centre-Val-de-Loire/Patrimoine-protege/Le-chateau-de-Gien-recherches-archeologiques-45" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04682528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Macphail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hahn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Laurendeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Riou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;reuze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Le Voguer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00214256v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>