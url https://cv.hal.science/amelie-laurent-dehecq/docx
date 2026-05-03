--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -3278,238 +3278,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fouille du square Prosper-Mérimée, site 16</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La connaissance archéologique de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Galinié. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville. 40 ans d'archéologie urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FERACF, pp.171-180, 2007</w:t>
+              <w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FERACF, pp.40-44, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00369674v1</w:t>
+                <w:t xml:space="preserve">halshs-00956181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La connaissance archéologique de la ville</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fouille du square Prosper-Mérimée, site 16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Seigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Galinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lorans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Macphail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fondrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FERACF, pp.40-44, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t>
+              <w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville. 40 ans d'archéologie urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FERACF, pp.171-180, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00956181v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00369674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3521,246 +3521,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tournoisis, le Château, la motte de Nids et ses abords (Loiret, Centre Val-de-Loire), rapport intermédiaire de prospection thématique pluri-annuelle (2023-2025), 2e campagne.</w:t>
+                <w:t xml:space="preserve">Tournoisis, le Château, la motte de Nids (Loiret, Centre- Val de Loire), Rapport intermédiaire de prospection thématique pluri-annuelle (2023-2025), 1ere campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Hahn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+                <w:t xml:space="preserve">Agathe Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zélie Laurendeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Méreuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Le Voguer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098441v1</w:t>
+                <w:t xml:space="preserve">hal-05098460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tournoisis, le Château, la motte de Nids (Loiret, Centre- Val de Loire), Rapport intermédiaire de prospection thématique pluri-annuelle (2023-2025), 1ere campagne</w:t>
+                <w:t xml:space="preserve">Tournoisis, le Château, la motte de Nids et ses abords (Loiret, Centre Val-de-Loire), rapport intermédiaire de prospection thématique pluri-annuelle (2023-2025), 2e campagne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zélie Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lejault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Riou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05098460v1</w:t>
+                <w:t xml:space="preserve">hal-05098441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 4e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t>
               </w:r>
@@ -4410,51 +4410,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="066A5FBF"/>
+    <w:nsid w:val="CBDC95E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4558,51 +4558,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E7878D1D"/>
+    <w:nsid w:val="77418BBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4792,51 +4792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="(https://citeres.univ-tours.fr/)" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeologie.loiret.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00214256/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isa.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caafrance.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masa.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeologie.orleans-metropole.fr/recherche-scientifique/programmes-de-recherche/sicavor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mazeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.39474" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03356257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Burzawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lan&#233;elle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.3220" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Miejac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDXL605Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959085v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591796v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marthon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breysse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Niandou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05551808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/tnsd-2c56" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027285v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04431992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xe6e-9510" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Regions/Drac-Centre-Val-de-Loire/Ressources/Publications/Patrimoines-en-region-Centre-Val-de-Loire/Patrimoine-protege/Le-chateau-de-Gien-recherches-archeologiques-45" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04682528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Macphail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hahn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Laurendeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Riou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;reuze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Le Voguer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00214256v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="(https://citeres.univ-tours.fr/)" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeologie.loiret.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00214256/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isa.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caafrance.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masa.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeologie.orleans-metropole.fr/recherche-scientifique/programmes-de-recherche/sicavor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mazeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.39474" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03356257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Burzawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lan&#233;elle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.3220" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Miejac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDXL605Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959085v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591796v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marthon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breysse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Niandou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05551808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/tnsd-2c56" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027285v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04431992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xe6e-9510" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Regions/Drac-Centre-Val-de-Loire/Ressources/Publications/Patrimoines-en-region-Centre-Val-de-Loire/Patrimoine-protege/Le-chateau-de-Gien-recherches-archeologiques-45" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04682528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956181v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Macphail" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Riou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;reuze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Le Voguer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098441v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hahn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Laurendeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00214256v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>