--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -3278,238 +3278,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La connaissance archéologique de la ville</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fouille du square Prosper-Mérimée, site 16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Seigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Galinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lorans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Macphail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fondrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FERACF, pp.40-44, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t>
+              <w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville. 40 ans d'archéologie urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FERACF, pp.171-180, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00956181v1</w:t>
+                <w:t xml:space="preserve">halshs-00369674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fouille du square Prosper-Mérimée, site 16</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La connaissance archéologique de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Galinié. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville. 40 ans d'archéologie urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FERACF, pp.171-180, 2007</w:t>
+              <w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FERACF, pp.40-44, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00369674v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00956181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3521,246 +3521,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tournoisis, le Château, la motte de Nids (Loiret, Centre- Val de Loire), Rapport intermédiaire de prospection thématique pluri-annuelle (2023-2025), 1ere campagne</w:t>
+                <w:t xml:space="preserve">Tournoisis, le Château, la motte de Nids et ses abords (Loiret, Centre Val-de-Loire), rapport intermédiaire de prospection thématique pluri-annuelle (2023-2025), 2e campagne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Riou</w:t>
+                <w:t xml:space="preserve">Justin Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Méreuze</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zélie Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lejault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098460v1</w:t>
+                <w:t xml:space="preserve">hal-05098441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tournoisis, le Château, la motte de Nids et ses abords (Loiret, Centre Val-de-Loire), rapport intermédiaire de prospection thématique pluri-annuelle (2023-2025), 2e campagne.</w:t>
+                <w:t xml:space="preserve">Tournoisis, le Château, la motte de Nids (Loiret, Centre- Val de Loire), Rapport intermédiaire de prospection thématique pluri-annuelle (2023-2025), 1ere campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Hahn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+                <w:t xml:space="preserve">Rémi Méreuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zélie Laurendeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathanaël Le Voguer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098441v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 4e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t>
               </w:r>
@@ -4410,51 +4410,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBDC95E6"/>
+    <w:nsid w:val="8B4245EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4558,51 +4558,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77418BBE"/>
+    <w:nsid w:val="7771A9EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4792,51 +4792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="(https://citeres.univ-tours.fr/)" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeologie.loiret.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00214256/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isa.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caafrance.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masa.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeologie.orleans-metropole.fr/recherche-scientifique/programmes-de-recherche/sicavor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mazeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.39474" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03356257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Burzawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lan&#233;elle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.3220" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Miejac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDXL605Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959085v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591796v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marthon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breysse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Niandou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05551808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/tnsd-2c56" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027285v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04431992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xe6e-9510" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Regions/Drac-Centre-Val-de-Loire/Ressources/Publications/Patrimoines-en-region-Centre-Val-de-Loire/Patrimoine-protege/Le-chateau-de-Gien-recherches-archeologiques-45" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04682528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956181v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Macphail" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Riou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;reuze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Le Voguer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098441v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hahn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Laurendeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00214256v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="(https://citeres.univ-tours.fr/)" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeologie.loiret.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00214256/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isa.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caafrance.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masa.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeologie.orleans-metropole.fr/recherche-scientifique/programmes-de-recherche/sicavor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mazeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.39474" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03356257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Burzawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lan&#233;elle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.3220" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Miejac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDXL605Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959085v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591796v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marthon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breysse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Niandou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05551808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/tnsd-2c56" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027285v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04431992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xe6e-9510" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Regions/Drac-Centre-Val-de-Loire/Ressources/Publications/Patrimoines-en-region-Centre-Val-de-Loire/Patrimoine-protege/Le-chateau-de-Gien-recherches-archeologiques-45" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04682528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Macphail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hahn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Laurendeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Riou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;reuze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Le Voguer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00214256v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>