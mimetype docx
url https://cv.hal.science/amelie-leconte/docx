--- v0 (2026-04-10)
+++ v1 (2026-05-24)
@@ -225,656 +225,656 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception d'un manuel de pédagogie différenciée pour les classes de FLE/S multi-niveaux dans différents contextes : quelle pertinence, quelles interrogations didactiques ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'étonnement dans la rencontre des cultures en francophonie&amp;quot;, conférence donnée dans le cadre de la Semaine de la francophonie, organisée par le SUPFLES, AMU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741046v1</w:t>
-[...379 lines deleted...]
-                <w:t xml:space="preserve">hal-03629409v1</w:t>
+                <w:t xml:space="preserve">hal-03741044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étonnement dans la rencontre des cultures en francophonie&amp;quot;, conférence donnée dans le cadre de la Semaine de la francophonie, organisée par le SUPFLES, AMU</w:t>
+                <w:t xml:space="preserve">Impolitesse et violence verbale dans les interactions humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hétérogénéité, différenciation, contextualisation en FLE/S : Présentation du numéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72, p.8-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextualiser pour faciliter l'accès aux sens : focus sur l'enseignement du lexique en FLM, FLS et FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Panorama des Recherches au Laboratoire Parole et Langage, 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conception d'un manuel de pédagogie différenciée pour les classes de FLE/S multi-niveaux dans différents contextes : quelle pertinence, quelles interrogations didactiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hétérogénéité, différenciation, contextualisation en FLE/S, n°72, p.116-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741044v1</w:t>
+                <w:t xml:space="preserve">Christel Troncy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Politiques linguistiques et formations universitaires dans le monde francophone, 14-15, pp.7-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1095,51 +1095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergies France, n°14-15, POLITIQUE(S) LINGUISTIQUE(S) ET FORMATIONS UNIVERSITAIRES DANS LE MONDE FRANCOPHONE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Troncy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Christine Fougerouse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14-15, https://gerflint.fr/Base/France14_15/france14_15.html, 2021, Politique(s) linguistique(s) et formations universitaires dans le monde francophone</w:t>
@@ -1481,51 +1481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421502v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dufeu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Grifi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Abry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961517v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741041v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Troncy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741044v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740820v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449002v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chateau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379471v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Biagioli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421502v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dufeu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Grifi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961517v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741041v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Abry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Troncy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740820v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03449002v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chateau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379471v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Biagioli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>