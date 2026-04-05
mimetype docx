--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amélie Lefèvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.77. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des innovations couplées à l'échelle des territoires pour soutenir la réduction de l'usage des produits phytosanitaires en production maraîchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bouvier-d'Yvoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.40-57. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations couplées pour réduire l'utilisation de produits phytosanitaires en production maraîchère. Analyse transversale de 4 territoires en France métropolitaine et aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 97, pp.76-92. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol97-art08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental dataset of the impact assessment of vegetable intercropping on agroeconomic performances, pests and beneficials, and soil resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal pradere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109607. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the step-by-step process for farming system design to support agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.126948. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.126948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field experiments assessing companion plants for crop health in horticulture provide actionable knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1355, pp.261-268. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive interactions in plant-parasitic nematode communities affecting organic vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.105206. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2020.105206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Toffolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of complying with both food value chain specifications and agroecology principles in vegetable crop protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes de culture maraîchers méditerranéens innovants pour gérer les nématodes à galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baily-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.17725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing and assessing the efficacy of Calendula officinalis L. (marigold) as banker plant for Macrolophus pygmaeus (Rambur) in protected vegetable production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.69-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'association culturale, un levier pour améliorer santé des plantes, fertilité du sol et production des systèmes de culture maraichers diversifiés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/z7mn3u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maraîchage sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serres et Plein Champ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 395, 2-5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un trio pour l'été.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 385, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et expérimenter en réseau des combinaisons de pratiques pour une gestion durable des bioagresseurs du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Védie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.165-180. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/jayoyy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stations expérimentales comme lieux de production des savoirs agronomiques semi-confinés. Enquête dans deux stations INRA engagées dans l'agroécologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.139-170. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.039.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des cultures sous abri : des alternatives à la salade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 381, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer avec les acteurs des systèmes de culture adaptés à leurs cadres de contraintes et d'objectifs en production maraichère sous abri. Mise en pratique et enseignements dans les projets GeDuNem et 4SYSLEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61, pp.33-49. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5174003831099963E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing coupled innovations for the sustainability transition of agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.330-339. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.160-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resistant pepper used as a trap cover crop in vegetable production strongly decreases root-knot nematode infestation in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-016-0401-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local landscape heterogeneity affects crop colonization by natural enemies in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les systèmes maraîchers sous abris. Le projet Gedubat visant les bioagresseurs du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visites croisées entre l’UE d’Alénya et l’équipe SaVAGE de Gotheron : vers une analyse réflexive sur la mise en place d’expérimentations système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE - Lettre de la CNUE (Commission Nationale des Unités Expérimentales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur la diversification en maraîchage sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 367, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité de la colonisation des cultures maraîchères sous abri par les auxiliaires indigènes : rôle de la conduite des cultures et de leur environnement paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.351-363. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/tt9n-rr23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maraîchage sous abri froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 256, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravageurs des cultures : et si la solution était autour de nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 242, pp.2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING COUPLED INNOVATIONS TO REDUCE PESTICIDE USE IN VEGETABLE PRODUCTION: A CASE STUDY IN THE SOUTH OF FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING COUPLED INNOVATIONS TO REDUCE PESTICIDE USE IN VEGETABLE PRODUCTION: A CASE STUDY IN THE SOUTH OF FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur les systèmes maraîchers : identifier et caractériser les risques à partir de situations récemment observées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Technique Changement climatique Fruits et légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTIFL, Oct 2025, Balandran, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing sociotechnical barriers and fostering innovation to diversify crop rotations. Examples in vegetable cropping systems in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP-AGRI European network for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST TOP-AGRI, Jun 2024, Online, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing sociotechnical barriers and fostering innovation to diversify crop rotations in sheltered vegetable cropping systems in South-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA-CREA, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et valorisation des connaissances opérationnelles produites lors de l’expérimentation au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Technique Plantes de service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTIFL, Oct 2023, Balandran Bellegarde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and facilitation processes between sweet pepper and associated crops in additive intercropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal pradere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Comes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.141-148, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing agroecological systems based on crop diversification in sheltered market-gardening: Combining plot and agrifood system studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHS HortDialogs Research for agroecology based management of horticultural production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier, formaliser et valoriser les connaissances actionnables issues d’expérimentations pour accompagner la transition de systèmes légumiers agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Nationales GIS PiClég 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS PIClég, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer des systèmes maraîchers agroécologiques par l'expérimentation en s'appuyant sur une démarche ouverte, plurielle et en continu. Démarche développée dans l’expérimentation système 4SYSLEG (2013-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres GIS PIClég 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS PIClég, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The step-by-step approach for farming systems design, in the frame of agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International symposium for Farming System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4SYSLEG - Vers une évaluation économique des 4 stratégies selon leur chaîne de valeur alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ibgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GIS PIClég / DEPHY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Saint Lô, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. meeting of the IOBC/WPRS Working Group "Landscape management for functional biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to foster mycorrhiza? From brakes to levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des connaissances facilement appropriables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SMaCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’acceptabilité par les agriculteurs d’innovations variétales et agronomiques pour maîtriser les nématodes à galles en maraîchage sous abri (le projet GEDUNEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Furnion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., Jan 2015, Angers, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design process of farming systems experiments: an interdisciplinary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation d’innovations variétales et agronomiques pour maîtriser les nématodes à galles en maraîchage sous abri (le projet GEDUNEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GEDUNEM : Innovations techniques et variétales pour une gestion durable & intégrée des nématodes à galles dans les systèmes maraîchers sous abris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence Internationale sur les Méthodes Alternatives de Protection des Plantes AFPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-up the (co)design process of farming systems: a reflexive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2 p + poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des produits de biocontrôle en cultures maraîchères sous serres et abris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin Caudal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Biocontrôle en fruits et légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA., Dec 2015, Nîmes, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, experimentation and assessment of four protected vegetable cropping systems adapted to different food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinations of varietal and technical innovations for the sustainable and integrated management or root-knot nematodes: the gedumen project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design of innovative intercropping systems in protected market gardening production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of protected market gardening cropping systems suited to contrasted food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du partenariat pour développer un projet de protection intégrée contre un nouveau ravageur, exemple de Tuta absoluta : focus sur la recherche d'un parasitoïde complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.Conférence Internationale Francophone d'Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un projet de protection contre &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt; sur tomate. Focus sur la recherche d'un parasitoïde oophage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectinov - Insectes : une filière d'avenir pour les biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEDUNEM project: Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes in protected vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Leuven, INT., Oct 2013, Avignon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité de la colonisation des cultures maraîchères sous abri par les auxiliaires indigènes : effets des modes de conduite des cultures et de leur contexte paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013 "Développement et innovation en agriculture biologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A research program, from laboratory to field, to control a nex pest: The example of &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt; on tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Do Thi Khanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2013, Avignon, France. 314 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une protection biologique contre &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt;, ravageur envahissant de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and assessing of innovative horticultural cropping systems in 4 technical and socio-economical contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la biodiversité / Cultures pérennes, horticulture / Les possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Lescourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agroécologie &amp; Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEDUNEM project: Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes in protected vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation des cultures maraîchères sous abri par les auxiliaires indigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmaCH "Paysage et santé des cultures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, NA, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERMULCH, Conception de stratégies alternatives de couverture du sol en cultures maraîchères dans un contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Vonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite UE Maraichage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Alénya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERMULCH, Conception de stratégies alternatives de couverture du sol en cultures maraîchères dans un contexte de changement climatique fonctionnement et performances des agrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite UE Maraichage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Alenya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of local landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Ecological Sciences (SFE Ecologie 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016, International Conference on Ecological Sciences - Sfécologie 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, experimentation and assessment of four protected vegetable cropping systems adapted to different food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 551 p., 2015, Proceedings of the 5th International Symposium for farming Systems Design</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation des cultures maraîchères sous abri par le cortège d’auxiliaires indigènes. Méthodologie de caractérisation in situ du processus pour les mirides (Heteroptera, Dicyphini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. INRA-ITAB, 250 p., 2013, Colloque DinABio 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of tomato colonisation by mirid bugs in Roussillon area (Southern France) : effect of crop management and landscape features in crop surroundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IOBC "Integrated control in protected crops, Mediterranean climate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Catania, Italy. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conquêtes de l’INRA pour le biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marion-Poll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Sciences &amp; Impact</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en regard des pratiques d'utilisation des plantes de services dans les filières et les différents systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auzoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Christina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Dijan-Caporalino; Anne-Violette Lavoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-396, 2024, 9782759239788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes de services dans la transition de l'agrosystème à l'agroécosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Huat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.397-426, 2024, 9782759239788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of agronomic practices in integrated pest management programmes in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosemary Collier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving integrated pest management in horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-280, 2022, Burleigh Dodds Series in Agricultural Science, 9781786767530. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0095.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertwining deterministic and openended perspectives in the experimentation of agroecological production systems: A challenge for agronomy researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Catalogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions, between determinist and open-ended visions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.57-78, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment repérer les risques d’impacts du changement climatique sur les exploitations maraîchères pour les accompagner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Boillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique pour formaliser des connaissances pour l'action issues d'expérimentations de systèmes de production agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/gm5q-k762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet CRTL ALT-E – Caraïbes Melonniers Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/F6HZ-XH28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet DEPHY EXPE : HORTIPOT2 – ASTREDHOR Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/BZT2-3V26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet SIMPA - SudExpé site de Marsillargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/q2fk-kp19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation de l’association romarins - pommiers - INRAE site de Gotheron.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/hnts-9q26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ds9x-kb59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet Karusmart – INRAE Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3k2a-dj64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet FragaSyst – INVENIO Sainte Livrade sur Lot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/wqqh-4j36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet PlacoHB – ASTREDHOR site GRAB/INRAE Gotheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/crh3-jq22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet MACROPLUS – Site INRAE Unité Expérimentale Maraîchage à Alénya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/95yr-es61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet AgroEcoTom INRAE Guadeloupe – IT2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Alidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Julianus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2e50-y449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet Biocontrôle de Duponchelia fovealis – ASTREDHOR Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ptjn-gm04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet PlacoHB – CTIFL site de Balandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/qm3t-gr38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet ACOR - CTIFL site de Balandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/vzyn-f651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species summer cover crop in protected vegetable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de protection des cultures de tomates sous-abri contre &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet exploratoire ASPECT Agroécologie Sans PEsticides et adaptation au Changement climaTique, explorer les synergies et antagonismes à partir de cas d'études expérimentaux dans trois filières végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Métaprogramme SuMCrop. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation des risques d'impact du changement climatique en production légumière : méthodologie appliquée et cas d’étude de systèmes maraîchers méditerranéens plein champ et sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS PIClég. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes horticoles utilisant des plantes de service pour gérer la santé des plantes. Comment valoriser les connaissances opérationnelles issues d'expérimentations agronomiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; GIS Fruits; GIS PIClég. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039532v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment identifier les impacts du changement climatique sur les systèmes maraîchers et les pistes d'adaptation ? Outils opérationnels et premiers résultats appliqués aux systèmes maraîchers du sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS PIClég; INRAE UE Maraîchage. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversified rotations in protected vegetable production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sorgato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ibgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD, Conception, expérimentation et évaluation de systèmes maraîchers sous abris, agroécologiques, diversifiés et adaptés aux spécifications de leurs filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UE Maraîchage. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study 25: Supporting diversification of vegetable food chains in the Roussillon area through shared actions from farms to market - Final case study Learning History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final PSPE2 - Projet SYSTEMYC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2573, Université des Antilles - Site de Guadeloupe (UA); Institut Sophia Agrobiotech [Sophia Antipolis] (ISA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et intégration d’une protection biologique contre Tuta absoluta, ravageur invasif de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut Technique de l'Agriculture Biologique (ITAB); Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL); Institut National de la Recherche Agronomique (INRA); Chambre d'Agriculture des Bouches du Rhône (CA 13); Groupe de Recherche en Agriculture Biologique (GRAB); Biotop SAS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGABRI - Colonisation des cultures maraîchères sous abri par des auxiliaires indigènes et contribution à la régulation biologique naturelle des ravageurs aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] CIAB. 2013, 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD Expérimentation de systèmes diversifiés en maraichage sous abri - Système DIVBANDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divegfood Expérimentation de systèmes diversifiés en maraichage sous abri - vidéo introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD Expérimentation de systèmes diversifiés en maraîchage sous abri - Système DIVMIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD Expérimentation de systèmes diversifiés en maraîchage sous abri - Système MODIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amélie Lefèvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.77. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations couplées pour réduire l'utilisation de produits phytosanitaires en production maraîchère. Analyse transversale de 4 territoires en France métropolitaine et aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 97, pp.76-92. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol97-art08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des innovations couplées à l'échelle des territoires pour soutenir la réduction de l'usage des produits phytosanitaires en production maraîchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bouvier-d'Yvoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.40-57. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental dataset of the impact assessment of vegetable intercropping on agroeconomic performances, pests and beneficials, and soil resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal pradere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109607. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the step-by-step process for farming system design to support agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.126948. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.126948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field experiments assessing companion plants for crop health in horticulture provide actionable knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1355, pp.261-268. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive interactions in plant-parasitic nematode communities affecting organic vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.105206. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2020.105206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Toffolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of complying with both food value chain specifications and agroecology principles in vegetable crop protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'association culturale, un levier pour améliorer santé des plantes, fertilité du sol et production des systèmes de culture maraichers diversifiés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/z7mn3u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes de culture maraîchers méditerranéens innovants pour gérer les nématodes à galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baily-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.17725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing and assessing the efficacy of Calendula officinalis L. (marigold) as banker plant for Macrolophus pygmaeus (Rambur) in protected vegetable production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.69-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maraîchage sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serres et Plein Champ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 395, 2-5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un trio pour l'été.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 385, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et expérimenter en réseau des combinaisons de pratiques pour une gestion durable des bioagresseurs du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Védie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.165-180. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/jayoyy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stations expérimentales comme lieux de production des savoirs agronomiques semi-confinés. Enquête dans deux stations INRA engagées dans l'agroécologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.139-170. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.039.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.160-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des cultures sous abri : des alternatives à la salade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 381, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer avec les acteurs des systèmes de culture adaptés à leurs cadres de contraintes et d'objectifs en production maraichère sous abri. Mise en pratique et enseignements dans les projets GeDuNem et 4SYSLEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61, pp.33-49. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5174003831099963E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing coupled innovations for the sustainability transition of agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.330-339. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les systèmes maraîchers sous abris. Le projet Gedubat visant les bioagresseurs du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resistant pepper used as a trap cover crop in vegetable production strongly decreases root-knot nematode infestation in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-016-0401-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local landscape heterogeneity affects crop colonization by natural enemies in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visites croisées entre l’UE d’Alénya et l’équipe SaVAGE de Gotheron : vers une analyse réflexive sur la mise en place d’expérimentations système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE - Lettre de la CNUE (Commission Nationale des Unités Expérimentales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur la diversification en maraîchage sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 367, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité de la colonisation des cultures maraîchères sous abri par les auxiliaires indigènes : rôle de la conduite des cultures et de leur environnement paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.351-363. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/tt9n-rr23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravageurs des cultures : et si la solution était autour de nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 242, pp.2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maraîchage sous abri froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 256, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur les systèmes maraîchers : identifier et caractériser les risques à partir de situations récemment observées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Technique Changement climatique Fruits et légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTIFL, Oct 2025, Balandran, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING COUPLED INNOVATIONS TO REDUCE PESTICIDE USE IN VEGETABLE PRODUCTION: A CASE STUDY IN THE SOUTH OF FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing sociotechnical barriers and fostering innovation to diversify crop rotations. Examples in vegetable cropping systems in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP-AGRI European network for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST TOP-AGRI, Jun 2024, Online, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing sociotechnical barriers and fostering innovation to diversify crop rotations in sheltered vegetable cropping systems in South-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA-CREA, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et valorisation des connaissances opérationnelles produites lors de l’expérimentation au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Technique Plantes de service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTIFL, Oct 2023, Balandran Bellegarde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and facilitation processes between sweet pepper and associated crops in additive intercropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal pradere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Comes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.141-148, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing agroecological systems based on crop diversification in sheltered market-gardening: Combining plot and agrifood system studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHS HortDialogs Research for agroecology based management of horticultural production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier, formaliser et valoriser les connaissances actionnables issues d’expérimentations pour accompagner la transition de systèmes légumiers agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Nationales GIS PiClég 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS PIClég, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer des systèmes maraîchers agroécologiques par l'expérimentation en s'appuyant sur une démarche ouverte, plurielle et en continu. Démarche développée dans l’expérimentation système 4SYSLEG (2013-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres GIS PIClég 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS PIClég, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The step-by-step approach for farming systems design, in the frame of agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International symposium for Farming System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4SYSLEG - Vers une évaluation économique des 4 stratégies selon leur chaîne de valeur alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ibgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GIS PIClég / DEPHY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Saint Lô, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. meeting of the IOBC/WPRS Working Group "Landscape management for functional biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des connaissances facilement appropriables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SMaCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to foster mycorrhiza? From brakes to levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design process of farming systems experiments: an interdisciplinary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation d’innovations variétales et agronomiques pour maîtriser les nématodes à galles en maraîchage sous abri (le projet GEDUNEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GEDUNEM : Innovations techniques et variétales pour une gestion durable & intégrée des nématodes à galles dans les systèmes maraîchers sous abris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence Internationale sur les Méthodes Alternatives de Protection des Plantes AFPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’acceptabilité par les agriculteurs d’innovations variétales et agronomiques pour maîtriser les nématodes à galles en maraîchage sous abri (le projet GEDUNEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Furnion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., Jan 2015, Angers, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-up the (co)design process of farming systems: a reflexive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2 p + poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des produits de biocontrôle en cultures maraîchères sous serres et abris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin Caudal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Biocontrôle en fruits et légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA., Dec 2015, Nîmes, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, experimentation and assessment of four protected vegetable cropping systems adapted to different food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinations of varietal and technical innovations for the sustainable and integrated management or root-knot nematodes: the gedumen project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design of innovative intercropping systems in protected market gardening production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of protected market gardening cropping systems suited to contrasted food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du partenariat pour développer un projet de protection intégrée contre un nouveau ravageur, exemple de Tuta absoluta : focus sur la recherche d'un parasitoïde complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.Conférence Internationale Francophone d'Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un projet de protection contre &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt; sur tomate. Focus sur la recherche d'un parasitoïde oophage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectinov - Insectes : une filière d'avenir pour les biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité de la colonisation des cultures maraîchères sous abri par les auxiliaires indigènes : effets des modes de conduite des cultures et de leur contexte paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013 "Développement et innovation en agriculture biologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEDUNEM project: Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes in protected vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Leuven, INT., Oct 2013, Avignon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A research program, from laboratory to field, to control a nex pest: The example of &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt; on tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Do Thi Khanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2013, Avignon, France. 314 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and assessing of innovative horticultural cropping systems in 4 technical and socio-economical contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une protection biologique contre &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt;, ravageur envahissant de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la biodiversité / Cultures pérennes, horticulture / Les possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Lescourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agroécologie &amp; Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEDUNEM project: Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes in protected vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation des cultures maraîchères sous abri par les auxiliaires indigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmaCH "Paysage et santé des cultures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, NA, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERMULCH, Conception de stratégies alternatives de couverture du sol en cultures maraîchères dans un contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Vonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite UE Maraichage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Alénya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERMULCH, Conception de stratégies alternatives de couverture du sol en cultures maraîchères dans un contexte de changement climatique fonctionnement et performances des agrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite UE Maraichage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Alenya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of local landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Ecological Sciences (SFE Ecologie 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016, International Conference on Ecological Sciences - Sfécologie 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, experimentation and assessment of four protected vegetable cropping systems adapted to different food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 551 p., 2015, Proceedings of the 5th International Symposium for farming Systems Design</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation des cultures maraîchères sous abri par le cortège d’auxiliaires indigènes. Méthodologie de caractérisation in situ du processus pour les mirides (Heteroptera, Dicyphini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. INRA-ITAB, 250 p., 2013, Colloque DinABio 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of tomato colonisation by mirid bugs in Roussillon area (Southern France) : effect of crop management and landscape features in crop surroundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IOBC "Integrated control in protected crops, Mediterranean climate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Catania, Italy. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conquêtes de l’INRA pour le biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marion-Poll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Sciences &amp; Impact</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en regard des pratiques d'utilisation des plantes de services dans les filières et les différents systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auzoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Christina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Dijan-Caporalino; Anne-Violette Lavoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-396, 2024, 9782759239788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes de services dans la transition de l'agrosystème à l'agroécosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Huat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.397-426, 2024, 9782759239788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of agronomic practices in integrated pest management programmes in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosemary Collier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving integrated pest management in horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-280, 2022, Burleigh Dodds Series in Agricultural Science, 9781786767530. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0095.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertwining deterministic and openended perspectives in the experimentation of agroecological production systems: A challenge for agronomy researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Catalogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions, between determinist and open-ended visions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.57-78, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment repérer les risques d’impacts du changement climatique sur les exploitations maraîchères pour les accompagner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Boillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique pour formaliser des connaissances pour l'action issues d'expérimentations de systèmes de production agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/gm5q-k762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet CRTL ALT-E – Caraïbes Melonniers Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/F6HZ-XH28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet DEPHY EXPE : HORTIPOT2 – ASTREDHOR Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/BZT2-3V26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet ACOR - CTIFL site de Balandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/vzyn-f651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet PlacoHB – ASTREDHOR site GRAB/INRAE Gotheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/crh3-jq22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet FragaSyst – INVENIO Sainte Livrade sur Lot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/wqqh-4j36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet MACROPLUS – Site INRAE Unité Expérimentale Maraîchage à Alénya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/95yr-es61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet Karusmart – INRAE Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3k2a-dj64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ds9x-kb59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet SIMPA - SudExpé site de Marsillargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/q2fk-kp19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation de l’association romarins - pommiers - INRAE site de Gotheron.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/hnts-9q26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet AgroEcoTom INRAE Guadeloupe – IT2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Alidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Julianus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2e50-y449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet Biocontrôle de Duponchelia fovealis – ASTREDHOR Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ptjn-gm04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet PlacoHB – CTIFL site de Balandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/qm3t-gr38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species summer cover crop in protected vegetable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de protection des cultures de tomates sous-abri contre &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation des risques d'impact du changement climatique en production légumière : méthodologie appliquée et cas d’étude de systèmes maraîchers méditerranéens plein champ et sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS PIClég. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet exploratoire ASPECT Agroécologie Sans PEsticides et adaptation au Changement climaTique, explorer les synergies et antagonismes à partir de cas d'études expérimentaux dans trois filières végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Métaprogramme SuMCrop. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes horticoles utilisant des plantes de service pour gérer la santé des plantes. Comment valoriser les connaissances opérationnelles issues d'expérimentations agronomiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; GIS Fruits; GIS PIClég. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039532v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment identifier les impacts du changement climatique sur les systèmes maraîchers et les pistes d'adaptation ? Outils opérationnels et premiers résultats appliqués aux systèmes maraîchers du sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS PIClég; INRAE UE Maraîchage. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD, Conception, expérimentation et évaluation de systèmes maraîchers sous abris, agroécologiques, diversifiés et adaptés aux spécifications de leurs filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UE Maraîchage. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversified rotations in protected vegetable production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sorgato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ibgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study 25: Supporting diversification of vegetable food chains in the Roussillon area through shared actions from farms to market - Final case study Learning History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final PSPE2 - Projet SYSTEMYC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2573, Université des Antilles - Site de Guadeloupe (UA); Institut Sophia Agrobiotech [Sophia Antipolis] (ISA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et intégration d’une protection biologique contre Tuta absoluta, ravageur invasif de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut Technique de l'Agriculture Biologique (ITAB); Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL); Institut National de la Recherche Agronomique (INRA); Chambre d'Agriculture des Bouches du Rhône (CA 13); Groupe de Recherche en Agriculture Biologique (GRAB); Biotop SAS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGABRI - Colonisation des cultures maraîchères sous abri par des auxiliaires indigènes et contribution à la régulation biologique naturelle des ravageurs aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] CIAB. 2013, 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD Expérimentation de systèmes diversifiés en maraîchage sous abri - Système MODIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divegfood Expérimentation de systèmes diversifiés en maraichage sous abri - vidéo introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD Expérimentation de systèmes diversifiés en maraichage sous abri - Système DIVBANDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD Expérimentation de systèmes diversifiés en maraîchage sous abri - Système DIVMIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvier-d'Yvoire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art04" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art08" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=pascal pradere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chave" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.33" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649096v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Mateille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tavoillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105206" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102953" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Caporalino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fazari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baily-Bechet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.17725" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salvador" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/z7mn3u" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Clerc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jayoyy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0139" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624747v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5174003831099963E12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.08.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-David Varennes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512079v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0401-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.04.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perraudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Redondo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tt9n-rr23" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659889v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401091v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mothes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417710v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307315v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Boillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634300v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634291v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249531v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923931v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Par&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Comes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.18" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148866v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148878v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494829v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Fiorelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172453v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ibgui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607758v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798701v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Furnion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792520v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801729v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743394v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800800v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793144v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannie Trottin Caudal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535283v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739482v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536468v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742040v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannie Trottin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797452v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804392v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chapuis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749987v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Legendre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Do Thi Khanh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cordier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749943v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750319v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210028v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468047v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vonie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468102v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gaudry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458692v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535245v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458677v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04840611v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;dan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Achard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ferre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239795/les-plantes-de-services" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04840445v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Huat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628850v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106510" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0095.09" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494841v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catalogna" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186119v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492396v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gm5q-k762" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052248v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Courteille" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gatineau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Leclere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montagnac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/F6HZ-XH28" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04042217v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/BZT2-3V26" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944379v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alison" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q2fk-kp19" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937072v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sylvaine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hnts-9q26" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937209v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ds9x-kb59" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006600v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3k2a-dj64" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947381v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wqqh-4j36" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954897v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/crh3-jq22" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907406v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/95yr-es61" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945252v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alidor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julianus" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2e50-y449" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954869v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maugin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ptjn-gm04" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074425v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Millan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qm3t-gr38" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954832v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vzyn-f651" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148914v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801329v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carri&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ginez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giraud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360015v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984190v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039532v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Schott" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266659v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Husson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172382v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sorgato" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04026641v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Launay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172444v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791780v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804610v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458686v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135506v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Simon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135236v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135509v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135505v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art08" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvier-d'Yvoire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art04" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=pascal pradere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chave" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.33" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649096v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Mateille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tavoillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105206" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102953" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/z7mn3u" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Caporalino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fazari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baily-Bechet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.17725" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salvador" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Clerc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jayoyy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0139" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-David Varennes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5174003831099963E12" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.08.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512079v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0401-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458660v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.04.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perraudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Redondo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tt9n-rr23" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657547v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Boillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417710v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mothes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249531v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923931v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Par&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Comes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.18" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281085v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148866v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148878v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494829v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Fiorelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ibgui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733483v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607758v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792520v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801729v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Furnion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800800v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793144v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannie Trottin Caudal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535283v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536468v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535246v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742040v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannie Trottin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797452v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458671v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804392v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chapuis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749987v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Legendre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Do Thi Khanh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805744v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cordier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749943v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210028v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468047v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vonie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gaudry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535245v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458677v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458675v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04840611v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;dan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Achard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ferre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239795/les-plantes-de-services" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04840445v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Huat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628850v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106510" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0095.09" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494841v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catalogna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186119v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492396v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gm5q-k762" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Courteille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gatineau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Leclere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montagnac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/F6HZ-XH28" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04042217v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/BZT2-3V26" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954832v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vzyn-f651" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954897v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/crh3-jq22" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947381v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wqqh-4j36" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907406v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/95yr-es61" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006600v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3k2a-dj64" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937209v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ds9x-kb59" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944379v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alison" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q2fk-kp19" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937072v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sylvaine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hnts-9q26" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945252v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alidor" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julianus" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2e50-y449" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954869v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maugin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ptjn-gm04" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074425v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Millan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qm3t-gr38" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148914v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801329v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carri&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ginez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giraud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984190v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360015v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039532v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Schott" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266659v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Husson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04026641v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Launay" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172382v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sorgato" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172444v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791780v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804610v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458686v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135505v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Simon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135236v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135506v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135509v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>