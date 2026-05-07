--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amélie Lefèvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.77. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations couplées pour réduire l'utilisation de produits phytosanitaires en production maraîchère. Analyse transversale de 4 territoires en France métropolitaine et aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 97, pp.76-92. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol97-art08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des innovations couplées à l'échelle des territoires pour soutenir la réduction de l'usage des produits phytosanitaires en production maraîchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bouvier-d'Yvoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.40-57. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental dataset of the impact assessment of vegetable intercropping on agroeconomic performances, pests and beneficials, and soil resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal pradere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109607. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the step-by-step process for farming system design to support agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.126948. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.126948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field experiments assessing companion plants for crop health in horticulture provide actionable knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1355, pp.261-268. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive interactions in plant-parasitic nematode communities affecting organic vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.105206. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2020.105206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Toffolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of complying with both food value chain specifications and agroecology principles in vegetable crop protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'association culturale, un levier pour améliorer santé des plantes, fertilité du sol et production des systèmes de culture maraichers diversifiés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/z7mn3u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes de culture maraîchers méditerranéens innovants pour gérer les nématodes à galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baily-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.17725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing and assessing the efficacy of Calendula officinalis L. (marigold) as banker plant for Macrolophus pygmaeus (Rambur) in protected vegetable production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.69-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maraîchage sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serres et Plein Champ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 395, 2-5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un trio pour l'été.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 385, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et expérimenter en réseau des combinaisons de pratiques pour une gestion durable des bioagresseurs du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Védie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.165-180. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/jayoyy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stations expérimentales comme lieux de production des savoirs agronomiques semi-confinés. Enquête dans deux stations INRA engagées dans l'agroécologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.139-170. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.039.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.160-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des cultures sous abri : des alternatives à la salade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 381, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer avec les acteurs des systèmes de culture adaptés à leurs cadres de contraintes et d'objectifs en production maraichère sous abri. Mise en pratique et enseignements dans les projets GeDuNem et 4SYSLEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61, pp.33-49. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5174003831099963E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing coupled innovations for the sustainability transition of agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.330-339. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les systèmes maraîchers sous abris. Le projet Gedubat visant les bioagresseurs du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resistant pepper used as a trap cover crop in vegetable production strongly decreases root-knot nematode infestation in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-016-0401-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local landscape heterogeneity affects crop colonization by natural enemies in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visites croisées entre l’UE d’Alénya et l’équipe SaVAGE de Gotheron : vers une analyse réflexive sur la mise en place d’expérimentations système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE - Lettre de la CNUE (Commission Nationale des Unités Expérimentales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur la diversification en maraîchage sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 367, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité de la colonisation des cultures maraîchères sous abri par les auxiliaires indigènes : rôle de la conduite des cultures et de leur environnement paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.351-363. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/tt9n-rr23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravageurs des cultures : et si la solution était autour de nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 242, pp.2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maraîchage sous abri froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 256, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur les systèmes maraîchers : identifier et caractériser les risques à partir de situations récemment observées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Technique Changement climatique Fruits et légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTIFL, Oct 2025, Balandran, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING COUPLED INNOVATIONS TO REDUCE PESTICIDE USE IN VEGETABLE PRODUCTION: A CASE STUDY IN THE SOUTH OF FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing sociotechnical barriers and fostering innovation to diversify crop rotations. Examples in vegetable cropping systems in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP-AGRI European network for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST TOP-AGRI, Jun 2024, Online, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing sociotechnical barriers and fostering innovation to diversify crop rotations in sheltered vegetable cropping systems in South-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA-CREA, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et valorisation des connaissances opérationnelles produites lors de l’expérimentation au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Technique Plantes de service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTIFL, Oct 2023, Balandran Bellegarde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and facilitation processes between sweet pepper and associated crops in additive intercropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal pradere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Comes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.141-148, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing agroecological systems based on crop diversification in sheltered market-gardening: Combining plot and agrifood system studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHS HortDialogs Research for agroecology based management of horticultural production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier, formaliser et valoriser les connaissances actionnables issues d’expérimentations pour accompagner la transition de systèmes légumiers agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Nationales GIS PiClég 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS PIClég, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer des systèmes maraîchers agroécologiques par l'expérimentation en s'appuyant sur une démarche ouverte, plurielle et en continu. Démarche développée dans l’expérimentation système 4SYSLEG (2013-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres GIS PIClég 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS PIClég, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The step-by-step approach for farming systems design, in the frame of agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International symposium for Farming System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4SYSLEG - Vers une évaluation économique des 4 stratégies selon leur chaîne de valeur alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ibgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GIS PIClég / DEPHY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Saint Lô, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. meeting of the IOBC/WPRS Working Group "Landscape management for functional biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des connaissances facilement appropriables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SMaCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to foster mycorrhiza? From brakes to levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design process of farming systems experiments: an interdisciplinary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation d’innovations variétales et agronomiques pour maîtriser les nématodes à galles en maraîchage sous abri (le projet GEDUNEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GEDUNEM : Innovations techniques et variétales pour une gestion durable & intégrée des nématodes à galles dans les systèmes maraîchers sous abris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence Internationale sur les Méthodes Alternatives de Protection des Plantes AFPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’acceptabilité par les agriculteurs d’innovations variétales et agronomiques pour maîtriser les nématodes à galles en maraîchage sous abri (le projet GEDUNEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Furnion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., Jan 2015, Angers, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-up the (co)design process of farming systems: a reflexive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2 p + poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des produits de biocontrôle en cultures maraîchères sous serres et abris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin Caudal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Biocontrôle en fruits et légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA., Dec 2015, Nîmes, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, experimentation and assessment of four protected vegetable cropping systems adapted to different food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinations of varietal and technical innovations for the sustainable and integrated management or root-knot nematodes: the gedumen project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design of innovative intercropping systems in protected market gardening production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of protected market gardening cropping systems suited to contrasted food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du partenariat pour développer un projet de protection intégrée contre un nouveau ravageur, exemple de Tuta absoluta : focus sur la recherche d'un parasitoïde complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.Conférence Internationale Francophone d'Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un projet de protection contre &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt; sur tomate. Focus sur la recherche d'un parasitoïde oophage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectinov - Insectes : une filière d'avenir pour les biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité de la colonisation des cultures maraîchères sous abri par les auxiliaires indigènes : effets des modes de conduite des cultures et de leur contexte paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013 "Développement et innovation en agriculture biologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEDUNEM project: Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes in protected vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Leuven, INT., Oct 2013, Avignon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A research program, from laboratory to field, to control a nex pest: The example of &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt; on tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Do Thi Khanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2013, Avignon, France. 314 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and assessing of innovative horticultural cropping systems in 4 technical and socio-economical contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une protection biologique contre &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt;, ravageur envahissant de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la biodiversité / Cultures pérennes, horticulture / Les possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Lescourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agroécologie &amp; Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEDUNEM project: Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes in protected vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation des cultures maraîchères sous abri par les auxiliaires indigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmaCH "Paysage et santé des cultures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, NA, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERMULCH, Conception de stratégies alternatives de couverture du sol en cultures maraîchères dans un contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Vonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite UE Maraichage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Alénya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERMULCH, Conception de stratégies alternatives de couverture du sol en cultures maraîchères dans un contexte de changement climatique fonctionnement et performances des agrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite UE Maraichage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Alenya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of local landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Ecological Sciences (SFE Ecologie 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016, International Conference on Ecological Sciences - Sfécologie 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, experimentation and assessment of four protected vegetable cropping systems adapted to different food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 551 p., 2015, Proceedings of the 5th International Symposium for farming Systems Design</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation des cultures maraîchères sous abri par le cortège d’auxiliaires indigènes. Méthodologie de caractérisation in situ du processus pour les mirides (Heteroptera, Dicyphini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. INRA-ITAB, 250 p., 2013, Colloque DinABio 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of tomato colonisation by mirid bugs in Roussillon area (Southern France) : effect of crop management and landscape features in crop surroundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IOBC "Integrated control in protected crops, Mediterranean climate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Catania, Italy. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conquêtes de l’INRA pour le biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marion-Poll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Sciences &amp; Impact</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en regard des pratiques d'utilisation des plantes de services dans les filières et les différents systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auzoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Christina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Dijan-Caporalino; Anne-Violette Lavoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-396, 2024, 9782759239788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes de services dans la transition de l'agrosystème à l'agroécosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Huat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.397-426, 2024, 9782759239788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of agronomic practices in integrated pest management programmes in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosemary Collier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving integrated pest management in horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-280, 2022, Burleigh Dodds Series in Agricultural Science, 9781786767530. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0095.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertwining deterministic and openended perspectives in the experimentation of agroecological production systems: A challenge for agronomy researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Catalogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions, between determinist and open-ended visions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.57-78, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment repérer les risques d’impacts du changement climatique sur les exploitations maraîchères pour les accompagner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Boillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique pour formaliser des connaissances pour l'action issues d'expérimentations de systèmes de production agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/gm5q-k762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet CRTL ALT-E – Caraïbes Melonniers Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/F6HZ-XH28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet DEPHY EXPE : HORTIPOT2 – ASTREDHOR Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/BZT2-3V26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet ACOR - CTIFL site de Balandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/vzyn-f651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet PlacoHB – ASTREDHOR site GRAB/INRAE Gotheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/crh3-jq22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet FragaSyst – INVENIO Sainte Livrade sur Lot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/wqqh-4j36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet MACROPLUS – Site INRAE Unité Expérimentale Maraîchage à Alénya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/95yr-es61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet Karusmart – INRAE Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3k2a-dj64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ds9x-kb59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet SIMPA - SudExpé site de Marsillargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/q2fk-kp19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation de l’association romarins - pommiers - INRAE site de Gotheron.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/hnts-9q26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet AgroEcoTom INRAE Guadeloupe – IT2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Alidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Julianus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2e50-y449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet Biocontrôle de Duponchelia fovealis – ASTREDHOR Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ptjn-gm04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet PlacoHB – CTIFL site de Balandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/qm3t-gr38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species summer cover crop in protected vegetable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de protection des cultures de tomates sous-abri contre &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation des risques d'impact du changement climatique en production légumière : méthodologie appliquée et cas d’étude de systèmes maraîchers méditerranéens plein champ et sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS PIClég. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet exploratoire ASPECT Agroécologie Sans PEsticides et adaptation au Changement climaTique, explorer les synergies et antagonismes à partir de cas d'études expérimentaux dans trois filières végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Métaprogramme SuMCrop. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes horticoles utilisant des plantes de service pour gérer la santé des plantes. Comment valoriser les connaissances opérationnelles issues d'expérimentations agronomiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; GIS Fruits; GIS PIClég. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039532v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment identifier les impacts du changement climatique sur les systèmes maraîchers et les pistes d'adaptation ? Outils opérationnels et premiers résultats appliqués aux systèmes maraîchers du sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS PIClég; INRAE UE Maraîchage. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD, Conception, expérimentation et évaluation de systèmes maraîchers sous abris, agroécologiques, diversifiés et adaptés aux spécifications de leurs filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UE Maraîchage. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversified rotations in protected vegetable production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sorgato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ibgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study 25: Supporting diversification of vegetable food chains in the Roussillon area through shared actions from farms to market - Final case study Learning History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final PSPE2 - Projet SYSTEMYC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2573, Université des Antilles - Site de Guadeloupe (UA); Institut Sophia Agrobiotech [Sophia Antipolis] (ISA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et intégration d’une protection biologique contre Tuta absoluta, ravageur invasif de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut Technique de l'Agriculture Biologique (ITAB); Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL); Institut National de la Recherche Agronomique (INRA); Chambre d'Agriculture des Bouches du Rhône (CA 13); Groupe de Recherche en Agriculture Biologique (GRAB); Biotop SAS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGABRI - Colonisation des cultures maraîchères sous abri par des auxiliaires indigènes et contribution à la régulation biologique naturelle des ravageurs aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] CIAB. 2013, 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD Expérimentation de systèmes diversifiés en maraîchage sous abri - Système MODIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divegfood Expérimentation de systèmes diversifiés en maraichage sous abri - vidéo introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD Expérimentation de systèmes diversifiés en maraichage sous abri - Système DIVBANDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD Expérimentation de systèmes diversifiés en maraîchage sous abri - Système DIVMIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amélie Lefèvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.77. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des innovations couplées à l'échelle des territoires pour soutenir la réduction de l'usage des produits phytosanitaires en production maraîchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bouvier-d'Yvoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.40-57. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations couplées pour réduire l'utilisation de produits phytosanitaires en production maraîchère. Analyse transversale de 4 territoires en France métropolitaine et aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 97, pp.76-92. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol97-art08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental dataset of the impact assessment of vegetable intercropping on agroeconomic performances, pests and beneficials, and soil resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal pradere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109607. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the step-by-step process for farming system design to support agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.126948. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.126948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field experiments assessing companion plants for crop health in horticulture provide actionable knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1355, pp.261-268. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Toffolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive interactions in plant-parasitic nematode communities affecting organic vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.105206. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2020.105206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of complying with both food value chain specifications and agroecology principles in vegetable crop protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes de culture maraîchers méditerranéens innovants pour gérer les nématodes à galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baily-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.17725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing and assessing the efficacy of Calendula officinalis L. (marigold) as banker plant for Macrolophus pygmaeus (Rambur) in protected vegetable production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.69-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'association culturale, un levier pour améliorer santé des plantes, fertilité du sol et production des systèmes de culture maraichers diversifiés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/z7mn3u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maraîchage sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serres et Plein Champ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 395, 2-5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un trio pour l'été.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 385, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et expérimenter en réseau des combinaisons de pratiques pour une gestion durable des bioagresseurs du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Védie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.165-180. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/jayoyy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stations expérimentales comme lieux de production des savoirs agronomiques semi-confinés. Enquête dans deux stations INRA engagées dans l'agroécologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.139-170. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.039.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des cultures sous abri : des alternatives à la salade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 381, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer avec les acteurs des systèmes de culture adaptés à leurs cadres de contraintes et d'objectifs en production maraichère sous abri. Mise en pratique et enseignements dans les projets GeDuNem et 4SYSLEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61, pp.33-49. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5174003831099963E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing coupled innovations for the sustainability transition of agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.330-339. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.160-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resistant pepper used as a trap cover crop in vegetable production strongly decreases root-knot nematode infestation in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-016-0401-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les systèmes maraîchers sous abris. Le projet Gedubat visant les bioagresseurs du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local landscape heterogeneity affects crop colonization by natural enemies in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visites croisées entre l’UE d’Alénya et l’équipe SaVAGE de Gotheron : vers une analyse réflexive sur la mise en place d’expérimentations système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE - Lettre de la CNUE (Commission Nationale des Unités Expérimentales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur la diversification en maraîchage sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 367, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité de la colonisation des cultures maraîchères sous abri par les auxiliaires indigènes : rôle de la conduite des cultures et de leur environnement paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.351-363. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/tt9n-rr23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maraîchage sous abri froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 256, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravageurs des cultures : et si la solution était autour de nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 242, pp.2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING COUPLED INNOVATIONS TO REDUCE PESTICIDE USE IN VEGETABLE PRODUCTION: A CASE STUDY IN THE SOUTH OF FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur les systèmes maraîchers : identifier et caractériser les risques à partir de situations récemment observées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Technique Changement climatique Fruits et légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTIFL, Oct 2025, Balandran, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing sociotechnical barriers and fostering innovation to diversify crop rotations. Examples in vegetable cropping systems in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP-AGRI European network for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST TOP-AGRI, Jun 2024, Online, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing sociotechnical barriers and fostering innovation to diversify crop rotations in sheltered vegetable cropping systems in South-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA-CREA, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et valorisation des connaissances opérationnelles produites lors de l’expérimentation au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Technique Plantes de service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTIFL, Oct 2023, Balandran Bellegarde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and facilitation processes between sweet pepper and associated crops in additive intercropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal pradere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Comes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.141-148, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing agroecological systems based on crop diversification in sheltered market-gardening: Combining plot and agrifood system studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHS HortDialogs Research for agroecology based management of horticultural production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier, formaliser et valoriser les connaissances actionnables issues d’expérimentations pour accompagner la transition de systèmes légumiers agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Nationales GIS PiClég 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS PIClég, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer des systèmes maraîchers agroécologiques par l'expérimentation en s'appuyant sur une démarche ouverte, plurielle et en continu. Démarche développée dans l’expérimentation système 4SYSLEG (2013-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres GIS PIClég 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS PIClég, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The step-by-step approach for farming systems design, in the frame of agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International symposium for Farming System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4SYSLEG - Vers une évaluation économique des 4 stratégies selon leur chaîne de valeur alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ibgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GIS PIClég / DEPHY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Saint Lô, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. meeting of the IOBC/WPRS Working Group "Landscape management for functional biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to foster mycorrhiza? From brakes to levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des connaissances facilement appropriables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SMaCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’acceptabilité par les agriculteurs d’innovations variétales et agronomiques pour maîtriser les nématodes à galles en maraîchage sous abri (le projet GEDUNEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Furnion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., Jan 2015, Angers, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-up the (co)design process of farming systems: a reflexive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2 p + poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des produits de biocontrôle en cultures maraîchères sous serres et abris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin Caudal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Biocontrôle en fruits et légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA., Dec 2015, Nîmes, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design process of farming systems experiments: an interdisciplinary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation d’innovations variétales et agronomiques pour maîtriser les nématodes à galles en maraîchage sous abri (le projet GEDUNEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GEDUNEM : Innovations techniques et variétales pour une gestion durable & intégrée des nématodes à galles dans les systèmes maraîchers sous abris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence Internationale sur les Méthodes Alternatives de Protection des Plantes AFPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, experimentation and assessment of four protected vegetable cropping systems adapted to different food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinations of varietal and technical innovations for the sustainable and integrated management or root-knot nematodes: the gedumen project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design of innovative intercropping systems in protected market gardening production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of protected market gardening cropping systems suited to contrasted food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du partenariat pour développer un projet de protection intégrée contre un nouveau ravageur, exemple de Tuta absoluta : focus sur la recherche d'un parasitoïde complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.Conférence Internationale Francophone d'Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un projet de protection contre &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt; sur tomate. Focus sur la recherche d'un parasitoïde oophage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectinov - Insectes : une filière d'avenir pour les biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEDUNEM project: Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes in protected vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Leuven, INT., Oct 2013, Avignon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité de la colonisation des cultures maraîchères sous abri par les auxiliaires indigènes : effets des modes de conduite des cultures et de leur contexte paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013 "Développement et innovation en agriculture biologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A research program, from laboratory to field, to control a nex pest: The example of &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt; on tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Do Thi Khanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2013, Avignon, France. 314 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une protection biologique contre &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt;, ravageur envahissant de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and assessing of innovative horticultural cropping systems in 4 technical and socio-economical contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la biodiversité / Cultures pérennes, horticulture / Les possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Lescourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agroécologie &amp; Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEDUNEM project: Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes in protected vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation des cultures maraîchères sous abri par les auxiliaires indigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmaCH "Paysage et santé des cultures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, NA, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERMULCH, Conception de stratégies alternatives de couverture du sol en cultures maraîchères dans un contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Vonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite UE Maraichage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Alénya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERMULCH, Conception de stratégies alternatives de couverture du sol en cultures maraîchères dans un contexte de changement climatique fonctionnement et performances des agrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite UE Maraichage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Alenya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of local landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Ecological Sciences (SFE Ecologie 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016, International Conference on Ecological Sciences - Sfécologie 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, experimentation and assessment of four protected vegetable cropping systems adapted to different food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 551 p., 2015, Proceedings of the 5th International Symposium for farming Systems Design</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation des cultures maraîchères sous abri par le cortège d’auxiliaires indigènes. Méthodologie de caractérisation in situ du processus pour les mirides (Heteroptera, Dicyphini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. INRA-ITAB, 250 p., 2013, Colloque DinABio 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of tomato colonisation by mirid bugs in Roussillon area (Southern France) : effect of crop management and landscape features in crop surroundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IOBC "Integrated control in protected crops, Mediterranean climate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Catania, Italy. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conquêtes de l’INRA pour le biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marion-Poll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Sciences &amp; Impact</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en regard des pratiques d'utilisation des plantes de services dans les filières et les différents systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auzoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Christina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Dijan-Caporalino; Anne-Violette Lavoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-396, 2024, 9782759239788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes de services dans la transition de l'agrosystème à l'agroécosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Huat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.397-426, 2024, 9782759239788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of agronomic practices in integrated pest management programmes in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosemary Collier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving integrated pest management in horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-280, 2022, Burleigh Dodds Series in Agricultural Science, 9781786767530. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0095.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertwining deterministic and openended perspectives in the experimentation of agroecological production systems: A challenge for agronomy researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Catalogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions, between determinist and open-ended visions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.57-78, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment repérer les risques d’impacts du changement climatique sur les exploitations maraîchères pour les accompagner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Boillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique pour formaliser des connaissances pour l'action issues d'expérimentations de systèmes de production agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/gm5q-k762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet CRTL ALT-E – Caraïbes Melonniers Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/F6HZ-XH28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet DEPHY EXPE : HORTIPOT2 – ASTREDHOR Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/BZT2-3V26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet Karusmart – INRAE Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3k2a-dj64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ds9x-kb59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet SIMPA - SudExpé site de Marsillargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/q2fk-kp19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation de l’association romarins - pommiers - INRAE site de Gotheron.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/hnts-9q26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet MACROPLUS – Site INRAE Unité Expérimentale Maraîchage à Alénya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/95yr-es61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet PlacoHB – ASTREDHOR site GRAB/INRAE Gotheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/crh3-jq22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet FragaSyst – INVENIO Sainte Livrade sur Lot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/wqqh-4j36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet AgroEcoTom INRAE Guadeloupe – IT2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Alidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Julianus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2e50-y449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet Biocontrôle de Duponchelia fovealis – ASTREDHOR Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ptjn-gm04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet PlacoHB – CTIFL site de Balandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/qm3t-gr38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet ACOR - CTIFL site de Balandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/vzyn-f651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species summer cover crop in protected vegetable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de protection des cultures de tomates sous-abri contre &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet exploratoire ASPECT Agroécologie Sans PEsticides et adaptation au Changement climaTique, explorer les synergies et antagonismes à partir de cas d'études expérimentaux dans trois filières végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Métaprogramme SuMCrop. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation des risques d'impact du changement climatique en production légumière : méthodologie appliquée et cas d’étude de systèmes maraîchers méditerranéens plein champ et sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS PIClég. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes horticoles utilisant des plantes de service pour gérer la santé des plantes. Comment valoriser les connaissances opérationnelles issues d'expérimentations agronomiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; GIS Fruits; GIS PIClég. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039532v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment identifier les impacts du changement climatique sur les systèmes maraîchers et les pistes d'adaptation ? Outils opérationnels et premiers résultats appliqués aux systèmes maraîchers du sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS PIClég; INRAE UE Maraîchage. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversified rotations in protected vegetable production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sorgato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ibgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD, Conception, expérimentation et évaluation de systèmes maraîchers sous abris, agroécologiques, diversifiés et adaptés aux spécifications de leurs filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UE Maraîchage. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study 25: Supporting diversification of vegetable food chains in the Roussillon area through shared actions from farms to market - Final case study Learning History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final PSPE2 - Projet SYSTEMYC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2573, Université des Antilles - Site de Guadeloupe (UA); Institut Sophia Agrobiotech [Sophia Antipolis] (ISA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et intégration d’une protection biologique contre Tuta absoluta, ravageur invasif de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut Technique de l'Agriculture Biologique (ITAB); Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL); Institut National de la Recherche Agronomique (INRA); Chambre d'Agriculture des Bouches du Rhône (CA 13); Groupe de Recherche en Agriculture Biologique (GRAB); Biotop SAS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGABRI - Colonisation des cultures maraîchères sous abri par des auxiliaires indigènes et contribution à la régulation biologique naturelle des ravageurs aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] CIAB. 2013, 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divegfood Expérimentation de systèmes diversifiés en maraichage sous abri - vidéo introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD Expérimentation de systèmes diversifiés en maraichage sous abri - Système DIVBANDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD Expérimentation de systèmes diversifiés en maraîchage sous abri - Système DIVMIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD Expérimentation de systèmes diversifiés en maraîchage sous abri - Système MODIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art08" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvier-d'Yvoire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art04" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=pascal pradere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chave" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.33" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649096v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Mateille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tavoillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105206" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102953" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/z7mn3u" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Caporalino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fazari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baily-Bechet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.17725" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salvador" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Clerc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jayoyy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0139" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-David Varennes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5174003831099963E12" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.08.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512079v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0401-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458660v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.04.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perraudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Redondo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tt9n-rr23" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657547v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Boillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417710v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mothes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249531v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923931v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Par&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Comes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.18" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281085v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148866v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148878v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494829v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Fiorelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ibgui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733483v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607758v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792520v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801729v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Furnion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800800v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793144v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannie Trottin Caudal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535283v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536468v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535246v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742040v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannie Trottin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797452v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458671v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804392v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chapuis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749987v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Legendre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Do Thi Khanh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805744v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cordier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749943v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210028v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468047v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vonie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gaudry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535245v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458677v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458675v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04840611v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;dan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Achard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ferre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239795/les-plantes-de-services" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04840445v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Huat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628850v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106510" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0095.09" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494841v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catalogna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186119v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492396v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gm5q-k762" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Courteille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gatineau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Leclere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montagnac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/F6HZ-XH28" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04042217v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/BZT2-3V26" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954832v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vzyn-f651" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954897v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/crh3-jq22" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947381v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wqqh-4j36" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907406v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/95yr-es61" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006600v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3k2a-dj64" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937209v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ds9x-kb59" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944379v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alison" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q2fk-kp19" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937072v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sylvaine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hnts-9q26" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945252v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alidor" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julianus" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2e50-y449" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954869v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maugin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ptjn-gm04" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074425v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Millan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qm3t-gr38" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148914v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801329v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carri&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ginez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giraud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984190v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360015v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039532v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Schott" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266659v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Husson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04026641v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Launay" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172382v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sorgato" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172444v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791780v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804610v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458686v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135505v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Simon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135236v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135506v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135509v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvier-d'Yvoire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art04" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art08" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=pascal pradere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chave" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.33" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Mateille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tavoillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105206" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102953" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Caporalino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fazari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baily-Bechet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.17725" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salvador" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/z7mn3u" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Clerc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jayoyy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0139" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624747v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5174003831099963E12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.08.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-David Varennes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512079v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0401-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635764v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458660v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.04.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perraudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Redondo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tt9n-rr23" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659889v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417710v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mothes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Boillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249531v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923931v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Par&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Comes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.18" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281085v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148866v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148878v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494829v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Fiorelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ibgui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733483v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607758v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798701v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Furnion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800800v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793144v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannie Trottin Caudal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801729v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743394v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535283v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536468v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535246v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742040v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannie Trottin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797452v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804392v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chapuis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458671v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749987v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Legendre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Do Thi Khanh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cordier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805744v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749943v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210028v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468047v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vonie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gaudry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535245v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458677v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458675v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04840611v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;dan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Achard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ferre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239795/les-plantes-de-services" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04840445v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Huat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628850v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106510" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0095.09" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494841v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catalogna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186119v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492396v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gm5q-k762" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Courteille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gatineau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Leclere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montagnac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/F6HZ-XH28" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04042217v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/BZT2-3V26" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006600v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3k2a-dj64" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937209v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ds9x-kb59" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944379v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alison" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q2fk-kp19" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937072v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sylvaine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hnts-9q26" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907406v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/95yr-es61" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954897v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/crh3-jq22" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947381v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turquet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wqqh-4j36" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945252v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alidor" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julianus" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2e50-y449" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954869v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maugin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ptjn-gm04" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074425v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Millan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qm3t-gr38" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954832v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vzyn-f651" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148914v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801329v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carri&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ginez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giraud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360015v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984190v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039532v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Schott" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266659v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Husson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172382v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sorgato" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04026641v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Launay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172444v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791780v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804610v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458686v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135236v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Simon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135506v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135509v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135505v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>