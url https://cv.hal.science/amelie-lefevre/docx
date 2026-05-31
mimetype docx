--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amélie Lefèvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.77. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des innovations couplées à l'échelle des territoires pour soutenir la réduction de l'usage des produits phytosanitaires en production maraîchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bouvier-d'Yvoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.40-57. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations couplées pour réduire l'utilisation de produits phytosanitaires en production maraîchère. Analyse transversale de 4 territoires en France métropolitaine et aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 97, pp.76-92. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol97-art08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental dataset of the impact assessment of vegetable intercropping on agroeconomic performances, pests and beneficials, and soil resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal pradere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109607. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the step-by-step process for farming system design to support agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.126948. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.126948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field experiments assessing companion plants for crop health in horticulture provide actionable knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1355, pp.261-268. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Toffolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive interactions in plant-parasitic nematode communities affecting organic vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.105206. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2020.105206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of complying with both food value chain specifications and agroecology principles in vegetable crop protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes de culture maraîchers méditerranéens innovants pour gérer les nématodes à galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baily-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.17725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing and assessing the efficacy of Calendula officinalis L. (marigold) as banker plant for Macrolophus pygmaeus (Rambur) in protected vegetable production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.69-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'association culturale, un levier pour améliorer santé des plantes, fertilité du sol et production des systèmes de culture maraichers diversifiés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/z7mn3u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maraîchage sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serres et Plein Champ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 395, 2-5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un trio pour l'été.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 385, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et expérimenter en réseau des combinaisons de pratiques pour une gestion durable des bioagresseurs du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Védie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.165-180. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/jayoyy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stations expérimentales comme lieux de production des savoirs agronomiques semi-confinés. Enquête dans deux stations INRA engagées dans l'agroécologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.139-170. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.039.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des cultures sous abri : des alternatives à la salade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 381, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer avec les acteurs des systèmes de culture adaptés à leurs cadres de contraintes et d'objectifs en production maraichère sous abri. Mise en pratique et enseignements dans les projets GeDuNem et 4SYSLEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61, pp.33-49. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5174003831099963E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing coupled innovations for the sustainability transition of agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.330-339. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.160-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resistant pepper used as a trap cover crop in vegetable production strongly decreases root-knot nematode infestation in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-016-0401-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les systèmes maraîchers sous abris. Le projet Gedubat visant les bioagresseurs du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local landscape heterogeneity affects crop colonization by natural enemies in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visites croisées entre l’UE d’Alénya et l’équipe SaVAGE de Gotheron : vers une analyse réflexive sur la mise en place d’expérimentations système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE - Lettre de la CNUE (Commission Nationale des Unités Expérimentales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur la diversification en maraîchage sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 367, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité de la colonisation des cultures maraîchères sous abri par les auxiliaires indigènes : rôle de la conduite des cultures et de leur environnement paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.351-363. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/tt9n-rr23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maraîchage sous abri froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 256, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravageurs des cultures : et si la solution était autour de nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 242, pp.2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING COUPLED INNOVATIONS TO REDUCE PESTICIDE USE IN VEGETABLE PRODUCTION: A CASE STUDY IN THE SOUTH OF FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur les systèmes maraîchers : identifier et caractériser les risques à partir de situations récemment observées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Technique Changement climatique Fruits et légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTIFL, Oct 2025, Balandran, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing sociotechnical barriers and fostering innovation to diversify crop rotations. Examples in vegetable cropping systems in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP-AGRI European network for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST TOP-AGRI, Jun 2024, Online, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing sociotechnical barriers and fostering innovation to diversify crop rotations in sheltered vegetable cropping systems in South-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA-CREA, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et valorisation des connaissances opérationnelles produites lors de l’expérimentation au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Technique Plantes de service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTIFL, Oct 2023, Balandran Bellegarde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and facilitation processes between sweet pepper and associated crops in additive intercropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal pradere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Comes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.141-148, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing agroecological systems based on crop diversification in sheltered market-gardening: Combining plot and agrifood system studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHS HortDialogs Research for agroecology based management of horticultural production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier, formaliser et valoriser les connaissances actionnables issues d’expérimentations pour accompagner la transition de systèmes légumiers agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Nationales GIS PiClég 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS PIClég, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer des systèmes maraîchers agroécologiques par l'expérimentation en s'appuyant sur une démarche ouverte, plurielle et en continu. Démarche développée dans l’expérimentation système 4SYSLEG (2013-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres GIS PIClég 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS PIClég, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The step-by-step approach for farming systems design, in the frame of agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International symposium for Farming System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4SYSLEG - Vers une évaluation économique des 4 stratégies selon leur chaîne de valeur alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ibgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GIS PIClég / DEPHY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Saint Lô, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. meeting of the IOBC/WPRS Working Group "Landscape management for functional biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to foster mycorrhiza? From brakes to levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des connaissances facilement appropriables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SMaCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’acceptabilité par les agriculteurs d’innovations variétales et agronomiques pour maîtriser les nématodes à galles en maraîchage sous abri (le projet GEDUNEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Furnion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., Jan 2015, Angers, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-up the (co)design process of farming systems: a reflexive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2 p + poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des produits de biocontrôle en cultures maraîchères sous serres et abris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin Caudal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Biocontrôle en fruits et légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA., Dec 2015, Nîmes, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design process of farming systems experiments: an interdisciplinary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation d’innovations variétales et agronomiques pour maîtriser les nématodes à galles en maraîchage sous abri (le projet GEDUNEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GEDUNEM : Innovations techniques et variétales pour une gestion durable & intégrée des nématodes à galles dans les systèmes maraîchers sous abris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence Internationale sur les Méthodes Alternatives de Protection des Plantes AFPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, experimentation and assessment of four protected vegetable cropping systems adapted to different food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinations of varietal and technical innovations for the sustainable and integrated management or root-knot nematodes: the gedumen project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design of innovative intercropping systems in protected market gardening production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of protected market gardening cropping systems suited to contrasted food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du partenariat pour développer un projet de protection intégrée contre un nouveau ravageur, exemple de Tuta absoluta : focus sur la recherche d'un parasitoïde complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.Conférence Internationale Francophone d'Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un projet de protection contre &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt; sur tomate. Focus sur la recherche d'un parasitoïde oophage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectinov - Insectes : une filière d'avenir pour les biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEDUNEM project: Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes in protected vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Leuven, INT., Oct 2013, Avignon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité de la colonisation des cultures maraîchères sous abri par les auxiliaires indigènes : effets des modes de conduite des cultures et de leur contexte paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013 "Développement et innovation en agriculture biologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A research program, from laboratory to field, to control a nex pest: The example of &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt; on tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Do Thi Khanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2013, Avignon, France. 314 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une protection biologique contre &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt;, ravageur envahissant de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and assessing of innovative horticultural cropping systems in 4 technical and socio-economical contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la biodiversité / Cultures pérennes, horticulture / Les possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Lescourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agroécologie &amp; Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEDUNEM project: Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes in protected vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation des cultures maraîchères sous abri par les auxiliaires indigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmaCH "Paysage et santé des cultures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, NA, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERMULCH, Conception de stratégies alternatives de couverture du sol en cultures maraîchères dans un contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Vonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite UE Maraichage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Alénya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERMULCH, Conception de stratégies alternatives de couverture du sol en cultures maraîchères dans un contexte de changement climatique fonctionnement et performances des agrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite UE Maraichage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Alenya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of local landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Ecological Sciences (SFE Ecologie 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016, International Conference on Ecological Sciences - Sfécologie 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, experimentation and assessment of four protected vegetable cropping systems adapted to different food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 551 p., 2015, Proceedings of the 5th International Symposium for farming Systems Design</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation des cultures maraîchères sous abri par le cortège d’auxiliaires indigènes. Méthodologie de caractérisation in situ du processus pour les mirides (Heteroptera, Dicyphini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. INRA-ITAB, 250 p., 2013, Colloque DinABio 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of tomato colonisation by mirid bugs in Roussillon area (Southern France) : effect of crop management and landscape features in crop surroundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IOBC "Integrated control in protected crops, Mediterranean climate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Catania, Italy. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conquêtes de l’INRA pour le biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marion-Poll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Sciences &amp; Impact</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en regard des pratiques d'utilisation des plantes de services dans les filières et les différents systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auzoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Christina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Dijan-Caporalino; Anne-Violette Lavoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-396, 2024, 9782759239788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes de services dans la transition de l'agrosystème à l'agroécosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Huat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.397-426, 2024, 9782759239788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of agronomic practices in integrated pest management programmes in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosemary Collier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving integrated pest management in horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-280, 2022, Burleigh Dodds Series in Agricultural Science, 9781786767530. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0095.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertwining deterministic and openended perspectives in the experimentation of agroecological production systems: A challenge for agronomy researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Catalogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions, between determinist and open-ended visions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.57-78, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment repérer les risques d’impacts du changement climatique sur les exploitations maraîchères pour les accompagner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Boillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique pour formaliser des connaissances pour l'action issues d'expérimentations de systèmes de production agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/gm5q-k762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet CRTL ALT-E – Caraïbes Melonniers Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/F6HZ-XH28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet DEPHY EXPE : HORTIPOT2 – ASTREDHOR Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/BZT2-3V26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet Karusmart – INRAE Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3k2a-dj64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ds9x-kb59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet SIMPA - SudExpé site de Marsillargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/q2fk-kp19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation de l’association romarins - pommiers - INRAE site de Gotheron.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/hnts-9q26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet MACROPLUS – Site INRAE Unité Expérimentale Maraîchage à Alénya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/95yr-es61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet PlacoHB – ASTREDHOR site GRAB/INRAE Gotheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/crh3-jq22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet FragaSyst – INVENIO Sainte Livrade sur Lot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/wqqh-4j36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet AgroEcoTom INRAE Guadeloupe – IT2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Alidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Julianus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2e50-y449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet Biocontrôle de Duponchelia fovealis – ASTREDHOR Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ptjn-gm04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet PlacoHB – CTIFL site de Balandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/qm3t-gr38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet ACOR - CTIFL site de Balandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/vzyn-f651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species summer cover crop in protected vegetable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de protection des cultures de tomates sous-abri contre &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet exploratoire ASPECT Agroécologie Sans PEsticides et adaptation au Changement climaTique, explorer les synergies et antagonismes à partir de cas d'études expérimentaux dans trois filières végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Métaprogramme SuMCrop. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation des risques d'impact du changement climatique en production légumière : méthodologie appliquée et cas d’étude de systèmes maraîchers méditerranéens plein champ et sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS PIClég. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes horticoles utilisant des plantes de service pour gérer la santé des plantes. Comment valoriser les connaissances opérationnelles issues d'expérimentations agronomiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; GIS Fruits; GIS PIClég. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039532v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment identifier les impacts du changement climatique sur les systèmes maraîchers et les pistes d'adaptation ? Outils opérationnels et premiers résultats appliqués aux systèmes maraîchers du sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS PIClég; INRAE UE Maraîchage. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversified rotations in protected vegetable production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sorgato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ibgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD, Conception, expérimentation et évaluation de systèmes maraîchers sous abris, agroécologiques, diversifiés et adaptés aux spécifications de leurs filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UE Maraîchage. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study 25: Supporting diversification of vegetable food chains in the Roussillon area through shared actions from farms to market - Final case study Learning History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final PSPE2 - Projet SYSTEMYC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2573, Université des Antilles - Site de Guadeloupe (UA); Institut Sophia Agrobiotech [Sophia Antipolis] (ISA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et intégration d’une protection biologique contre Tuta absoluta, ravageur invasif de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut Technique de l'Agriculture Biologique (ITAB); Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL); Institut National de la Recherche Agronomique (INRA); Chambre d'Agriculture des Bouches du Rhône (CA 13); Groupe de Recherche en Agriculture Biologique (GRAB); Biotop SAS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGABRI - Colonisation des cultures maraîchères sous abri par des auxiliaires indigènes et contribution à la régulation biologique naturelle des ravageurs aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] CIAB. 2013, 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divegfood Expérimentation de systèmes diversifiés en maraichage sous abri - vidéo introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD Expérimentation de systèmes diversifiés en maraichage sous abri - Système DIVBANDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD Expérimentation de systèmes diversifiés en maraîchage sous abri - Système DIVMIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD Expérimentation de systèmes diversifiés en maraîchage sous abri - Système MODIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amélie Lefèvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.77. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations couplées pour réduire l'utilisation de produits phytosanitaires en production maraîchère. Analyse transversale de 4 territoires en France métropolitaine et aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 97, pp.76-92. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol97-art08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des innovations couplées à l'échelle des territoires pour soutenir la réduction de l'usage des produits phytosanitaires en production maraîchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bouvier-d'Yvoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.40-57. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental dataset of the impact assessment of vegetable intercropping on agroeconomic performances, pests and beneficials, and soil resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal pradere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109607. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the step-by-step process for farming system design to support agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.126948. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.126948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field experiments assessing companion plants for crop health in horticulture provide actionable knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1355, pp.261-268. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive interactions in plant-parasitic nematode communities affecting organic vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.105206. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2020.105206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Toffolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of complying with both food value chain specifications and agroecology principles in vegetable crop protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes de culture maraîchers méditerranéens innovants pour gérer les nématodes à galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baily-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.17725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing and assessing the efficacy of Calendula officinalis L. (marigold) as banker plant for Macrolophus pygmaeus (Rambur) in protected vegetable production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.69-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'association culturale, un levier pour améliorer santé des plantes, fertilité du sol et production des systèmes de culture maraichers diversifiés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/z7mn3u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maraîchage sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serres et Plein Champ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 395, 2-5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un trio pour l'été.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 385, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et expérimenter en réseau des combinaisons de pratiques pour une gestion durable des bioagresseurs du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Védie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.165-180. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/jayoyy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stations expérimentales comme lieux de production des savoirs agronomiques semi-confinés. Enquête dans deux stations INRA engagées dans l'agroécologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.139-170. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.039.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des cultures sous abri : des alternatives à la salade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 381, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer avec les acteurs des systèmes de culture adaptés à leurs cadres de contraintes et d'objectifs en production maraichère sous abri. Mise en pratique et enseignements dans les projets GeDuNem et 4SYSLEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61, pp.33-49. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5174003831099963E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing coupled innovations for the sustainability transition of agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.330-339. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.160-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les systèmes maraîchers sous abris. Le projet Gedubat visant les bioagresseurs du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local landscape heterogeneity affects crop colonization by natural enemies in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resistant pepper used as a trap cover crop in vegetable production strongly decreases root-knot nematode infestation in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-016-0401-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visites croisées entre l’UE d’Alénya et l’équipe SaVAGE de Gotheron : vers une analyse réflexive sur la mise en place d’expérimentations système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE - Lettre de la CNUE (Commission Nationale des Unités Expérimentales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur la diversification en maraîchage sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 367, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité de la colonisation des cultures maraîchères sous abri par les auxiliaires indigènes : rôle de la conduite des cultures et de leur environnement paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.351-363. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/tt9n-rr23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravageurs des cultures : et si la solution était autour de nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 242, pp.2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maraîchage sous abri froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 256, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING COUPLED INNOVATIONS TO REDUCE PESTICIDE USE IN VEGETABLE PRODUCTION: A CASE STUDY IN THE SOUTH OF FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur les systèmes maraîchers : identifier et caractériser les risques à partir de situations récemment observées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Technique Changement climatique Fruits et légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTIFL, Oct 2025, Balandran, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing sociotechnical barriers and fostering innovation to diversify crop rotations. Examples in vegetable cropping systems in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP-AGRI European network for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST TOP-AGRI, Jun 2024, Online, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing sociotechnical barriers and fostering innovation to diversify crop rotations in sheltered vegetable cropping systems in South-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA-CREA, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et valorisation des connaissances opérationnelles produites lors de l’expérimentation au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Technique Plantes de service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTIFL, Oct 2023, Balandran Bellegarde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and facilitation processes between sweet pepper and associated crops in additive intercropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal pradere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Comes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.141-148, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing agroecological systems based on crop diversification in sheltered market-gardening: Combining plot and agrifood system studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHS HortDialogs Research for agroecology based management of horticultural production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier, formaliser et valoriser les connaissances actionnables issues d’expérimentations pour accompagner la transition de systèmes légumiers agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Nationales GIS PiClég 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS PIClég, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer des systèmes maraîchers agroécologiques par l'expérimentation en s'appuyant sur une démarche ouverte, plurielle et en continu. Démarche développée dans l’expérimentation système 4SYSLEG (2013-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres GIS PIClég 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS PIClég, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4SYSLEG - Vers une évaluation économique des 4 stratégies selon leur chaîne de valeur alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ibgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GIS PIClég / DEPHY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Saint Lô, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The step-by-step approach for farming systems design, in the frame of agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International symposium for Farming System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. meeting of the IOBC/WPRS Working Group "Landscape management for functional biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to foster mycorrhiza? From brakes to levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des connaissances facilement appropriables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SMaCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design process of farming systems experiments: an interdisciplinary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation d’innovations variétales et agronomiques pour maîtriser les nématodes à galles en maraîchage sous abri (le projet GEDUNEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GEDUNEM : Innovations techniques et variétales pour une gestion durable & intégrée des nématodes à galles dans les systèmes maraîchers sous abris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence Internationale sur les Méthodes Alternatives de Protection des Plantes AFPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-up the (co)design process of farming systems: a reflexive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2 p + poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des produits de biocontrôle en cultures maraîchères sous serres et abris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin Caudal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Biocontrôle en fruits et légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA., Dec 2015, Nîmes, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’acceptabilité par les agriculteurs d’innovations variétales et agronomiques pour maîtriser les nématodes à galles en maraîchage sous abri (le projet GEDUNEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Furnion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., Jan 2015, Angers, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, experimentation and assessment of four protected vegetable cropping systems adapted to different food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design of innovative intercropping systems in protected market gardening production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of protected market gardening cropping systems suited to contrasted food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinations of varietal and technical innovations for the sustainable and integrated management or root-knot nematodes: the gedumen project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un projet de protection contre &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt; sur tomate. Focus sur la recherche d'un parasitoïde oophage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectinov - Insectes : une filière d'avenir pour les biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du partenariat pour développer un projet de protection intégrée contre un nouveau ravageur, exemple de Tuta absoluta : focus sur la recherche d'un parasitoïde complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.Conférence Internationale Francophone d'Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité de la colonisation des cultures maraîchères sous abri par les auxiliaires indigènes : effets des modes de conduite des cultures et de leur contexte paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013 "Développement et innovation en agriculture biologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEDUNEM project: Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes in protected vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Leuven, INT., Oct 2013, Avignon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A research program, from laboratory to field, to control a nex pest: The example of &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt; on tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Do Thi Khanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2013, Avignon, France. 314 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and assessing of innovative horticultural cropping systems in 4 technical and socio-economical contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une protection biologique contre &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt;, ravageur envahissant de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la biodiversité / Cultures pérennes, horticulture / Les possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Lescourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agroécologie &amp; Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEDUNEM project: Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes in protected vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation des cultures maraîchères sous abri par les auxiliaires indigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmaCH "Paysage et santé des cultures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, NA, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERMULCH, Conception de stratégies alternatives de couverture du sol en cultures maraîchères dans un contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Vonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite UE Maraichage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Alénya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERMULCH, Conception de stratégies alternatives de couverture du sol en cultures maraîchères dans un contexte de changement climatique fonctionnement et performances des agrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite UE Maraichage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Alenya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of local landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Ecological Sciences (SFE Ecologie 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016, International Conference on Ecological Sciences - Sfécologie 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, experimentation and assessment of four protected vegetable cropping systems adapted to different food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 551 p., 2015, Proceedings of the 5th International Symposium for farming Systems Design</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation des cultures maraîchères sous abri par le cortège d’auxiliaires indigènes. Méthodologie de caractérisation in situ du processus pour les mirides (Heteroptera, Dicyphini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. INRA-ITAB, 250 p., 2013, Colloque DinABio 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of tomato colonisation by mirid bugs in Roussillon area (Southern France) : effect of crop management and landscape features in crop surroundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IOBC "Integrated control in protected crops, Mediterranean climate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Catania, Italy. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conquêtes de l’INRA pour le biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marion-Poll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Sciences &amp; Impact</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en regard des pratiques d'utilisation des plantes de services dans les filières et les différents systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auzoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Christina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Dijan-Caporalino; Anne-Violette Lavoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-396, 2024, 9782759239788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes de services dans la transition de l'agrosystème à l'agroécosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Huat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.397-426, 2024, 9782759239788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of agronomic practices in integrated pest management programmes in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosemary Collier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving integrated pest management in horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-280, 2022, Burleigh Dodds Series in Agricultural Science, 9781786767530. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0095.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertwining deterministic and openended perspectives in the experimentation of agroecological production systems: A challenge for agronomy researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Catalogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions, between determinist and open-ended visions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.57-78, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment repérer les risques d’impacts du changement climatique sur les exploitations maraîchères pour les accompagner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Boillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique pour formaliser des connaissances pour l'action issues d'expérimentations de systèmes de production agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/gm5q-k762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet CRTL ALT-E – Caraïbes Melonniers Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/F6HZ-XH28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet DEPHY EXPE : HORTIPOT2 – ASTREDHOR Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/BZT2-3V26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet PlacoHB – ASTREDHOR site GRAB/INRAE Gotheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/crh3-jq22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet FragaSyst – INVENIO Sainte Livrade sur Lot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/wqqh-4j36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet MACROPLUS – Site INRAE Unité Expérimentale Maraîchage à Alénya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/95yr-es61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet Karusmart – INRAE Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3k2a-dj64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ds9x-kb59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet SIMPA - SudExpé site de Marsillargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/q2fk-kp19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation de l’association romarins - pommiers - INRAE site de Gotheron.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/hnts-9q26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet AgroEcoTom INRAE Guadeloupe – IT2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Alidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Julianus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2e50-y449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet Biocontrôle de Duponchelia fovealis – ASTREDHOR Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ptjn-gm04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet PlacoHB – CTIFL site de Balandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/qm3t-gr38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de plantes de service pour contribuer à la santé des cultures horticoles. Acquis opérationnels issus d’expérimentation en conditions de production. Expérimentation issue du projet ACOR - CTIFL site de Balandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/vzyn-f651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species summer cover crop in protected vegetable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de protection des cultures de tomates sous-abri contre &amp;lt;em&amp;gt;Tuta absoluta&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet exploratoire ASPECT Agroécologie Sans PEsticides et adaptation au Changement climaTique, explorer les synergies et antagonismes à partir de cas d'études expérimentaux dans trois filières végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Métaprogramme SuMCrop. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation des risques d'impact du changement climatique en production légumière : méthodologie appliquée et cas d’étude de systèmes maraîchers méditerranéens plein champ et sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS PIClég. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes horticoles utilisant des plantes de service pour gérer la santé des plantes. Comment valoriser les connaissances opérationnelles issues d'expérimentations agronomiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; GIS Fruits; GIS PIClég. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039532v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment identifier les impacts du changement climatique sur les systèmes maraîchers et les pistes d'adaptation ? Outils opérationnels et premiers résultats appliqués aux systèmes maraîchers du sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS PIClég; INRAE UE Maraîchage. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversified rotations in protected vegetable production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Sorgato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ibgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD, Conception, expérimentation et évaluation de systèmes maraîchers sous abris, agroécologiques, diversifiés et adaptés aux spécifications de leurs filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UE Maraîchage. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study 25: Supporting diversification of vegetable food chains in the Roussillon area through shared actions from farms to market - Final case study Learning History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final PSPE2 - Projet SYSTEMYC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2573, Université des Antilles - Site de Guadeloupe (UA); Institut Sophia Agrobiotech [Sophia Antipolis] (ISA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et intégration d’une protection biologique contre Tuta absoluta, ravageur invasif de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut Technique de l'Agriculture Biologique (ITAB); Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL); Institut National de la Recherche Agronomique (INRA); Chambre d'Agriculture des Bouches du Rhône (CA 13); Groupe de Recherche en Agriculture Biologique (GRAB); Biotop SAS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGABRI - Colonisation des cultures maraîchères sous abri par des auxiliaires indigènes et contribution à la régulation biologique naturelle des ravageurs aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] CIAB. 2013, 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divegfood Expérimentation de systèmes diversifiés en maraichage sous abri - vidéo introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD Expérimentation de systèmes diversifiés en maraichage sous abri - Système DIVBANDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD Expérimentation de systèmes diversifiés en maraîchage sous abri - Système DIVMIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD Expérimentation de systèmes diversifiés en maraîchage sous abri - Système MODIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvier-d'Yvoire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art04" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art08" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=pascal pradere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chave" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.33" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Mateille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tavoillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105206" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102953" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Caporalino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fazari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baily-Bechet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.17725" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salvador" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/z7mn3u" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Clerc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jayoyy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0139" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624747v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5174003831099963E12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.08.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-David Varennes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512079v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0401-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635764v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458660v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.04.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perraudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Redondo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tt9n-rr23" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659889v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417710v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mothes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Boillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249531v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923931v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Par&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Comes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.18" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281085v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148866v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148878v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494829v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Fiorelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ibgui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733483v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607758v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798701v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Furnion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800800v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793144v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannie Trottin Caudal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801729v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743394v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535283v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536468v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535246v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742040v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannie Trottin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797452v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804392v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chapuis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458671v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749987v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Legendre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Do Thi Khanh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cordier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805744v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749943v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210028v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468047v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vonie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gaudry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535245v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458677v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458675v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04840611v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;dan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Achard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ferre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239795/les-plantes-de-services" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04840445v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Huat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628850v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106510" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0095.09" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494841v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catalogna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186119v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492396v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gm5q-k762" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Courteille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gatineau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Leclere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montagnac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/F6HZ-XH28" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04042217v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/BZT2-3V26" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006600v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3k2a-dj64" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937209v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ds9x-kb59" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944379v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alison" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q2fk-kp19" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937072v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sylvaine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hnts-9q26" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907406v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/95yr-es61" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954897v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/crh3-jq22" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947381v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turquet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wqqh-4j36" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945252v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alidor" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julianus" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2e50-y449" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954869v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maugin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ptjn-gm04" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074425v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Millan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qm3t-gr38" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954832v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vzyn-f651" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148914v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801329v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carri&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ginez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giraud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360015v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984190v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039532v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Schott" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266659v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Husson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172382v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sorgato" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04026641v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Launay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172444v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791780v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804610v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458686v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135236v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Simon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135506v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135509v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135505v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art08" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvier-d'Yvoire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art04" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=pascal pradere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chave" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.33" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649096v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Mateille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tavoillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105206" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102953" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Caporalino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fazari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baily-Bechet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.17725" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salvador" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/z7mn3u" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Clerc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jayoyy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0139" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624747v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5174003831099963E12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.08.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-David Varennes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.04.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0401-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perraudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Redondo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tt9n-rr23" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657547v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417710v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mothes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Boillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249531v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923931v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Par&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Comes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.18" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281085v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148866v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148878v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172453v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ibgui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494829v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Fiorelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733483v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607758v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798701v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792520v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801729v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800800v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannie Trottin Caudal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Furnion" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535283v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536468v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739482v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797452v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannie Trottin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742040v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458671v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804392v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chapuis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749987v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Legendre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Do Thi Khanh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805744v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cordier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749943v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210028v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468047v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vonie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gaudry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535245v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458677v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458675v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04840611v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;dan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Achard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ferre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239795/les-plantes-de-services" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04840445v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Huat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628850v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106510" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0095.09" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494841v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catalogna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186119v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492396v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gm5q-k762" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Courteille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gatineau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Leclere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montagnac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/F6HZ-XH28" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04042217v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/BZT2-3V26" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954897v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/crh3-jq22" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947381v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wqqh-4j36" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907406v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/95yr-es61" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006600v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3k2a-dj64" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937209v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ds9x-kb59" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944379v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alison" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q2fk-kp19" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937072v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sylvaine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hnts-9q26" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945252v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alidor" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julianus" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2e50-y449" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954869v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maugin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ptjn-gm04" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074425v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Millan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qm3t-gr38" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954832v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vzyn-f651" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148914v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801329v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carri&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ginez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giraud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360015v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984190v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039532v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Schott" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266659v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Husson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172382v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sorgato" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04026641v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Launay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172444v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791780v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804610v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458686v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135236v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Simon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135506v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135509v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135505v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>