--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -180,51 +180,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -318,330 +318,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des invariants opératoires dans les modèles opératifs d’enseignants confrontés à une nouvelle classe de situations : quels leviers méthodologiques possibles ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An interdisciplinary framework for managing communities in sustainability transitions: insights from agroecological transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Christiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Akimowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ta.028.0040⟩</w:t>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.2079-2096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-025-01711-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462077v1</w:t>
+                <w:t xml:space="preserve">hal-05263681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d’une approche contemplative, le théâtre-image, pour dépasser un dilemme éthique en contexte professionnel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des invariants opératoires dans les modèles opératifs d’enseignants confrontés à une nouvelle classe de situations : quels leviers méthodologiques possibles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, N° 27 (1), pp.67-80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ta.027.0067⟩</w:t>
+              <w:t xml:space="preserve">, 2025, n° 28 (1), pp.40-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ta.028.0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076096v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary framework for managing communities in sustainability transitions: insights from agroecological transitions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse d’une approche contemplative, le théâtre-image, pour dépasser un dilemme éthique en contexte professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Cancian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20, pp.2079-2096. </w:t>
+              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 27 (1), pp.67-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11625-025-01711-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ta.027.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263681v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Welfare : un objet frontière pour embarquer scientifiques et acteurs vers un objectif commun de bien-être animal, bien-être humain et respect de l’environnement en élevage</w:t>
               </w:r>
@@ -774,51 +774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal Welfare Education: Promoting a Critical and Creative Dialogue Between a Zoocentric and an Anthropocentric Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On Education : journal for research and debate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1029,51 +1029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1202,51 +1202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation citoyenne critique pour la transition agroécologique : quels repères dans les curricula pour un itinéraire éducatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cancian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26, pp.113-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1426,51 +1426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4, pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1670,277 +1670,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulation de la clinique de l’activité et de la didactique des questions socialement vives : Etude du développement de l’activité d’enseignants en prise avec la question du bien-être animal en élevage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lipp</w:t>
+                <w:t xml:space="preserve">Menons l’enquête sur des questions d’Education au Développement Durable dans la perspective des Questions Socialement Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Molinatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28</w:t>
+              <w:t xml:space="preserve">Revue des Hautes écoles pédagogiques et institutions assimilées de Suisse romande et du Tessin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La problématisation et les démarches d'investigation scientifique dans le contexte d'une éducation en vue d'un développement durable, 22, pp.143-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089785v1</w:t>
+                <w:t xml:space="preserve">hal-01897074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menons l’enquête sur des questions d’Education au Développement Durable dans la perspective des Questions Socialement Vives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Simonneaux</w:t>
+                <w:t xml:space="preserve">Articulation de la clinique de l’activité et de la didactique des questions socialement vives : Etude du développement de l’activité d’enseignants en prise avec la question du bien-être animal en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Hautes écoles pédagogiques et institutions assimilées de Suisse romande et du Tessin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, La problématisation et les démarches d'investigation scientifique dans le contexte d'une éducation en vue d'un développement durable, 22, pp.143-160</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897074v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les prescriptions et les manuels scolaires de l’enseignement de l’agriculture prennent en compte la vivacité de la question socialement vive du bien être animal en élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2094,145 +2094,72 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 9 (2), pp.71-87</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 9 (2), pp.71-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2256,51 +2183,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'une approche contemplative par des enseignants : entre promesse et prudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2420,90 +2347,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’École de la controverse : une recherche collaborative pour développer l’enquête sur les questions socialement vives agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de la Recherche « Pratiques et formes d’engagement dans la recherche : action silencieuse ou action revendiquée ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2528,51 +2455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création, validation et légitimation de sources de connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2604,247 +2531,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinarité et One Welfare</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elsa Delanoue</w:t>
+                <w:t xml:space="preserve">Analyse comparée de la prise en compte d’enjeux sociétaux agronomiques et zootechniques dans un curriculum de l’enseignement agricole technique français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire One welfare.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT ONE welfare. Lycée agricole de l 'aube, Mar 2023, Troyes, France</w:t>
+              <w:t xml:space="preserve">6e Colloque international de l’ARCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCD, Jun 2023, Genève (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216380v1</w:t>
+                <w:t xml:space="preserve">hal-04452485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparée de la prise en compte d’enjeux sociétaux agronomiques et zootechniques dans un curriculum de l’enseignement agricole technique français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vidal</w:t>
+                <w:t xml:space="preserve">Interdisciplinarité et One Welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ramonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Colloque international de l’ARCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARCD, Jun 2023, Genève (CH), Suisse</w:t>
+              <w:t xml:space="preserve">Séminaire One welfare.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT ONE welfare. Lycée agricole de l 'aube, Mar 2023, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452485v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation citoyenne critique, un objet frontière en didactique des questions socialement vives ? Apports pour la diffusion et la valorisation des résultats de recherche dans l’enseignement agricole</w:t>
               </w:r>
@@ -3195,230 +3122,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education à la citoyenneté critique : contribution de la démarche d’enquête sur des controverses dans deux curriculums de l’enseignement agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'articulation recherche et formation en didactique des QSV : quelle méthodologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lipp</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, En ligne, France. pp.229-239</w:t>
+              <w:t xml:space="preserve">Carrefour de la Recherche de l'ENSFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566345v1</w:t>
+                <w:t xml:space="preserve">hal-03613952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'articulation recherche et formation en didactique des QSV : quelle méthodologie ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+                <w:t xml:space="preserve">Education à la citoyenneté critique : contribution de la démarche d’enquête sur des controverses dans deux curriculums de l’enseignement agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefour de la Recherche de l'ENSFEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, En ligne, France. pp.229-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613952v1</w:t>
+                <w:t xml:space="preserve">hal-03566345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles modélisations des démarches d’investigation sur une question socialement vive pour le développement d’une pensée problématologique ?</w:t>
               </w:r>
@@ -3456,51 +3383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">88e congrès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3607,90 +3534,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inquiry based learning and socially acute questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Simonneaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Simonneaux</w:t>
+                <w:t xml:space="preserve">Lucas Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference of the European Science Education Research Association (ESERA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European science education research association (ESERA), Aug 2017, Dublin, Ireland</w:t>
@@ -4193,90 +4120,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a Committed and Critical Educ-Action Towards the Agro-Ecological Transition: The Controversy School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4323,90 +4250,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a Committed and Critical Educ-Action Towards the Agro-Ecological Transition: The Controversy School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4453,51 +4380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démarche d’enquête dans l’enseignement des questions socialement vives. Quelles diffusion et appropriation dansl’enseignement agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4587,51 +4514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agroécologie au prisme de la didactique des Questions Socialement Vives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4856,51 +4783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">École de la controverse, menons l’enquête sur les questions socialement vives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5195,51 +5122,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E49DB09"/>
+    <w:nsid w:val="1A63DD05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5426,51 +5353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-lipp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9003-8181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230511619" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534049v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15sb2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462077v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.028.0040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076096v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.027.0067" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Litt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mirabito" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9406" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17899/on_ed.2023.16.6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778720v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Latger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmidt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Birebent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Panissal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6785" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veyrac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4464" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B83W3W76-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2072" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LZX6MK08-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.7824" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803965v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089688v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519075v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165556v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452528v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423846v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452451v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birebent Sandrine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216388v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566376v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089723v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83837-8_24" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165535v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01885358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU20084" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02089697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-lipp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9003-8181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230511619" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534049v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15sb2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.028.0040" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076096v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.027.0067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Litt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mirabito" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9406" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17899/on_ed.2023.16.6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778720v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Latger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmidt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Birebent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Panissal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6785" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veyrac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4464" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B83W3W76-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2072" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LZX6MK08-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.7824" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089688v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.335" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519075v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165556v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452528v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423846v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452451v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birebent Sandrine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216388v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613952v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566345v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566376v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089723v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83837-8_24" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165535v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01885358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU20084" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02089697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>