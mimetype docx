--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -5122,51 +5122,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A63DD05"/>
+    <w:nsid w:val="5412E432"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>