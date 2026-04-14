--- v0 (2026-03-21)
+++ v1 (2026-04-14)
@@ -571,295 +571,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach to Control Permittivity and Shape of Centimeter-Sized Additive Manufactured Objects: Application to Microwave Scattering Experiments</w:t>
+                <w:t xml:space="preserve">High‐Q Transparency Band in All‐Dielectric Metasurfaces Induced by a Quasi Bound State in the Continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Saleh</w:t>
+                <w:t xml:space="preserve">Diego Abujetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Tortel</w:t>
+                <w:t xml:space="preserve">Ángela Barreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Leroux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Litman</w:t>
+                <w:t xml:space="preserve">Fernando Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2020.3016159⟩</w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.2000263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lpor.202000263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978730v1</w:t>
+                <w:t xml:space="preserve">hal-02989980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Q Transparency Band in All‐Dielectric Metasurfaces Induced by a Quasi Bound State in the Continuum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approach to Control Permittivity and Shape of Centimeter-Sized Additive Manufactured Objects: Application to Microwave Scattering Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Abujetas</w:t>
+                <w:t xml:space="preserve">C. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángela Barreda</w:t>
+                <w:t xml:space="preserve">A. Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Moreno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+                <w:t xml:space="preserve">A. Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (1), pp.2000263. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (2), pp.983 - 991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lpor.202000263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2020.3016159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989980v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ample textures for electromagnetic scattering in radiative transfer</w:t>
               </w:r>
@@ -871,51 +871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Favennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1096,77 +1096,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brewster quasi bound states in the continuum in all-dielectric metasurfaces from single magnetic-dipole resonance meta-atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Abujetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela ´ Barreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sáenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1358,147 +1358,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI-Based Electric Properties Tomography with a Quasi-Newton approach</w:t>
+                <w:t xml:space="preserve">Free-Space Characterization of the Permeability of Inhomogeneous Magneto-Dielectric Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anar Rahimov</w:t>
+                <w:t xml:space="preserve">Xavier Faget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ferrand</w:t>
+                <w:t xml:space="preserve">Eva Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mallejac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/aa7ef2⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (12), pp.5035 - 5045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2017.2722402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579263v1</w:t>
+                <w:t xml:space="preserve">hal-01579256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic polarization-controlled perfect switching effect with high-refractive-index dimers and the beam-splitter configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela ´ Barreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1547,764 +1573,738 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.13910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms13910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-Space Characterization of the Permeability of Inhomogeneous Magneto-Dielectric Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Faget</w:t>
+                <w:t xml:space="preserve">MRI-Based Electric Properties Tomography with a Quasi-Newton approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anar Rahimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mallejac</w:t>
+                <w:t xml:space="preserve">Guillaume Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65 (12), pp.5035 - 5045. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (10), pp.105004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2017.2722402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/aa7ef2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579256v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional Fano resonances in light scattering by a high refractive index dielectric sphere</w:t>
+                <w:t xml:space="preserve">Quantitative Thermoacoustic Tomography with microwaves sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael I. Tribelsky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amelie Litman</w:t>
+                <w:t xml:space="preserve">Hassan Akhouayri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Elbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.121110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (6), pp.703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jiip-2016-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365811v1</w:t>
+                <w:t xml:space="preserve">hal-01267412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Born approximation on the estimation error in 2D inverse scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (6), pp.065006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0266-5611/32/6/065006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Surface Wave Scattering – Microwave Scanner (SWS-MS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Directional Fano resonances in light scattering by a high refractive index dielectric sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I. Tribelsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.08.019⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (12), pp.121110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.121110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281203v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Thermoacoustic Tomography with microwaves sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
+                <w:t xml:space="preserve">The Surface Wave Scattering – Microwave Scanner (SWS-MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabela da Silva</w:t>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Elbau</w:t>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Litman</w:t>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (6), pp.703. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 168, pp. 1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jiip-2016-0012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267412v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Imaging of a Microwave Absorber Sample From Microwave Scattered Field Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2364,77 +2364,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-subsurface imaging in an absorbing embedding medium with a multistatic/single frequency scanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Nounouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (3), pp.211-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2468,77 +2468,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision analysis based on Cramer-Rao bound for 2D acoustics and electromagnetic inverse scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2589,77 +2589,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Imaging With Incident Field Modeling From Multistatic Measurements on Line Segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Nounouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, pp.253 - 256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2823,51 +2823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Electromagnetic Scattering Computation in Free-Space With the FETI-FDP2 Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Voznyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2940,51 +2940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Voznyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (8), pp.085005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3018,103 +3018,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Dielectric Spheres with High Refractive Index as New Multifunctional Elements for Optical Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael I. Tribelsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3148,90 +3148,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Permittivity Determination From Far-Field Scattering Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, pp.309 - 312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3278,77 +3278,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the antenna effects and calibration for subsurface probing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Nounouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 56 (11), pp.2516-2522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3394,51 +3394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization effects in 3D vectorial induced current reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3446,51 +3446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (10), pp.1967-1974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3537,51 +3537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattered Field Computation with an Extended FETI-DPEM2 Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Voznyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3622,308 +3622,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended-DORT method and its application in a cavity configuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic and electric coherence in forward- and back-scattered electromagnetic waves by a single dielectric subwavelength sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. García-Cámara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gómez-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Albella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.S. Froufe-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/28/11/115008⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.1171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944610v1</w:t>
+                <w:t xml:space="preserve">hal-00939074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and electric coherence in forward- and back-scattered electromagnetic waves by a single dielectric subwavelength sphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An extended-DORT method and its application in a cavity configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.1171. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (11), pp.115008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms2167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/28/11/115008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939074v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large 3D target with small inner details : A diffi cult cocktail for imaging purposes without a-priori knowledge on the scatterers geometry,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3987,51 +3987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large 3D target with small inner details : A difficult cocktail for imaging purposes without a-priori knowledge on the scatterers geometry,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4089,248 +4089,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Imaging of Soil Water Diffusion Using the Linear Sampling Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+                <w:t xml:space="preserve">3D-Aggregate Quantitative Imaging: Experimental Results and Polarization Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2010.2082490⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (4), pp.1237 - 1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2109353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944609v1</w:t>
+                <w:t xml:space="preserve">hal-01910338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-Aggregate Quantitative Imaging: Experimental Results and Polarization Effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+                <w:t xml:space="preserve">Microwave Imaging of Soil Water Diffusion Using the Linear Sampling Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 (4), pp.1237 - 1244. </w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (3), pp.421-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2109353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2010.2082490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910338v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperture Antenna Modeling by a Finite Number of Elemental Dipoles From Spherical Field Measurements</w:t>
               </w:r>
@@ -4563,51 +4563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research (PIER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 110, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4770,51 +4770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lencrerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4846,273 +4846,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Bistatic Microwave Scattering Measurement Setup: From High to Low Scattering Targets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement strategies for a confined microwave circular scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lencrerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008RS003837⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (6), pp.787 - 802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17415970802577012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355811v1</w:t>
+                <w:t xml:space="preserve">hal-00438249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement strategies for a confined microwave circular scanner</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of a Bistatic Microwave Scattering Measurement Setup: From High to Low Scattering Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (RS2007), pp.RS2007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008RS003837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17415970802577012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00438249v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing inversion algorithms againts experimental data: 3D targets.</w:t>
               </w:r>
@@ -5189,64 +5189,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave imaging from experimental data within a Bayesian framework with realistic random noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5448,103 +5448,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a 3D bistatic microwave scattering measurement setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radio Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43, pp.RS4018. </w:t>
@@ -5595,51 +5595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-step procedure for characterizing obstacles under a rough surface from bistatic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavien Cmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5699,90 +5699,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drift correction for scattering measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6126,51 +6126,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-frequency distorted-wave Born approach to 2D inverse profiling</w:t>
+                <w:t xml:space="preserve">Theoretical and computational aspects of two-dimensional inverse profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Tijhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Belkebir</w:t>
@@ -6188,118 +6188,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. de Hon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 17, pp.1635-1644. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 39, pp.1316-1330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/17/6/307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/36.927455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081631v1</w:t>
+                <w:t xml:space="preserve">hal-00081628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and computational aspects of two-dimensional inverse profiling</w:t>
+                <w:t xml:space="preserve">Multiple-frequency distorted-wave Born approach to 2D inverse profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Tijhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Belkebir</w:t>
@@ -6317,82 +6305,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. de Hon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17, pp.1635-1644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/17/6/307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/36.927455⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00081628v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On attenuation-matched inversion methods of diffusive wavefields</w:t>
               </w:r>
@@ -6623,536 +6623,536 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Imaging Technology for In-line Food Contamination Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Feasibility Study of a Microwave Imaging Device for In-Line Food Contamination Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Scapaticci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Farina</w:t>
+                <w:t xml:space="preserve">Jorge Alberto Tobon Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Scapaticci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Litman</w:t>
+                <w:t xml:space="preserve">Javier Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 13th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375037v1</w:t>
+                <w:t xml:space="preserve">hal-02375051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satisfaction Indicators Taking into Account the Measurement and Computation Uncertainties for the Comparison of Data in Electromagnetics: Motivations and Scheduled Tasks of the French National Working Group CDIIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave Imaging Technology for In-line Food Contamination Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scapaticci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tobon Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Maze-Merceur</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roueff</w:t>
+                <w:t xml:space="preserve">J. Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, France. pp.817-818, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8889369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133573v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de critères permettant la comparaison de données entachées d'incertitude proposés par le Groupe de réflexion CDIIS du GdR Ondes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Satisfaction Indicators Taking into Account the Measurement and Computation Uncertainties for the Comparison of Data in Electromagnetics: Motivations and Scheduled Tasks of the French National Working Group CDIIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maze-Merceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etchessahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roueff</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">EUCAP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133576v1</w:t>
+                <w:t xml:space="preserve">hal-02133573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Feasibility Study of a Microwave Imaging Device for In-Line Food Contamination Monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosa Scapaticci</w:t>
+                <w:t xml:space="preserve">Comparaison de critères permettant la comparaison de données entachées d'incertitude proposés par le Groupe de réflexion CDIIS du GdR Ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Alberto Tobon Vasquez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amelie Litman</w:t>
+                <w:t xml:space="preserve">B. Etchessahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 13th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375051v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering directionality of high refractive index dielectric particles: a note for solar energy harvesting</w:t>
               </w:r>
@@ -7263,90 +7263,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Line Monitoring of Food Contamination via Microwave Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Farina</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jorge Alberto Tobon Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scapaticci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Crocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7397,90 +7397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and imaging of an aggregate of spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Advanced theoretical and numerical methods for waves in structured media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7531,51 +7531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7622,77 +7622,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a multistatic - single frequency configuration for near-subsurface imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7739,64 +7739,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving Relevant Information of Inhomogeneous Magneto-dielectrics Surfaces by means of Free-space Characterization Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Faget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mallejac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7886,51 +7886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metamaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Marseille, France</w:t>
@@ -7985,64 +7985,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8093,51 +8093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the Extinction Cross Section and more with a Bistatic Setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8169,424 +8169,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision analysis based on Cramer-Rao Bound for 2D inverse scattering</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improved Localization and Quantiﬁcation in Photoacoustic Tomography by Using Acoustic Information Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handschin Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riedinger Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litman Amélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mensah Serge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electromagnetics Symposium (AES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">ULTRASONIC2016 New trends in Hybrid Ultrasonic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333481v1</w:t>
+                <w:t xml:space="preserve">hal-01280298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization effects on 3D imaging from scattering measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Torremolinos, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Localization and Quantiﬁcation in Photoacoustic Tomography by Using Acoustic Information Content</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precision analysis based on Cramer-Rao Bound for 2D inverse scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ULTRASONIC2016 New trends in Hybrid Ultrasonic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">Advanced Electromagnetics Symposium (AES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280298v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity study of homogenised parameters in the framework of the subsoil water content imaging using microwave datas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8618,325 +8618,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistatic free-space measurements of magneto-dielectric materials and comparison with numericals models</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using intrinsic acoustic information to improve quantification in photoacoustic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handschin Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riedinger Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mensah Serge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litman Amélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Symposium on Electromagnetic Theory (EMTS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430198v1</w:t>
+                <w:t xml:space="preserve">hal-01280304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using intrinsic acoustic information to improve quantification in photoacoustic tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bistatic free-space measurements of magneto-dielectric materials and comparison with numericals models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Faget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mallejac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> International Symposium on Electromagnetic Theory (EMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URSI, Aug 2016, Espoo, Finland. pp.404 - 406, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URSI-EMTS.2016.7571410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280304v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Acoustic Tomography Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhouayri Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litman Amélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elbau Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8972,398 +8972,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-subsurface imaging with a single frequency scanner</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
+                <w:t xml:space="preserve">Near-field and far-field analyses of evanescent wave scattering by particles on a surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Sobrero</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Sébastien Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Benedicto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">Electromagnetic Light Scattering (ELS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Liepzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339970v1</w:t>
+                <w:t xml:space="preserve">hal-01333499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Acoustic Tomography Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhouayri Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Elbau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litman Amélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème biennale des Mathématiques Appliquées et Industrielles (SMAI2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field and far-field analyses of evanescent wave scattering by particles on a surface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+                <w:t xml:space="preserve">Near-subsurface imaging with a single frequency scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Benedicto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Sobrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Daout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromagnetic Light Scattering (ELS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Liepzig, Germany</w:t>
+              <w:t xml:space="preserve">PIERS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333499v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing 3D inversion algorithms using optimized FETI-FDP2 method against experimental datas.</w:t>
               </w:r>
@@ -9375,51 +9375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Voznyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conference on Computational Physics (ICCP9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9444,64 +9444,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of a target shallowly buried in a sand box from monochromatic fields within a multistatic configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9561,51 +9561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of the FETI-DPEM2-full method for analyzing the electromagnetic scattering by large 3D inhomogeneous targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Voznyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9646,390 +9646,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evanescent wave scattering by particles on a surface: Comparison between the discrete dipole approximation with surface interaction and the finite element method</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the electromagnetic scattering by magnetodielectric small spherical particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. García-Cámara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gómez-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Albella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.S. Froufe-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XIVth Conference on Electromagnetic &amp; Light Scattering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">META'13, the 4th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates. pp.500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023528v1</w:t>
+                <w:t xml:space="preserve">hal-00939118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-subsurface imaging from a multistatic/single frequency scanner</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Evanescent wave scattering by particles on a surface: Comparison between the discrete dipole approximation with surface interaction and the finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Short</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAGPR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The XIVth Conference on Electromagnetic &amp; Light Scattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939064v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements algorithmiques et contraintes expérimentales en imagerie micro-onde par diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-subsurface imaging from a multistatic/single frequency scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Nounouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAPSUS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWAGPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.13779408, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWAGPR.2013.6601527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944619v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of the forward and backward EM scattering of a single subwavelength dielectric sphere</w:t>
               </w:r>
@@ -10054,51 +10058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Garcia-Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Gomez-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Albella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis S. Froufe-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10259,605 +10263,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental analysis of the directionality of the electromagnetic scattering by magnetodielectric small spherical particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développements algorithmiques et contraintes expérimentales en imagerie micro-onde par diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Albella</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lencrerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.S. Froufe-Pérez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginenano 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bilbao, Spain. pp.144-145</w:t>
+              <w:t xml:space="preserve">JAPSUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939087v1</w:t>
+                <w:t xml:space="preserve">hal-00944619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic issues and experimental constraints in electromagnetic inverse scattering applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical and experimental analysis of the directionality of the electromagnetic scattering by magnetodielectric small spherical particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. García-Cámara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gómez-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Albella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.S. Froufe-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">Imaginenano 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bilbao, Spain. pp.144-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944620v1</w:t>
+                <w:t xml:space="preserve">hal-00939087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic scattering by magnetodielectric small spheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithmic issues and experimental constraints in electromagnetic inverse scattering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Albella</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lencrerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.S. Froufe-Pérez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XIVth Conference on Electromagnetic &amp; Light Scattering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, France. pp.PP</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939107v1</w:t>
+                <w:t xml:space="preserve">hal-00944620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the electromagnetic scattering by magnetodielectric small spherical particles</w:t>
+                <w:t xml:space="preserve">Electromagnetic scattering by magnetodielectric small spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. García-Cámara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gómez-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Albella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.S. Froufe-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META'13, the 4th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates. pp.500</w:t>
+              <w:t xml:space="preserve">The XIVth Conference on Electromagnetic &amp; Light Scattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France. pp.PP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939118v1</w:t>
+                <w:t xml:space="preserve">hal-00939107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic issues and experimental constraints in electromagnetic inverse scattering applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lencrerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Ghent, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10876,1315 +10876,1315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-incidence analysis of the back-progagated induced current maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Inversion of lossy targets from free space scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AP-S International symposium and USNC/URSI National Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6206691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945160v1</w:t>
+                <w:t xml:space="preserve">hal-01333473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a multistatic planar scanner for subsurface imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Free Space Scattering Measurements of Scale 3D Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.13134051</w:t>
+              <w:t xml:space="preserve">2012 IEEE International Symposium on Antennas and Propagation, USNC-URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939119v1</w:t>
+                <w:t xml:space="preserve">hal-01023477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Inversion of lossy targets from free space scattering measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-incidence analysis of the back-progagated induced current maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE AP-S International symposium and USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6206691⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01333473v1</w:t>
+                <w:t xml:space="preserve">hal-00945160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Space Scattering Measurements of Scale 3D Structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Calibration of a multistatic planar scanner for subsurface imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Nounouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Symposium on Antennas and Propagation, USNC-URSI National Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
+              <w:t xml:space="preserve">IGARSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.13134051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023477v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave NDE of brain tissues: Exploiting geometrical a-priori information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
+                <w:t xml:space="preserve">An innovative inversion approach based on contrast source-extended Born model and Markov Random field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Autieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele d'Urso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain France</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vito Pascazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS)</w:t>
+              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Marrakech, Morocco. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581582v1</w:t>
+                <w:t xml:space="preserve">hal-00581578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some considerations on embedded microwave imaging systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Crocco</w:t>
+                <w:t xml:space="preserve">Microwave NDE of brain tissues: Exploiting geometrical a-priori information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AP-S International symposium and USNC/URSI National Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Spokane, United States</w:t>
+              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marrakech, Morocco. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945166v1</w:t>
+                <w:t xml:space="preserve">hal-00581582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of forward modeling codes on inversion results in a 3D environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some considerations on embedded microwave imaging systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE AP-S International symposium and USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Spokane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945168v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of polarization on microwave imaging reconstructions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Influences of forward modeling codes on inversion results in a 3D environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromagnetics in Advanced Applications (ICEAA),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Italy. pp.998 - 1001</w:t>
+              <w:t xml:space="preserve">IEEE AP-S International symposium and USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Spokane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944879v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental choices and measurements accuracy: their influences on the inversion results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of polarization on microwave imaging reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Marrakech, Morocco. pp.1</w:t>
+              <w:t xml:space="preserve">Electromagnetics in Advanced Applications (ICEAA),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Italy. pp.998 - 1001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581580v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative inversion approach based on contrast source-extended Born model and Markov Random field</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Experimental choices and measurements accuracy: their influences on the inversion results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t>
+              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Marrakech, Morocco. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581578v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution-improved microwave tomography by means of hyperspectral analysis tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Quantitative imaging of a complex shape target from microwave scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ground Penetrating Radar (IWAGPR2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lecce, Italy. pp.1 - 5, </w:t>
+              <w:t xml:space="preserve">URSI International Symposium on Electromagnetic Theory (EMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Berlin, Germany. pp.385 - 387, </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICGPR.2010.5550067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/URSI-EMTS.2010.5637033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486824v1</w:t>
+                <w:t xml:space="preserve">hal-00581577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Quantitative imaging of a complex shape target from microwave scattering measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resolution-improved microwave tomography by means of hyperspectral analysis tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI International Symposium on Electromagnetic Theory (EMTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Berlin, Germany. pp.385 - 387, </w:t>
+              <w:t xml:space="preserve">International Conference on Ground Penetrating Radar (IWAGPR2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lecce, Italy. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/URSI-EMTS.2010.5637033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICGPR.2010.5550067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581577v1</w:t>
+                <w:t xml:space="preserve">hal-00486824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperture antenna modelling by a finite number of elemental dipoles from truncated spherical field measurement: Experimental investigation</w:t>
               </w:r>
@@ -12285,334 +12285,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative monitoring of the water content evolution in a column of soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Qualitative monitoring of the water content evolution in an inhomogeneous soil column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Comput. Electromagnetics Soc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Ground Penetrating Radar (IWAGPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lecce, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICGPR.2010.5550064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486810v1</w:t>
+                <w:t xml:space="preserve">hal-00486826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative monitoring of the water content evolution in an inhomogeneous soil column</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Qualitative monitoring of the water content evolution in a column of soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ground Penetrating Radar (IWAGPR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Comput. Electromagnetics Soc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tampere, Finland. pp.787-792</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICGPR.2010.5550064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00486826v1</w:t>
+                <w:t xml:space="preserve">hal-00486810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Markov random field in realistic inverse scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Autieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vito Pascazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Honolulu, United States. pp.2551 - 2554, </w:t>
@@ -12650,77 +12650,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Imaging of Water Content in a Column of Soil Using LSM Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12752,675 +12752,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Zernike basis functions for imaging in a cylindrical configuration</w:t>
+                <w:t xml:space="preserve">Circular microwave imaging setup for retreiving soil moisture content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lencrerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problem: Modeling and Simulation Conf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France</w:t>
+              <w:t xml:space="preserve">PIERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486816v1</w:t>
+                <w:t xml:space="preserve">hal-00486814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level-set imaging in a metallic cylindrical cavity configuration</w:t>
+                <w:t xml:space="preserve">On the use of Zernike basis functions for imaging in a cylindrical configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lencrerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problem: Modeling and Simulation Conf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Turkey</w:t>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486815v1</w:t>
+                <w:t xml:space="preserve">hal-00486816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DORT method as an imaging tool for extended targets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Level-set imaging in a metallic cylindrical cavity configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lencrerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Cambridge, United States</w:t>
+              <w:t xml:space="preserve">Inverse Problem: Modeling and Simulation Conf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486819v1</w:t>
+                <w:t xml:space="preserve">hal-00486815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using circular support information for microwave imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Lencrerot</w:t>
+                <w:t xml:space="preserve">DORT method as an imaging tool for extended targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486820v1</w:t>
+                <w:t xml:space="preserve">hal-00486819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging soil inside a cylindrical microwave scanner: first results with phantoms</w:t>
+                <w:t xml:space="preserve">Using circular support information for microwave imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lencrerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Zbitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Boston, United States</w:t>
+              <w:t xml:space="preserve">PIERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486817v1</w:t>
+                <w:t xml:space="preserve">hal-00486820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular microwave imaging setup for retreiving soil moisture content</w:t>
+                <w:t xml:space="preserve">Imaging soil inside a cylindrical microwave scanner: first results with phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lencrerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zbitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">IGARSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486814v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two approaches for inverse profiling from phaseless data</w:t>
               </w:r>
@@ -13540,51 +13540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-step procedure for obstacle characterization under a rough surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavien Cmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13648,51 +13648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface roughness estimation towards a buried target characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavien Cmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13769,51 +13769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lencrerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13845,338 +13845,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjoint fields for inverse profiling with intensity-type measurements</w:t>
+                <w:t xml:space="preserve">Reconstruction par fonctions de niveaux d'objets diffractants homogènes par morceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamal Belkebir</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sur l'imagerie optique non conventionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081577v1</w:t>
+                <w:t xml:space="preserve">hal-00081567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Charaterization of Targets buried below a rough surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adjoint fields for inverse profiling with intensity-type measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Belkebir</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Piers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, United States</w:t>
+              <w:t xml:space="preserve">Journées sur l'imagerie optique non conventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00082949v1</w:t>
+                <w:t xml:space="preserve">hal-00081577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction par fonctions de niveaux d'objets diffractants homogènes par morceaux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+                <w:t xml:space="preserve">Detection and Charaterization of Targets buried below a rough surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Belkebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavien Cmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Piers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081567v1</w:t>
+                <w:t xml:space="preserve">hal-00082949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction by level-sets of n-ary scattering obstacles</w:t>
               </w:r>
@@ -14244,51 +14244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et caractérisation électromagnétique d'un objet faiblement enfoui sous une surface rugueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavien Cmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14333,217 +14333,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse profiling using intensity-type measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape reconstruction of an object beneath a rough surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavien Cmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamal Belkebir</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AP-S International Symposium and URSI meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Washington, United States</w:t>
+              <w:t xml:space="preserve">Workshop sur les problèmes inverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081622v1</w:t>
+                <w:t xml:space="preserve">hal-00081588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape reconstruction of an object beneath a rough surface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse profiling using intensity-type measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Saillard</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Belkebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop sur les problèmes inverses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
+              <w:t xml:space="preserve">IEEE AP-S International Symposium and URSI meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081588v1</w:t>
+                <w:t xml:space="preserve">hal-00081622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level-set representation for inverse scattering problems</w:t>
               </w:r>
@@ -14808,51 +14808,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64F7B55F"/>
+    <w:nsid w:val="EBFC7805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15039,51 +15039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-litman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4229-7482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180101668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Samara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL25110306" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669037v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Tobon Valencia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347529" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142656" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saleh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tortel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coudreuse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Litman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3016159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abujetas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Barreda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moreno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathew" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107113" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978723v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tobon Vasquez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Scapaticci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Turvani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ricci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Farina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2020.3012898" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374991v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela &#180; Barreda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;enz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52223-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26359-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anar Rahimov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa7ef2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13910" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faget" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Enoch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallejac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2017.2722402" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Tribelsky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121110" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/32/6/065006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281203v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chamtouri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.08.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267412v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akhouayri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Elbau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Litman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2016-0012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2427577" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Nounouh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2014046" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2360775" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333512v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Akduman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Crocco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yapar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/960927" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Voznyuk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2417977" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279541v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/31/8/085005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199730v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12288" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2362995" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102807v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28641" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NR0XKB6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811746v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001967" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER13020113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/11/115008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garc&#237;a-C&#225;mara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#243;mez-Medina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2167" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Spinelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910294v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2010.2082490" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2109353" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474447v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2041157" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lencrerot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970903233580" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581585v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER10090302" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438270v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/6/065001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B9A8ECCBDA3DAAC2A9142A9CE3F05F51912E825/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355811v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. E. Eyraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003837" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Q1J31B4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438249v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970802577012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/2/020201" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00409963v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek Kofman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/2/024005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QJ2TLG36-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438268v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Urso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Isernia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.000271" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348506v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Jm G Geffrin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003836" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavien Cmielewski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.902289" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120448v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2404978" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082943v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.23.002737" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015798v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Galli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gonfalini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mele" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Belik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Faivre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/SPE-89072-PA" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015481v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/21/6/S10" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081631v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Tijhuis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. de Hon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/17/6/307" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3P1TFL0N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.927455" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438281v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/15/1/014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0XWT4ZZX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438279v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadil Santosa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/14/3/018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WR9LNZ7N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375037v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scapaticci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tobon Vasquez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivero" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889369" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133573v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maze-Merceur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etchessahar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Tobon Vasquez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rivero" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803119v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375058v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crocco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2018.8611823" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905466v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928263" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579220v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2017.7996088" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988854v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430209v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333481v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430159v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280298v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Silva Anabela" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handschin Charles" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riedinger Christophe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litman Am&#233;lie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mensah Serge" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430163v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430198v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2016.7571410" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280304v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280292v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhouayri Hassan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbau Peter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339970v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sobrero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280286v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333499v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333478v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333484v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI.2014.6955439" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333490v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI.2014.6955488" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023528v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Short" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939064v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601527" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944619v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023527v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garcia-Camara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Gomez-Medina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023529v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francoeur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939087v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944620v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939107v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939118v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944618v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945160v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Guillaume" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939119v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333473v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206691" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023477v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581582v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Luong" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain France" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945166v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945168v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944879v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581580v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581578v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Autieri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Pascazio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486824v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550067" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581577v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2010.5637033" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553802v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486810v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486826v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550064" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581573v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651908" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486806v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486816v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486815v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486819v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486820v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486817v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zbitou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486814v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496830v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496837v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496824v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486823v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081577v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082949v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081567v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081597v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081593v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081622v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081588v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081615v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453676v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-litman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4229-7482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180101668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Samara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL25110306" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669037v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Tobon Valencia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347529" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142656" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989980v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abujetas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Barreda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moreno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000263" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saleh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tortel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coudreuse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Litman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3016159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathew" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107113" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978723v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tobon Vasquez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Scapaticci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Turvani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ricci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Farina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2020.3012898" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374991v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela &#180; Barreda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;enz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52223-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26359-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faget" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Enoch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallejac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2017.2722402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13910" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579263v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anar Rahimov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa7ef2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267412v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akhouayri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Elbau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Litman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2016-0012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309279v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/32/6/065006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Tribelsky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121110" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chamtouri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.08.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2427577" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Nounouh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2014046" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2360775" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333512v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Akduman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Crocco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yapar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/960927" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Voznyuk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2417977" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279541v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/31/8/085005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199730v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12288" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2362995" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102807v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28641" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NR0XKB6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811746v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001967" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER13020113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939074v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garc&#237;a-C&#225;mara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#243;mez-Medina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2167" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944610v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/11/115008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Spinelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910294v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2109353" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944609v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2010.2082490" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474447v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2041157" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lencrerot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970903233580" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581585v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER10090302" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438270v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/6/065001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B9A8ECCBDA3DAAC2A9142A9CE3F05F51912E825/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438249v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970802577012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. E. Eyraud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003837" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Q1J31B4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/2/020201" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00409963v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek Kofman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/2/024005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QJ2TLG36-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438268v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Urso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Isernia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.000271" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348506v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Jm G Geffrin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003836" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavien Cmielewski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.902289" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120448v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2404978" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082943v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.23.002737" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015798v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Galli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gonfalini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mele" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Belik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Faivre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/SPE-89072-PA" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015481v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/21/6/S10" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Tijhuis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. de Hon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.927455" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081631v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/17/6/307" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3P1TFL0N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438281v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/15/1/014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0XWT4ZZX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438279v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadil Santosa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/14/3/018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WR9LNZ7N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375051v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Tobon Vasquez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rivero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375037v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farina" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scapaticci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tobon Vasquez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivero" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889369" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133573v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maze-Merceur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etchessahar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133576v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803119v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375058v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crocco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2018.8611823" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905466v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928263" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579220v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2017.7996088" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988854v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430209v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280298v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Silva Anabela" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handschin Charles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riedinger Christophe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litman Am&#233;lie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mensah Serge" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430159v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333481v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430163v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280304v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430198v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2016.7571410" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280292v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhouayri Hassan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbau Peter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280286v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339970v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sobrero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333478v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333484v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI.2014.6955439" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333490v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI.2014.6955488" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939118v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023528v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Short" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939064v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601527" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023527v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garcia-Camara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Gomez-Medina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023529v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francoeur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944619v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939087v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944620v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939107v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944618v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333473v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206691" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023477v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945160v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Guillaume" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939119v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581578v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Autieri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Pascazio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581582v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Luong" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain France" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945166v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945168v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944879v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581580v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581577v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2010.5637033" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486824v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550067" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553802v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486826v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550064" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486810v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581573v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651908" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486806v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486814v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486816v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486815v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486819v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486820v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486817v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zbitou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496830v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496837v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496824v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486823v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081567v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081577v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082949v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081597v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081593v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081588v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081622v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081615v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453676v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>