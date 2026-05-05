--- v1 (2026-04-14)
+++ v2 (2026-05-05)
@@ -1358,395 +1358,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-Space Characterization of the Permeability of Inhomogeneous Magneto-Dielectric Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Faget</w:t>
+                <w:t xml:space="preserve">Electromagnetic polarization-controlled perfect switching effect with high-refractive-index dimers and the beam-splitter configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela ´ Barreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2017.2722402⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.13910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms13910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579256v1</w:t>
+                <w:t xml:space="preserve">hal-01430138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic polarization-controlled perfect switching effect with high-refractive-index dimers and the beam-splitter configuration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan Saleh</w:t>
+                <w:t xml:space="preserve">MRI-Based Electric Properties Tomography with a Quasi-Newton approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anar Rahimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms13910⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (10), pp.105004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/aa7ef2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430138v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI-Based Electric Properties Tomography with a Quasi-Newton approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free-Space Characterization of the Permeability of Inhomogeneous Magneto-Dielectric Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Faget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anar Rahimov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amelie Litman</w:t>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ferrand</w:t>
+                <w:t xml:space="preserve">Nicolas Mallejac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (10), pp.105004. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (12), pp.5035 - 5045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/aa7ef2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2017.2722402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579263v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Thermoacoustic Tomography with microwaves sources</w:t>
               </w:r>
@@ -1860,274 +1860,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Born approximation on the estimation error in 2D inverse scattering</w:t>
+                <w:t xml:space="preserve">Directional Fano resonances in light scattering by a high refractive index dielectric sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Diong</w:t>
+                <w:t xml:space="preserve">Michael I. Tribelsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Roueff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amelie Litman</w:t>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/32/6/065006⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (12), pp.121110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.121110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309279v1</w:t>
+                <w:t xml:space="preserve">hal-01365811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional Fano resonances in light scattering by a high refractive index dielectric sphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the Born approximation on the estimation error in 2D inverse scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael I. Tribelsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (12), pp.121110. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (6), pp.065006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.121110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/32/6/065006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365811v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Surface Wave Scattering – Microwave Scanner (SWS-MS)</w:t>
               </w:r>
@@ -2241,473 +2241,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Imaging of a Microwave Absorber Sample From Microwave Scattered Field Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Quantitative Imaging With Incident Field Modeling From Multistatic Measurements on Line Segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Nounouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2015.2427577⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.253 - 256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2360775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279547v1</w:t>
+                <w:t xml:space="preserve">hal-01279558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-subsurface imaging in an absorbing embedding medium with a multistatic/single frequency scanner</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">3-D Imaging of a Microwave Absorber Sample From Microwave Scattered Field Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (3), pp.211-218. </w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (7), pp.472 - 474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2014046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2015.2427577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279550v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision analysis based on Cramer-Rao bound for 2D acoustics and electromagnetic inverse scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamine Diong</w:t>
+                <w:t xml:space="preserve">Near-subsurface imaging in an absorbing embedding medium with a multistatic/single frequency scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Nounouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Roueff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (3), pp.211-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2014046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205944v1</w:t>
+                <w:t xml:space="preserve">hal-01279550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Imaging With Incident Field Modeling From Multistatic Measurements on Line Segments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soufiane Nounouh</w:t>
+                <w:t xml:space="preserve">Precision analysis based on Cramer-Rao bound for 2D acoustics and electromagnetic inverse scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (7), pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2360775⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01279558v1</w:t>
+                <w:t xml:space="preserve">hal-01205944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in Microwave Imaging: From Theoretical Developments to Cutting-Edge Applications</w:t>
               </w:r>
@@ -2804,525 +2804,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Electromagnetic Scattering Computation in Free-Space With the FETI-FDP2 Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
+                <w:t xml:space="preserve">Small Dielectric Spheres with High Refractive Index as New Multifunctional Elements for Optical Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I. Tribelsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2417977⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep12288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279552v1</w:t>
+                <w:t xml:space="preserve">hal-01199730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient combination of a 3D Quasi-Newton inversion algorithm and a vector dual-primal finite element tearing and interconnecting method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Voznyuk</w:t>
+                <w:t xml:space="preserve">Complex Permittivity Determination From Far-Field Scattering Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/31/8/085005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.309 - 312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2362995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279541v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Dielectric Spheres with High Refractive Index as New Multifunctional Elements for Optical Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+                <w:t xml:space="preserve">Efficient combination of a 3D Quasi-Newton inversion algorithm and a vector dual-primal finite element tearing and interconnecting method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Voznyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fernando Moreno</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (8), pp.085005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep12288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/31/8/085005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199730v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Permittivity Determination From Far-Field Scattering Patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+                <w:t xml:space="preserve">3-D Electromagnetic Scattering Computation in Free-Space With the FETI-FDP2 Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Voznyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14, pp.309 - 312. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (6), pp.2604 - 2613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2362995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2417977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279554v1</w:t>
+                <w:t xml:space="preserve">hal-01279552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the antenna effects and calibration for subsurface probing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Nounouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3394,51 +3394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization effects in 3D vectorial induced current reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3524,51 +3524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattered Field Computation with an Extended FETI-DPEM2 Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Voznyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3622,308 +3622,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and electric coherence in forward- and back-scattered electromagnetic waves by a single dielectric subwavelength sphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An extended-DORT method and its application in a cavity configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2167⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (11), pp.115008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/28/11/115008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939074v1</w:t>
+                <w:t xml:space="preserve">hal-00944610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended-DORT method and its application in a cavity configuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic and electric coherence in forward- and back-scattered electromagnetic waves by a single dielectric subwavelength sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. García-Cámara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gómez-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Albella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L.S. Froufe-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (11), pp.115008. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.1171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/28/11/115008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944610v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large 3D target with small inner details : A diffi cult cocktail for imaging purposes without a-priori knowledge on the scatterers geometry,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3987,51 +3987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large 3D target with small inner details : A difficult cocktail for imaging purposes without a-priori knowledge on the scatterers geometry,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4095,51 +4095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-Aggregate Quantitative Imaging: Experimental Results and Polarization Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4199,51 +4199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Imaging of Soil Water Diffusion Using the Linear Sampling Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4635,484 +4635,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On embedded microwave imaging systems: retrievable information and design guidelines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Crocco</w:t>
+                <w:t xml:space="preserve">Measurement strategies for a confined microwave circular scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lencrerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (6), pp.065001. </w:t>
+              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (6), pp.787 - 802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/25/6/065001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17415970802577012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438270v1</w:t>
+                <w:t xml:space="preserve">hal-00438249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imposing Zernike representation for imaging two-dimensional targets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of a Bistatic Microwave Scattering Measurement Setup: From High to Low Scattering Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (RS2007), pp.RS2007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008RS003837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438246v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement strategies for a confined microwave circular scanner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Lencrerot</w:t>
+                <w:t xml:space="preserve">On embedded microwave imaging systems: retrievable information and design guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Crocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17415970802577012⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (6), pp.065001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/25/6/065001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438249v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Bistatic Microwave Scattering Measurement Setup: From High to Low Scattering Targets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imposing Zernike representation for imaging two-dimensional targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lencrerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (3), pp.035012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00355811v1</w:t>
+                <w:t xml:space="preserve">hal-00438246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing inversion algorithms againts experimental data: 3D targets.</w:t>
               </w:r>
@@ -5189,51 +5189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave imaging from experimental data within a Bayesian framework with realistic random noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5448,77 +5448,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a 3D bistatic microwave scattering measurement setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5699,90 +5699,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drift correction for scattering measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6940,51 +6940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Krakow, Poland</w:t>
@@ -7026,51 +7026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de critères permettant la comparaison de données entachées d'incertitude proposés par le Groupe de réflexion CDIIS du GdR Ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Etchessahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7397,51 +7397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and imaging of an aggregate of spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7499,356 +7499,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interest of a bistatic radar cross section setup to measure various scattering quantities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Optimization of a multistatic - single frequency configuration for near-subsurface imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928263⟩</w:t>
+              <w:t xml:space="preserve">IWAGPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Edinburgh, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWAGPR.2017.7996088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579193v1</w:t>
+                <w:t xml:space="preserve">hal-01579220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a multistatic - single frequency configuration for near-subsurface imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+                <w:t xml:space="preserve">Retrieving Relevant Information of Inhomogeneous Magneto-dielectrics Surfaces by means of Free-space Characterization Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Faget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mallejac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAGPR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intl Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Verona, Italy. pp.1056-1059</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579220v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving Relevant Information of Inhomogeneous Magneto-dielectrics Surfaces by means of Free-space Characterization Protocols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mallejac</w:t>
+                <w:t xml:space="preserve">On the interest of a bistatic radar cross section setup to measure various scattering quantities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intl Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.256 - 258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988854v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphere dimers of high refractive index dielectric particles as elementary units for building optical switching devices</w:t>
               </w:r>
@@ -7998,51 +7998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8074,277 +8074,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Extinction Cross Section and more with a Bistatic Setup</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Sensitivity study of homogenised parameters in the framework of the subsoil water content imaging using microwave datas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Propagation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE/URSI, Jul 2016, Fajardo, Puerto-Rico, United States</w:t>
+              <w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Torremolinos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430209v1</w:t>
+                <w:t xml:space="preserve">hal-01430163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Localization and Quantiﬁcation in Photoacoustic Tomography by Using Acoustic Information Content</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring the Extinction Cross Section and more with a Bistatic Setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ULTRASONIC2016 New trends in Hybrid Ultrasonic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Propagation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/URSI, Jul 2016, Fajardo, Puerto-Rico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280298v1</w:t>
+                <w:t xml:space="preserve">hal-01430209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization effects on 3D imaging from scattering measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8372,502 +8355,519 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Torremolinos, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision analysis based on Cramer-Rao Bound for 2D inverse scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electromagnetics Symposium (AES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity study of homogenised parameters in the framework of the subsoil water content imaging using microwave datas</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improved Localization and Quantiﬁcation in Photoacoustic Tomography by Using Acoustic Information Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handschin Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riedinger Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litman Amélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mensah Serge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Torremolinos, Spain</w:t>
+              <w:t xml:space="preserve">ULTRASONIC2016 New trends in Hybrid Ultrasonic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430163v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using intrinsic acoustic information to improve quantification in photoacoustic tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bistatic free-space measurements of magneto-dielectric materials and comparison with numericals models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Faget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mallejac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> International Symposium on Electromagnetic Theory (EMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URSI, Aug 2016, Espoo, Finland. pp.404 - 406, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URSI-EMTS.2016.7571410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280304v1</w:t>
+                <w:t xml:space="preserve">hal-01430198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistatic free-space measurements of magneto-dielectric materials and comparison with numericals models</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using intrinsic acoustic information to improve quantification in photoacoustic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handschin Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riedinger Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mensah Serge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litman Amélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Symposium on Electromagnetic Theory (EMTS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/URSI-EMTS.2016.7571410⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01430198v1</w:t>
+                <w:t xml:space="preserve">hal-01280304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Acoustic Tomography Model</w:t>
               </w:r>
@@ -8879,64 +8879,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhouayri Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litman Amélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elbau Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8972,428 +8972,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field and far-field analyses of evanescent wave scattering by particles on a surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+                <w:t xml:space="preserve">Near-subsurface imaging with a single frequency scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Bailly</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Sobrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Daout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromagnetic Light Scattering (ELS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Liepzig, Germany</w:t>
+              <w:t xml:space="preserve">PIERS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333499v1</w:t>
+                <w:t xml:space="preserve">hal-01339970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Acoustic Tomography Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhouayri Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Elbau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litman Amélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème biennale des Mathématiques Appliquées et Industrielles (SMAI2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-subsurface imaging with a single frequency scanner</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
+                <w:t xml:space="preserve">Near-field and far-field analyses of evanescent wave scattering by particles on a surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Sobrero</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jessica Benedicto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">Electromagnetic Light Scattering (ELS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Liepzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339970v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing 3D inversion algorithms using optimized FETI-FDP2 method against experimental datas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Voznyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9444,51 +9444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of a target shallowly buried in a sand box from monochromatic fields within a multistatic configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9548,51 +9548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of the FETI-DPEM2-full method for analyzing the electromagnetic scattering by large 3D inhomogeneous targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Voznyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9665,90 +9665,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the electromagnetic scattering by magnetodielectric small spherical particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. García-Cámara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gómez-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Albella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.S. Froufe-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META'13, the 4th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates. pp.500</w:t>
@@ -9771,1011 +9771,1011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evanescent wave scattering by particles on a surface: Comparison between the discrete dipole approximation with surface interaction and the finite element method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Short</w:t>
+                <w:t xml:space="preserve">Near-subsurface imaging from a multistatic/single frequency scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Nounouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XIVth Conference on Electromagnetic &amp; Light Scattering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWAGPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.13779408, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWAGPR.2013.6601527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023528v1</w:t>
+                <w:t xml:space="preserve">hal-00939064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-subsurface imaging from a multistatic/single frequency scanner</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soufiane Nounouh</w:t>
+                <w:t xml:space="preserve">Evanescent wave scattering by particles on a surface: Comparison between the discrete dipole approximation with surface interaction and the finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Short</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAGPR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The XIVth Conference on Electromagnetic &amp; Light Scattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939064v1</w:t>
+                <w:t xml:space="preserve">hal-01023528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of the forward and backward EM scattering of a single subwavelength dielectric sphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développements algorithmiques et contraintes expérimentales en imagerie micro-onde par diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lencrerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques 2013 d'URSI-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">JAPSUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023527v1</w:t>
+                <w:t xml:space="preserve">hal-00944619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave analog experiments of surface wave scattering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental evidence of the forward and backward EM scattering of a single subwavelength dielectric sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Francoeur</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garcia-Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Gomez-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Albella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis S. Froufe-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XIVth Conference on Electromagnetic &amp; Light Scattering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques 2013 d'URSI-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023529v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements algorithmiques et contraintes expérimentales en imagerie micro-onde par diffraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
+                <w:t xml:space="preserve">Microwave analog experiments of surface wave scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Francoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAPSUS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The XIVth Conference on Electromagnetic &amp; Light Scattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944619v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental analysis of the directionality of the electromagnetic scattering by magnetodielectric small spherical particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithmic issues and experimental constraints in electromagnetic inverse scattering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lencrerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. García-Cámara</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginenano 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bilbao, Spain. pp.144-145</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939087v1</w:t>
+                <w:t xml:space="preserve">hal-00944620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic issues and experimental constraints in electromagnetic inverse scattering applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromagnetic scattering by magnetodielectric small spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Lencrerot</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. García-Cámara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gómez-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Albella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L.S. Froufe-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">The XIVth Conference on Electromagnetic &amp; Light Scattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France. pp.PP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944620v1</w:t>
+                <w:t xml:space="preserve">hal-00939107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic scattering by magnetodielectric small spheres</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental analysis of the directionality of the electromagnetic scattering by magnetodielectric small spherical particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. García-Cámara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gómez-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Albella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.S. Froufe-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XIVth Conference on Electromagnetic &amp; Light Scattering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, France. pp.PP</w:t>
+              <w:t xml:space="preserve">Imaginenano 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bilbao, Spain. pp.144-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939107v1</w:t>
+                <w:t xml:space="preserve">hal-00939087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic issues and experimental constraints in electromagnetic inverse scattering applications</w:t>
               </w:r>
@@ -10813,51 +10813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lencrerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Ghent, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10876,468 +10876,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Inversion of lossy targets from free space scattering measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-incidence analysis of the back-progagated induced current maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE AP-S International symposium and USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333473v1</w:t>
+                <w:t xml:space="preserve">hal-00945160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Space Scattering Measurements of Scale 3D Structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Calibration of a multistatic planar scanner for subsurface imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Nounouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Symposium on Antennas and Propagation, USNC-URSI National Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
+              <w:t xml:space="preserve">IGARSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.13134051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023477v1</w:t>
+                <w:t xml:space="preserve">hal-00939119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-incidence analysis of the back-progagated induced current maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free Space Scattering Measurements of Scale 3D Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AP-S International symposium and USNC/URSI National Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chicago, United States</w:t>
+              <w:t xml:space="preserve">2012 IEEE International Symposium on Antennas and Propagation, USNC-URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945160v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a multistatic planar scanner for subsurface imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">3D Inversion of lossy targets from free space scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6206691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939119v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative inversion approach based on contrast source-extended Born model and Markov Random field</w:t>
               </w:r>
@@ -11349,51 +11349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Autieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11442,164 +11442,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave NDE of brain tissues: Exploiting geometrical a-priori information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influences of forward modeling codes on inversion results in a 3D environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Marrakech, Morocco. pp.1</w:t>
+              <w:t xml:space="preserve">IEEE AP-S International symposium and USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Spokane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581582v1</w:t>
+                <w:t xml:space="preserve">hal-00945168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some considerations on embedded microwave imaging systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Crocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11615,727 +11589,753 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE AP-S International symposium and USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Spokane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of forward modeling codes on inversion results in a 3D environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave NDE of brain tissues: Exploiting geometrical a-priori information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AP-S International symposium and USNC/URSI National Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Spokane, United States</w:t>
+              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marrakech, Morocco. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945168v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of polarization on microwave imaging reconstructions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Experimental choices and measurements accuracy: their influences on the inversion results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromagnetics in Advanced Applications (ICEAA),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Italy. pp.998 - 1001</w:t>
+              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marrakech, Morocco. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944879v1</w:t>
+                <w:t xml:space="preserve">hal-00581580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental choices and measurements accuracy: their influences on the inversion results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of polarization on microwave imaging reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Marrakech, Morocco. pp.1</w:t>
+              <w:t xml:space="preserve">Electromagnetics in Advanced Applications (ICEAA),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Italy. pp.998 - 1001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581580v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Quantitative imaging of a complex shape target from microwave scattering measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+                <w:t xml:space="preserve">Aperture antenna modelling by a finite number of elemental dipoles from truncated spherical field measurement: Experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI International Symposium on Electromagnetic Theory (EMTS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antennas and Propagation (EuCAP), 2010 Proceedings of the Fourth European Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Barcelona, Spain. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581577v1</w:t>
+                <w:t xml:space="preserve">hal-00553802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution-improved microwave tomography by means of hyperspectral analysis tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Quantitative imaging of a complex shape target from microwave scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ground Penetrating Radar (IWAGPR2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lecce, Italy. pp.1 - 5, </w:t>
+              <w:t xml:space="preserve">URSI International Symposium on Electromagnetic Theory (EMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Berlin, Germany. pp.385 - 387, </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICGPR.2010.5550067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/URSI-EMTS.2010.5637033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486824v1</w:t>
+                <w:t xml:space="preserve">hal-00581577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperture antenna modelling by a finite number of elemental dipoles from truncated spherical field measurement: Experimental investigation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resolution-improved microwave tomography by means of hyperspectral analysis tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Besnier</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation (EuCAP), 2010 Proceedings of the Fourth European Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Ground Penetrating Radar (IWAGPR2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lecce, Italy. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICGPR.2010.5550067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553802v1</w:t>
+                <w:t xml:space="preserve">hal-00486824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative monitoring of the water content evolution in an inhomogeneous soil column</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Qualitative monitoring of the water content evolution in a column of soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12347,112 +12347,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ground Penetrating Radar (IWAGPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Comput. Electromagnetics Soc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tampere, Finland. pp.787-792</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486826v1</w:t>
+                <w:t xml:space="preserve">hal-00486810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative monitoring of the water content evolution in a column of soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Qualitative monitoring of the water content evolution in an inhomogeneous soil column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12464,73 +12455,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Comput. Electromagnetics Soc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Ground Penetrating Radar (IWAGPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lecce, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICGPR.2010.5550064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486810v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Markov random field in realistic inverse scattering</w:t>
               </w:r>
@@ -12542,51 +12542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Autieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12650,51 +12650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Imaging of Water Content in a Column of Soil Using LSM Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12860,51 +12860,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Zernike basis functions for imaging in a cylindrical configuration</w:t>
+                <w:t xml:space="preserve">Level-set imaging in a metallic cylindrical cavity configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lencrerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
@@ -12913,285 +12913,285 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problem: Modeling and Simulation Conf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, France</w:t>
+              <w:t xml:space="preserve">, 2008, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486816v1</w:t>
+                <w:t xml:space="preserve">hal-00486815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level-set imaging in a metallic cylindrical cavity configuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Lencrerot</w:t>
+                <w:t xml:space="preserve">DORT method as an imaging tool for extended targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problem: Modeling and Simulation Conf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Turkey</w:t>
+              <w:t xml:space="preserve">PIERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486815v1</w:t>
+                <w:t xml:space="preserve">hal-00486819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DORT method as an imaging tool for extended targets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
+                <w:t xml:space="preserve">On the use of Zernike basis functions for imaging in a cylindrical configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lencrerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Cambridge, United States</w:t>
+              <w:t xml:space="preserve">Inverse Problem: Modeling and Simulation Conf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486819v1</w:t>
+                <w:t xml:space="preserve">hal-00486816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using circular support information for microwave imaging</w:t>
               </w:r>
@@ -13864,77 +13864,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction par fonctions de niveaux d'objets diffractants homogènes par morceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14156,394 +14156,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction by level-sets of n-ary scattering obstacles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection et caractérisation électromagnétique d'un objet faiblement enfoui sous une surface rugueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavien Cmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Level-set workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Linz, Austria</w:t>
+              <w:t xml:space="preserve">GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081597v1</w:t>
+                <w:t xml:space="preserve">hal-00081593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et caractérisation électromagnétique d'un objet faiblement enfoui sous une surface rugueuse</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction by level-sets of n-ary scattering obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Saillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Besançon, France</w:t>
+              <w:t xml:space="preserve">Level-set workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081593v1</w:t>
+                <w:t xml:space="preserve">hal-00081597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape reconstruction of an object beneath a rough surface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse profiling using intensity-type measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Saillard</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Belkebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop sur les problèmes inverses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
+              <w:t xml:space="preserve">IEEE AP-S International Symposium and URSI meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081588v1</w:t>
+                <w:t xml:space="preserve">hal-00081622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse profiling using intensity-type measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape reconstruction of an object beneath a rough surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavien Cmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamal Belkebir</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AP-S International Symposium and URSI meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Washington, United States</w:t>
+              <w:t xml:space="preserve">Workshop sur les problèmes inverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081622v1</w:t>
+                <w:t xml:space="preserve">hal-00081588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level-set representation for inverse scattering problems</w:t>
               </w:r>
@@ -14808,51 +14808,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBFC7805"/>
+    <w:nsid w:val="8C8A129E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15039,51 +15039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-litman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4229-7482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180101668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Samara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL25110306" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669037v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Tobon Valencia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347529" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142656" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989980v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abujetas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Barreda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moreno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000263" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saleh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tortel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coudreuse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Litman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3016159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathew" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107113" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978723v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tobon Vasquez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Scapaticci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Turvani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ricci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Farina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2020.3012898" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374991v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela &#180; Barreda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;enz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52223-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26359-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faget" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Enoch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallejac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2017.2722402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13910" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579263v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anar Rahimov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa7ef2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267412v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akhouayri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Elbau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Litman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2016-0012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309279v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/32/6/065006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Tribelsky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121110" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chamtouri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.08.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2427577" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Nounouh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2014046" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2360775" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333512v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Akduman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Crocco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yapar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/960927" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Voznyuk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2417977" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279541v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/31/8/085005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199730v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12288" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2362995" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102807v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28641" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NR0XKB6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811746v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001967" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER13020113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939074v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garc&#237;a-C&#225;mara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#243;mez-Medina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2167" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944610v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/11/115008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Spinelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910294v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2109353" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944609v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2010.2082490" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474447v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2041157" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lencrerot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970903233580" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581585v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER10090302" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438270v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/6/065001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B9A8ECCBDA3DAAC2A9142A9CE3F05F51912E825/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438249v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970802577012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. E. Eyraud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003837" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Q1J31B4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/2/020201" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00409963v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek Kofman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/2/024005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QJ2TLG36-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438268v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Urso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Isernia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.000271" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348506v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Jm G Geffrin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003836" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavien Cmielewski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.902289" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120448v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2404978" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082943v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.23.002737" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015798v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Galli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gonfalini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mele" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Belik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Faivre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/SPE-89072-PA" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015481v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/21/6/S10" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Tijhuis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. de Hon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.927455" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081631v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/17/6/307" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3P1TFL0N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438281v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/15/1/014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0XWT4ZZX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438279v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadil Santosa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/14/3/018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WR9LNZ7N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375051v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Tobon Vasquez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rivero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375037v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farina" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scapaticci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tobon Vasquez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivero" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889369" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133573v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maze-Merceur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etchessahar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133576v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803119v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375058v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crocco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2018.8611823" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905466v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928263" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579220v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2017.7996088" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988854v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430209v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280298v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Silva Anabela" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handschin Charles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riedinger Christophe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litman Am&#233;lie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mensah Serge" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430159v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333481v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430163v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280304v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430198v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2016.7571410" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280292v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhouayri Hassan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbau Peter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280286v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339970v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sobrero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333478v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333484v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI.2014.6955439" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333490v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI.2014.6955488" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939118v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023528v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Short" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939064v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601527" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023527v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garcia-Camara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Gomez-Medina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023529v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francoeur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944619v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939087v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944620v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939107v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944618v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333473v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206691" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023477v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945160v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Guillaume" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939119v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581578v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Autieri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Pascazio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581582v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Luong" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain France" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945166v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945168v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944879v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581580v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581577v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2010.5637033" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486824v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550067" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553802v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486826v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550064" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486810v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581573v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651908" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486806v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486814v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486816v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486815v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486819v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486820v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486817v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zbitou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496830v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496837v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496824v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486823v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081567v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081577v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082949v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081597v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081593v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081588v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081622v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081615v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453676v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-litman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4229-7482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180101668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Samara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL25110306" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669037v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Tobon Valencia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347529" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142656" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989980v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abujetas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Barreda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moreno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000263" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saleh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tortel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coudreuse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Litman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3016159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathew" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107113" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978723v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tobon Vasquez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Scapaticci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Turvani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ricci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Farina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2020.3012898" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374991v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela &#180; Barreda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;enz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52223-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26359-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13910" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anar Rahimov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa7ef2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faget" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Enoch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallejac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2017.2722402" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267412v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akhouayri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Elbau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Litman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2016-0012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Tribelsky" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121110" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309279v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/32/6/065006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chamtouri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.08.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Nounouh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2360775" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279547v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2427577" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279550v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2014046" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205944v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333512v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Akduman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Crocco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yapar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/960927" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199730v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12288" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2362995" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Voznyuk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/31/8/085005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2417977" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102807v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28641" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NR0XKB6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811746v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001967" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER13020113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/11/115008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garc&#237;a-C&#225;mara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#243;mez-Medina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2167" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Spinelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910294v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2109353" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944609v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2010.2082490" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474447v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2041157" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lencrerot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970903233580" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581585v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER10090302" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438249v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970802577012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. E. Eyraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003837" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Q1J31B4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/6/065001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B9A8ECCBDA3DAAC2A9142A9CE3F05F51912E825/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/2/020201" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00409963v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek Kofman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/2/024005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QJ2TLG36-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438268v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Urso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Isernia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.000271" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348506v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Jm G Geffrin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003836" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavien Cmielewski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.902289" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120448v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2404978" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082943v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.23.002737" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015798v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Galli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gonfalini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mele" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Belik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Faivre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/SPE-89072-PA" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015481v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/21/6/S10" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Tijhuis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. de Hon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.927455" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081631v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/17/6/307" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3P1TFL0N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438281v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/15/1/014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0XWT4ZZX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438279v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadil Santosa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/14/3/018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WR9LNZ7N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375051v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Tobon Vasquez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rivero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375037v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farina" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scapaticci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tobon Vasquez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivero" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889369" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133573v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maze-Merceur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etchessahar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133576v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803119v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375058v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crocco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2018.8611823" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905466v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579220v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2017.7996088" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988854v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579193v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928263" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430163v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430209v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430159v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333481v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280298v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Silva Anabela" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handschin Charles" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riedinger Christophe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litman Am&#233;lie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mensah Serge" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430198v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2016.7571410" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280304v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280292v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhouayri Hassan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbau Peter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339970v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sobrero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280286v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333499v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333478v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333484v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI.2014.6955439" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333490v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI.2014.6955488" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939118v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939064v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601527" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023528v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Short" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944619v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023527v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garcia-Camara" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Gomez-Medina" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023529v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francoeur" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944620v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939107v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939087v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944618v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945160v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Guillaume" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939119v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023477v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333473v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206691" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581578v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Autieri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Pascazio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945168v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945166v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581582v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Luong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain France" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581580v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944879v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553802v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581577v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2010.5637033" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486824v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550067" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486810v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486826v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550064" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581573v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651908" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486806v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486814v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486815v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486819v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486816v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486820v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486817v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zbitou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496830v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496837v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496824v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486823v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081567v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081577v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082949v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081593v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081597v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081622v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081588v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081615v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453676v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>