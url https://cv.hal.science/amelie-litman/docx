--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -571,295 +571,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Q Transparency Band in All‐Dielectric Metasurfaces Induced by a Quasi Bound State in the Continuum</w:t>
+                <w:t xml:space="preserve">Approach to Control Permittivity and Shape of Centimeter-Sized Additive Manufactured Objects: Application to Microwave Scattering Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Abujetas</w:t>
+                <w:t xml:space="preserve">H. Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángela Barreda</w:t>
+                <w:t xml:space="preserve">H. Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Moreno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+                <w:t xml:space="preserve">C. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coudreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lpor.202000263⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (2), pp.983 - 991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2020.3016159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989980v1</w:t>
+                <w:t xml:space="preserve">hal-02978730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach to Control Permittivity and Shape of Centimeter-Sized Additive Manufactured Objects: Application to Microwave Scattering Experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High‐Q Transparency Band in All‐Dielectric Metasurfaces Induced by a Quasi Bound State in the Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Leroux</w:t>
+                <w:t xml:space="preserve">Diego Abujetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Coudreuse</w:t>
+                <w:t xml:space="preserve">Ángela Barreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Litman</w:t>
+                <w:t xml:space="preserve">Fernando Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69 (2), pp.983 - 991. </w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.2000263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2020.3016159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lpor.202000263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978730v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ample textures for electromagnetic scattering in radiative transfer</w:t>
               </w:r>
@@ -871,51 +871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Favennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1096,77 +1096,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brewster quasi bound states in the continuum in all-dielectric metasurfaces from single magnetic-dipole resonance meta-atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Abujetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela ´ Barreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sáenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1726,988 +1726,988 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Thermoacoustic Tomography with microwaves sources</w:t>
+                <w:t xml:space="preserve">Directional Fano resonances in light scattering by a high refractive index dielectric sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Akhouayri</w:t>
+                <w:t xml:space="preserve">Michael I. Tribelsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jiip-2016-0012⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (12), pp.121110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.121110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267412v2</w:t>
+                <w:t xml:space="preserve">hal-01365811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional Fano resonances in light scattering by a high refractive index dielectric sphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+                <w:t xml:space="preserve">Impact of the Born approximation on the estimation error in 2D inverse scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.121110⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (6), pp.065006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/32/6/065006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365811v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Born approximation on the estimation error in 2D inverse scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Surface Wave Scattering – Microwave Scanner (SWS-MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Diong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/32/6/065006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 168, pp. 1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309279v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Surface Wave Scattering – Microwave Scanner (SWS-MS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+                <w:t xml:space="preserve">Quantitative Thermoacoustic Tomography with microwaves sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Akhouayri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+                <w:t xml:space="preserve">Peter Elbau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amelie Litman</w:t>
+                <w:t xml:space="preserve">Amélie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 168, pp. 1-9. </w:t>
+              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (6), pp.703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jiip-2016-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281203v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Imaging With Incident Field Modeling From Multistatic Measurements on Line Segments</w:t>
+                <w:t xml:space="preserve">Near-subsurface imaging in an absorbing embedding medium with a multistatic/single frequency scanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Nounouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14, pp.253 - 256. </w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (3), pp.211-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2360775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2014046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279558v1</w:t>
+                <w:t xml:space="preserve">hal-01279550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Imaging of a Microwave Absorber Sample From Microwave Scattered Field Measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+                <w:t xml:space="preserve">Precision analysis based on Cramer-Rao bound for 2D acoustics and electromagnetic inverse scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (7), pp.1-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279547v1</w:t>
+                <w:t xml:space="preserve">hal-01205944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-subsurface imaging in an absorbing embedding medium with a multistatic/single frequency scanner</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">3-D Imaging of a Microwave Absorber Sample From Microwave Scattered Field Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2014046⟩</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (7), pp.472 - 474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2015.2427577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279550v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision analysis based on Cramer-Rao bound for 2D acoustics and electromagnetic inverse scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Imaging With Incident Field Modeling From Multistatic Measurements on Line Segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Nounouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Diong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amelie Litman</w:t>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.253 - 256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2360775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205944v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in Microwave Imaging: From Theoretical Developments to Cutting-Edge Applications</w:t>
               </w:r>
@@ -2810,103 +2810,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Dielectric Spheres with High Refractive Index as New Multifunctional Elements for Optical Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael I. Tribelsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2940,90 +2940,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Permittivity Determination From Far-Field Scattering Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, pp.309 - 312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3083,51 +3083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Voznyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (8), pp.085005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3174,51 +3174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Electromagnetic Scattering Computation in Free-Space With the FETI-FDP2 Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Voznyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3278,77 +3278,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the antenna effects and calibration for subsurface probing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Nounouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 56 (11), pp.2516-2522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3394,51 +3394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization effects in 3D vectorial induced current reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3446,51 +3446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (10), pp.1967-1974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3537,51 +3537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattered Field Computation with an Extended FETI-DPEM2 Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Voznyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3641,51 +3641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extended-DORT method and its application in a cavity configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3879,51 +3879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large 3D target with small inner details : A diffi cult cocktail for imaging purposes without a-priori knowledge on the scatterers geometry,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3987,51 +3987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large 3D target with small inner details : A difficult cocktail for imaging purposes without a-priori knowledge on the scatterers geometry,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4089,248 +4089,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-Aggregate Quantitative Imaging: Experimental Results and Polarization Effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+                <w:t xml:space="preserve">Microwave Imaging of Soil Water Diffusion Using the Linear Sampling Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2109353⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (3), pp.421-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2010.2082490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910338v1</w:t>
+                <w:t xml:space="preserve">hal-00944609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Imaging of Soil Water Diffusion Using the Linear Sampling Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+                <w:t xml:space="preserve">3D-Aggregate Quantitative Imaging: Experimental Results and Polarization Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8 (3), pp.421-425. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (4), pp.1237 - 1244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2010.2082490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2109353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944609v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperture Antenna Modeling by a Finite Number of Elemental Dipoles From Spherical Field Measurements</w:t>
               </w:r>
@@ -4563,51 +4563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research (PIER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 110, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4635,484 +4635,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement strategies for a confined microwave circular scanner</w:t>
+                <w:t xml:space="preserve">Imposing Zernike representation for imaging two-dimensional targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lencrerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (3), pp.035012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438249v1</w:t>
+                <w:t xml:space="preserve">hal-00438246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Bistatic Microwave Scattering Measurement Setup: From High to Low Scattering Targets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+                <w:t xml:space="preserve">On embedded microwave imaging systems: retrievable information and design guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008RS003837⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (6), pp.065001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/25/6/065001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355811v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On embedded microwave imaging systems: retrievable information and design guidelines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Crocco</w:t>
+                <w:t xml:space="preserve">Measurement strategies for a confined microwave circular scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lencrerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/25/6/065001⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (6), pp.787 - 802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17415970802577012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00438270v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imposing Zernike representation for imaging two-dimensional targets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amelie Litman</w:t>
+                <w:t xml:space="preserve">Optimization of a Bistatic Microwave Scattering Measurement Setup: From High to Low Scattering Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+                <w:t xml:space="preserve">Amélie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (RS2007), pp.RS2007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008RS003837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438246v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing inversion algorithms againts experimental data: 3D targets.</w:t>
               </w:r>
@@ -5189,64 +5189,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave imaging from experimental data within a Bayesian framework with realistic random noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5448,103 +5448,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a 3D bistatic microwave scattering measurement setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radio Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43, pp.RS4018. </w:t>
@@ -5595,51 +5595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-step procedure for characterizing obstacles under a rough surface from bistatic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavien Cmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5699,90 +5699,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drift correction for scattering measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. E. Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Jm G Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Giovannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6623,536 +6623,536 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Feasibility Study of a Microwave Imaging Device for In-Line Food Contamination Monitoring</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microwave Imaging Technology for In-line Food Contamination Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Alberto Tobon Vasquez</w:t>
+                <w:t xml:space="preserve">L. Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Rivero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amelie Litman</w:t>
+                <w:t xml:space="preserve">R. Scapaticci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tobon Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 13th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, France. pp.817-818, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8889369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375051v1</w:t>
+                <w:t xml:space="preserve">hal-02375037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Imaging Technology for In-line Food Contamination Monitoring</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Satisfaction Indicators Taking into Account the Measurement and Computation Uncertainties for the Comparison of Data in Electromagnetics: Motivations and Scheduled Tasks of the French National Working Group CDIIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rivero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Litman</w:t>
+                <w:t xml:space="preserve">G. Maze-Merceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etchessahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUCAP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Krakow, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375037v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satisfaction Indicators Taking into Account the Measurement and Computation Uncertainties for the Comparison of Data in Electromagnetics: Motivations and Scheduled Tasks of the French National Working Group CDIIS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Comparaison de critères permettant la comparaison de données entachées d'incertitude proposés par le Groupe de réflexion CDIIS du GdR Ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Etchessahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133573v1</w:t>
+                <w:t xml:space="preserve">hal-02133576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de critères permettant la comparaison de données entachées d'incertitude proposés par le Groupe de réflexion CDIIS du GdR Ondes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Feasibility Study of a Microwave Imaging Device for In-Line Food Contamination Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Scapaticci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Alberto Tobon Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">2019 13th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133576v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering directionality of high refractive index dielectric particles: a note for solar energy harvesting</w:t>
               </w:r>
@@ -7263,90 +7263,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Line Monitoring of Food Contamination via Microwave Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Alberto Tobon Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scapaticci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Crocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7397,90 +7397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and imaging of an aggregate of spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Advanced theoretical and numerical methods for waves in structured media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7499,356 +7499,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a multistatic - single frequency configuration for near-subsurface imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">On the interest of a bistatic radar cross section setup to measure various scattering quantities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAGPR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWAGPR.2017.7996088⟩</w:t>
+              <w:t xml:space="preserve">EUCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.256 - 258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579220v1</w:t>
+                <w:t xml:space="preserve">hal-01579193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving Relevant Information of Inhomogeneous Magneto-dielectrics Surfaces by means of Free-space Characterization Protocols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mallejac</w:t>
+                <w:t xml:space="preserve">Optimization of a multistatic - single frequency configuration for near-subsurface imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intl Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWAGPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Edinburgh, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWAGPR.2017.7996088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988854v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interest of a bistatic radar cross section setup to measure various scattering quantities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+                <w:t xml:space="preserve">Retrieving Relevant Information of Inhomogeneous Magneto-dielectrics Surfaces by means of Free-space Characterization Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Faget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mallejac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intl Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Verona, Italy. pp.1056-1059</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01579193v1</w:t>
+                <w:t xml:space="preserve">hal-01988854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphere dimers of high refractive index dielectric particles as elementary units for building optical switching devices</w:t>
               </w:r>
@@ -7886,51 +7886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metamaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Marseille, France</w:t>
@@ -7985,64 +7985,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8074,869 +8074,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity study of homogenised parameters in the framework of the subsoil water content imaging using microwave datas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Polarization effects on 3D imaging from scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Torremolinos, Spain</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Torremolinos, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430163v1</w:t>
+                <w:t xml:space="preserve">hal-01430159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Extinction Cross Section and more with a Bistatic Setup</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+                <w:t xml:space="preserve">Precision analysis based on Cramer-Rao Bound for 2D inverse scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Propagation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE/URSI, Jul 2016, Fajardo, Puerto-Rico, United States</w:t>
+              <w:t xml:space="preserve">Advanced Electromagnetics Symposium (AES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430209v1</w:t>
+                <w:t xml:space="preserve">hal-01333481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization effects on 3D imaging from scattering measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Measuring the Extinction Cross Section and more with a Bistatic Setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Torremolinos, France</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Propagation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/URSI, Jul 2016, Fajardo, Puerto-Rico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430159v1</w:t>
+                <w:t xml:space="preserve">hal-01430209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision analysis based on Cramer-Rao Bound for 2D inverse scattering</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improved Localization and Quantiﬁcation in Photoacoustic Tomography by Using Acoustic Information Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handschin Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riedinger Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litman Amélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mensah Serge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electromagnetics Symposium (AES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">ULTRASONIC2016 New trends in Hybrid Ultrasonic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333481v1</w:t>
+                <w:t xml:space="preserve">hal-01280298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Localization and Quantiﬁcation in Photoacoustic Tomography by Using Acoustic Information Content</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity study of homogenised parameters in the framework of the subsoil water content imaging using microwave datas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ULTRASONIC2016 New trends in Hybrid Ultrasonic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Torremolinos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280298v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistatic free-space measurements of magneto-dielectric materials and comparison with numericals models</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using intrinsic acoustic information to improve quantification in photoacoustic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handschin Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riedinger Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mensah Serge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litman Amélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Symposium on Electromagnetic Theory (EMTS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430198v1</w:t>
+                <w:t xml:space="preserve">hal-01280304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using intrinsic acoustic information to improve quantification in photoacoustic tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bistatic free-space measurements of magneto-dielectric materials and comparison with numericals models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Faget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mallejac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> International Symposium on Electromagnetic Theory (EMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URSI, Aug 2016, Espoo, Finland. pp.404 - 406, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URSI-EMTS.2016.7571410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280304v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Acoustic Tomography Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhouayri Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litman Amélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elbau Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8978,103 +8978,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-subsurface imaging with a single frequency scanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sobrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Daout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9093,277 +9093,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Acoustic Tomography Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Litman Amélie</w:t>
+                <w:t xml:space="preserve">Near-field and far-field analyses of evanescent wave scattering by particles on a surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Benedicto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème biennale des Mathématiques Appliquées et Industrielles (SMAI2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Les Karellis, France</w:t>
+              <w:t xml:space="preserve">Electromagnetic Light Scattering (ELS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Liepzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280286v1</w:t>
+                <w:t xml:space="preserve">hal-01333499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field and far-field analyses of evanescent wave scattering by particles on a surface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Bailly</w:t>
+                <w:t xml:space="preserve">Thermo-Acoustic Tomography Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhouayri Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Merchiers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessica Benedicto</w:t>
+                <w:t xml:space="preserve">Peter Elbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litman Amélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromagnetic Light Scattering (ELS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Liepzig, Germany</w:t>
+              <w:t xml:space="preserve">7ème biennale des Mathématiques Appliquées et Industrielles (SMAI2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333499v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing 3D inversion algorithms using optimized FETI-FDP2 method against experimental datas.</w:t>
               </w:r>
@@ -9375,51 +9375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Voznyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conference on Computational Physics (ICCP9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9444,64 +9444,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of a target shallowly buried in a sand box from monochromatic fields within a multistatic configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9561,51 +9561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of the FETI-DPEM2-full method for analyzing the electromagnetic scattering by large 3D inhomogeneous targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Voznyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9646,910 +9646,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the electromagnetic scattering by magnetodielectric small spherical particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evanescent wave scattering by particles on a surface: Comparison between the discrete dipole approximation with surface interaction and the finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Short</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L.S. Froufe-Pérez</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META'13, the 4th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates. pp.500</w:t>
+              <w:t xml:space="preserve">The XIVth Conference on Electromagnetic &amp; Light Scattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939118v1</w:t>
+                <w:t xml:space="preserve">hal-01023528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-subsurface imaging from a multistatic/single frequency scanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Nounouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAGPR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.13779408, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWAGPR.2013.6601527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evanescent wave scattering by particles on a surface: Comparison between the discrete dipole approximation with surface interaction and the finite element method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amelie Litman</w:t>
+                <w:t xml:space="preserve">Microwave analog experiments of surface wave scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Francoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XIVth Conference on Electromagnetic &amp; Light Scattering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023528v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements algorithmiques et contraintes expérimentales en imagerie micro-onde par diffraction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental evidence of the forward and backward EM scattering of a single subwavelength dielectric sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garcia-Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Gomez-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Albella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis S. Froufe-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAPSUS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques 2013 d'URSI-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944619v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of the forward and backward EM scattering of a single subwavelength dielectric sphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développements algorithmiques et contraintes expérimentales en imagerie micro-onde par diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lencrerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques 2013 d'URSI-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">JAPSUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023527v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave analog experiments of surface wave scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
+                <w:t xml:space="preserve">Algorithmic issues and experimental constraints in electromagnetic inverse scattering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lencrerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XIVth Conference on Electromagnetic &amp; Light Scattering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023529v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic issues and experimental constraints in electromagnetic inverse scattering applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromagnetic scattering by magnetodielectric small spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. García-Cámara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gómez-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Albella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.S. Froufe-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">The XIVth Conference on Electromagnetic &amp; Light Scattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France. pp.PP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944620v1</w:t>
+                <w:t xml:space="preserve">hal-00939107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic scattering by magnetodielectric small spheres</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental analysis of the directionality of the electromagnetic scattering by magnetodielectric small spherical particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. García-Cámara</w:t>
@@ -10584,97 +10584,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.S. Froufe-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XIVth Conference on Electromagnetic &amp; Light Scattering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, France. pp.PP</w:t>
+              <w:t xml:space="preserve">Imaginenano 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bilbao, Spain. pp.144-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939107v1</w:t>
+                <w:t xml:space="preserve">hal-00939087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental analysis of the directionality of the electromagnetic scattering by magnetodielectric small spherical particles</w:t>
+                <w:t xml:space="preserve">On the electromagnetic scattering by magnetodielectric small spherical particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. García-Cámara</w:t>
@@ -10709,453 +10709,453 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.S. Froufe-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginenano 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bilbao, Spain. pp.144-145</w:t>
+              <w:t xml:space="preserve">META'13, the 4th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates. pp.500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939087v1</w:t>
+                <w:t xml:space="preserve">hal-00939118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic issues and experimental constraints in electromagnetic inverse scattering applications</w:t>
+                <w:t xml:space="preserve">Multi-incidence analysis of the back-progagated induced current maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Ghent, Netherlands</w:t>
+              <w:t xml:space="preserve">IEEE AP-S International symposium and USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944618v1</w:t>
+                <w:t xml:space="preserve">hal-00945160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-incidence analysis of the back-progagated induced current maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of a multistatic planar scanner for subsurface imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Nounouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AP-S International symposium and USNC/URSI National Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chicago, United States</w:t>
+              <w:t xml:space="preserve">IGARSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.13134051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945160v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a multistatic planar scanner for subsurface imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Algorithmic issues and experimental constraints in electromagnetic inverse scattering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amelie Litman</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lencrerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.13134051</w:t>
+              <w:t xml:space="preserve">Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ghent, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939119v1</w:t>
+                <w:t xml:space="preserve">hal-00944618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Space Scattering Measurements of Scale 3D Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11232,51 +11232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Inversion of lossy targets from free space scattering measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11317,1410 +11317,1410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative inversion approach based on contrast source-extended Born model and Markov Random field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+                <w:t xml:space="preserve">Some considerations on embedded microwave imaging systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Crocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Marrakech, Morocco. pp.1</w:t>
+              <w:t xml:space="preserve">IEEE AP-S International symposium and USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Spokane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581578v1</w:t>
+                <w:t xml:space="preserve">hal-00945166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of forward modeling codes on inversion results in a 3D environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave NDE of brain tissues: Exploiting geometrical a-priori information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AP-S International symposium and USNC/URSI National Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Spokane, United States</w:t>
+              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marrakech, Morocco. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945168v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some considerations on embedded microwave imaging systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influences of forward modeling codes on inversion results in a 3D environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE AP-S International symposium and USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Spokane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945166v1</w:t>
+                <w:t xml:space="preserve">hal-00945168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave NDE of brain tissues: Exploiting geometrical a-priori information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
+                <w:t xml:space="preserve">Effects of polarization on microwave imaging reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Luong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain France</w:t>
+                <w:t xml:space="preserve">O. Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Marrakech, Morocco. pp.1</w:t>
+              <w:t xml:space="preserve">Electromagnetics in Advanced Applications (ICEAA),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Italy. pp.998 - 1001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581582v1</w:t>
+                <w:t xml:space="preserve">hal-00944879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental choices and measurements accuracy: their influences on the inversion results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Marrakech, Morocco. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of polarization on microwave imaging reconstructions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">An innovative inversion approach based on contrast source-extended Born model and Markov Random field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Autieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele d'Urso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Merchiers</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vito Pascazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromagnetics in Advanced Applications (ICEAA),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Italy. pp.998 - 1001</w:t>
+              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marrakech, Morocco. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944879v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperture antenna modelling by a finite number of elemental dipoles from truncated spherical field measurement: Experimental investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+                <w:t xml:space="preserve">3D Quantitative imaging of a complex shape target from microwave scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Besnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation (EuCAP), 2010 Proceedings of the Fourth European Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">URSI International Symposium on Electromagnetic Theory (EMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Berlin, Germany. pp.385 - 387, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URSI-EMTS.2010.5637033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553802v1</w:t>
+                <w:t xml:space="preserve">hal-00581577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Quantitative imaging of a complex shape target from microwave scattering measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resolution-improved microwave tomography by means of hyperspectral analysis tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI International Symposium on Electromagnetic Theory (EMTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Berlin, Germany. pp.385 - 387, </w:t>
+              <w:t xml:space="preserve">International Conference on Ground Penetrating Radar (IWAGPR2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lecce, Italy. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/URSI-EMTS.2010.5637033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICGPR.2010.5550067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581577v1</w:t>
+                <w:t xml:space="preserve">hal-00486824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution-improved microwave tomography by means of hyperspectral analysis tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aperture antenna modelling by a finite number of elemental dipoles from truncated spherical field measurement: Experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mireille Guillaume</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ground Penetrating Radar (IWAGPR2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antennas and Propagation (EuCAP), 2010 Proceedings of the Fourth European Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Barcelona, Spain. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486824v1</w:t>
+                <w:t xml:space="preserve">hal-00553802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative monitoring of the water content evolution in a column of soil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+                <w:t xml:space="preserve">3D Markov random field in realistic inverse scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Autieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele d'Urso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Pascazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Comput. Electromagnetics Soc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Honolulu, United States. pp.2551 - 2554, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5651908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486810v1</w:t>
+                <w:t xml:space="preserve">hal-00581573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative monitoring of the water content evolution in an inhomogeneous soil column</w:t>
+                <w:t xml:space="preserve">Qualitative monitoring of the water content evolution in a column of soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ground Penetrating Radar (IWAGPR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Comput. Electromagnetics Soc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tampere, Finland. pp.787-792</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICGPR.2010.5550064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00486826v1</w:t>
+                <w:t xml:space="preserve">hal-00486810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Markov random field in realistic inverse scattering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+                <w:t xml:space="preserve">Qualitative monitoring of the water content evolution in an inhomogeneous soil column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Honolulu, United States. pp.2551 - 2554, </w:t>
+              <w:t xml:space="preserve">International Conference on Ground Penetrating Radar (IWAGPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lecce, Italy. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5651908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICGPR.2010.5550064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581573v1</w:t>
+                <w:t xml:space="preserve">hal-00486826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Imaging of Water Content in a Column of Soil Using LSM Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12752,135 +12752,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular microwave imaging setup for retreiving soil moisture content</w:t>
+                <w:t xml:space="preserve">On the use of Zernike basis functions for imaging in a cylindrical configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lencrerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Inverse Problem: Modeling and Simulation Conf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486814v1</w:t>
+                <w:t xml:space="preserve">hal-00486816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level-set imaging in a metallic cylindrical cavity configuration</w:t>
               </w:r>
@@ -12892,51 +12879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lencrerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problem: Modeling and Simulation Conf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12974,90 +12961,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DORT method as an imaging tool for extended targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13076,351 +13063,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Zernike basis functions for imaging in a cylindrical configuration</w:t>
+                <w:t xml:space="preserve">Using circular support information for microwave imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lencrerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problem: Modeling and Simulation Conf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France</w:t>
+              <w:t xml:space="preserve">PIERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486816v1</w:t>
+                <w:t xml:space="preserve">hal-00486820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using circular support information for microwave imaging</w:t>
+                <w:t xml:space="preserve">Imaging soil inside a cylindrical microwave scanner: first results with phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lencrerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zbitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Cambridge, United States</w:t>
+              <w:t xml:space="preserve">IGARSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486820v1</w:t>
+                <w:t xml:space="preserve">hal-00486817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging soil inside a cylindrical microwave scanner: first results with phantoms</w:t>
+                <w:t xml:space="preserve">Circular microwave imaging setup for retreiving soil moisture content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lencrerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Zbitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Boston, United States</w:t>
+              <w:t xml:space="preserve">PIERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486817v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two approaches for inverse profiling from phaseless data</w:t>
               </w:r>
@@ -13540,51 +13540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-step procedure for obstacle characterization under a rough surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavien Cmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13648,51 +13648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface roughness estimation towards a buried target characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavien Cmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13769,51 +13769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lencrerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13845,381 +13845,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction par fonctions de niveaux d'objets diffractants homogènes par morceaux</w:t>
+                <w:t xml:space="preserve">Adjoint fields for inverse profiling with intensity-type measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Belkebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Journées sur l'imagerie optique non conventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081567v1</w:t>
+                <w:t xml:space="preserve">hal-00081577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjoint fields for inverse profiling with intensity-type measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection and Charaterization of Targets buried below a rough surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Belkebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavien Cmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sur l'imagerie optique non conventionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Piers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081577v1</w:t>
+                <w:t xml:space="preserve">hal-00082949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Charaterization of Targets buried below a rough surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tortel</w:t>
+                <w:t xml:space="preserve">Reconstruction par fonctions de niveaux d'objets diffractants homogènes par morceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Piers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, United States</w:t>
+              <w:t xml:space="preserve">GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00082949v1</w:t>
+                <w:t xml:space="preserve">hal-00081567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et caractérisation électromagnétique d'un objet faiblement enfoui sous une surface rugueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavien Cmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14434,51 +14434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape reconstruction of an object beneath a rough surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavien Cmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14808,51 +14808,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C8A129E"/>
+    <w:nsid w:val="21D97DE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15039,51 +15039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-litman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4229-7482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180101668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Samara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL25110306" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669037v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Tobon Valencia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347529" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142656" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989980v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abujetas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Barreda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moreno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000263" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saleh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tortel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coudreuse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Litman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3016159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathew" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107113" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978723v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tobon Vasquez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Scapaticci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Turvani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ricci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Farina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2020.3012898" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374991v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela &#180; Barreda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;enz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52223-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26359-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13910" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anar Rahimov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa7ef2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faget" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Enoch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallejac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2017.2722402" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267412v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akhouayri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Elbau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Litman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2016-0012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Tribelsky" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121110" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309279v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/32/6/065006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chamtouri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.08.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Nounouh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2360775" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279547v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2427577" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279550v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2014046" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205944v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333512v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Akduman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Crocco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yapar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/960927" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199730v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12288" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2362995" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Voznyuk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/31/8/085005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2417977" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102807v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28641" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NR0XKB6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811746v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001967" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER13020113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/11/115008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garc&#237;a-C&#225;mara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#243;mez-Medina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2167" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Spinelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910294v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2109353" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944609v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2010.2082490" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474447v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2041157" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lencrerot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970903233580" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581585v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER10090302" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438249v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970802577012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. E. Eyraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003837" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Q1J31B4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/6/065001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B9A8ECCBDA3DAAC2A9142A9CE3F05F51912E825/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/2/020201" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00409963v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek Kofman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/2/024005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QJ2TLG36-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438268v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Urso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Isernia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.000271" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348506v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Jm G Geffrin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003836" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavien Cmielewski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.902289" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120448v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2404978" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082943v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.23.002737" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015798v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Galli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gonfalini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mele" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Belik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Faivre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/SPE-89072-PA" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015481v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/21/6/S10" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Tijhuis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. de Hon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.927455" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081631v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/17/6/307" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3P1TFL0N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438281v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/15/1/014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0XWT4ZZX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438279v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadil Santosa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/14/3/018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WR9LNZ7N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375051v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Tobon Vasquez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rivero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375037v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farina" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scapaticci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tobon Vasquez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivero" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889369" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133573v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maze-Merceur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etchessahar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133576v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803119v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375058v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crocco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2018.8611823" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905466v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579220v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2017.7996088" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988854v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579193v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928263" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430163v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430209v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430159v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333481v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280298v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Silva Anabela" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handschin Charles" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riedinger Christophe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litman Am&#233;lie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mensah Serge" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430198v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2016.7571410" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280304v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280292v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhouayri Hassan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbau Peter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339970v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sobrero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280286v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333499v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333478v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333484v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI.2014.6955439" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333490v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI.2014.6955488" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939118v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939064v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601527" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023528v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Short" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944619v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023527v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garcia-Camara" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Gomez-Medina" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023529v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francoeur" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944620v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939107v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939087v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944618v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945160v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Guillaume" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939119v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023477v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333473v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206691" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581578v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Autieri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Pascazio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945168v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945166v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581582v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Luong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain France" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581580v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944879v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553802v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581577v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2010.5637033" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486824v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550067" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486810v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486826v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550064" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581573v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651908" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486806v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486814v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486815v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486819v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486816v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486820v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486817v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zbitou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496830v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496837v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496824v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486823v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081567v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081577v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082949v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081593v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081597v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081622v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081588v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081615v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453676v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-litman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4229-7482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180101668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Samara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL25110306" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669037v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Tobon Valencia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347529" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142656" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saleh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tortel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coudreuse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Litman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3016159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abujetas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Barreda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moreno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathew" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Favennec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107113" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978723v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tobon Vasquez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Scapaticci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Turvani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ricci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Farina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2020.3012898" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374991v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela &#180; Barreda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;enz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52223-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26359-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13910" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anar Rahimov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa7ef2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faget" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Enoch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallejac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2017.2722402" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Tribelsky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121110" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/32/6/065006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281203v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chamtouri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.08.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267412v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akhouayri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Elbau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Litman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2016-0012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Nounouh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2014046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2015.2427577" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2360775" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333512v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Akduman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Crocco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yapar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/960927" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199730v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12288" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2362995" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Voznyuk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/31/8/085005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01279552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2417977" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102807v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28641" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NR0XKB6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811746v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001967" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER13020113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/11/115008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garc&#237;a-C&#225;mara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#243;mez-Medina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2167" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Spinelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910294v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2010.2082490" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2109353" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474447v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2041157" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lencrerot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970903233580" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581585v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER10090302" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438246v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438270v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/6/065001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B9A8ECCBDA3DAAC2A9142A9CE3F05F51912E825/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438249v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970802577012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. E. Eyraud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003837" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Q1J31B4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/2/020201" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00409963v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek Kofman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/2/024005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QJ2TLG36-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438268v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Urso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Isernia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.000271" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348506v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Jm G Geffrin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003836" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavien Cmielewski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.902289" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120448v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2404978" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082943v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.23.002737" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015798v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Galli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gonfalini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mele" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Belik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Faivre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/SPE-89072-PA" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015481v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/21/6/S10" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Tijhuis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. de Hon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.927455" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081631v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/17/6/307" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3P1TFL0N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438281v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/15/1/014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0XWT4ZZX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438279v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadil Santosa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/14/3/018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WR9LNZ7N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375037v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scapaticci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tobon Vasquez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivero" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889369" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133573v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maze-Merceur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etchessahar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Tobon Vasquez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rivero" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803119v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375058v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crocco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2018.8611823" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905466v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928263" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579220v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daout" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2017.7996088" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988854v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430159v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333481v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430209v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280298v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Silva Anabela" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handschin Charles" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riedinger Christophe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litman Am&#233;lie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mensah Serge" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430163v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280304v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430198v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2016.7571410" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280292v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhouayri Hassan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbau Peter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339970v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sobrero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333499v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280286v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333478v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333484v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI.2014.6955439" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333490v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI.2014.6955488" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023528v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Short" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939064v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601527" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023529v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francoeur" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023527v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garcia-Camara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Gomez-Medina" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944619v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944620v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939107v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939087v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939118v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945160v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Guillaume" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939119v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944618v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023477v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333473v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206691" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945166v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581582v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Luong" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain France" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945168v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944879v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581580v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581578v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Autieri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Pascazio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581577v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2010.5637033" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486824v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550067" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553802v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581573v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651908" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486810v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486826v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2010.5550064" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486806v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486816v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486815v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486819v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486820v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486817v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zbitou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486814v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496830v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496837v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496824v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486823v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081577v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082949v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081567v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081593v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081597v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081622v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081588v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081615v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453676v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>