--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -746,115 +746,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mind, Brain, and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (2), pp.173-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mbe.12398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connais-toi toi-même : une perspective globale de la métacognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -863,1612 +863,1612 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68 (3), pp.451-469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do children with mathematical learning disabilities use the inversion principle to solve three-term arithmetic problems?: The impact of presentation mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Kana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Kana</w:t>
+                <w:t xml:space="preserve">Nelly Ducloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Ducloy</w:t>
+                <w:t xml:space="preserve">Florence Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Perdry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 216 (Art. 105343), 19 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jecp.2021.105343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507177v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammatical attraction error detection in children and adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Houdé</w:t>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44, pp.127-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cogdev.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory control is needed to overcome written verb inflection errors: Evidence from a developmental negative priming study</w:t>
+                <w:t xml:space="preserve">Découvrir son cerveau pour mieux apprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Borst</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Neurosciences et pédagogie, 527, pp.39-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905218v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La découverte du cerveau chez les élèves d'école primaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expertise, inhibitory control and arithmetic word problems: A negative priming study in mathematics experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre le primaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2016.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283084v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvrir son cerveau pour mieux apprendre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Executive functions differentially contribute to fourth-graders' mathematics, reading and spelling skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pacton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Neurosciences et pédagogie, 527, pp.39-40</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Education and Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3), pp.444-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283106v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise, inhibitory control and arithmetic word problems: A negative priming study in mathematics experts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibitory control is needed to overcome written verb inflection errors: Evidence from a developmental negative priming study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Houdé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Instruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2016.06.004⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.18-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923714v1</w:t>
+                <w:t xml:space="preserve">hal-02905218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive functions differentially contribute to fourth-graders' mathematics, reading and spelling skills</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La découverte du cerveau chez les élèves d'école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Education and Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (3), pp.444-463</w:t>
+              <w:t xml:space="preserve">Vivre le primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Quand le cerveau entre à l'école, n° spécial, pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01346697v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for children's error sensitivity during arithmetic word problem solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Instruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2015.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural brain correlates of executive engagement in working memory: Children's inter-individual differences are reflected in the anterior insular cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (7), pp.1145-1150. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.03.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to best train children and adolescents for fMRI? Meta-analysis of the training methods in developmental neuroimaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Numerical Transcoding Proficiency in 10-Year-Old Schoolchildren is Associated with Gray Matter Inter-Individual Differences: A Voxel-Based Morphometry Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroeducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24046/neuroed.20130201.44⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127313v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Transcoding Proficiency in 10-Year-Old Schoolchildren is Associated with Gray Matter Inter-Individual Differences: A Voxel-Based Morphometry Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to best train children and adolescents for fMRI? Meta-analysis of the training methods in developmental neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Simon</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00197⟩</w:t>
+              <w:t xml:space="preserve">Neuroeducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.44-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24046/neuroed.20130201.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127384v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory control is needed for the resolution of arithmetic word problems: A developmental negative priming study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 105 (3), pp.701-708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/a0032625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the Anatomical Changes That Occur in the Brains of Schoolchildren as They Learn to Read</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2477,671 +2477,671 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (12), pp.e81789. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0081789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is human decision making under ambiguity guided by loss frequency regardless of the costs? A developmental study using the Soochow Gambling Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Aïte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ania Aïte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 113 (7), pp.286-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of different developmental trajectories for length estimation according to egocentric and allocentric viewpoints in children and adults.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Functional magnetic resonance imaging study of Piaget’s conservation-of-number task in preschool and school-age children: A neo-Piagetian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Vidal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Leroux</w:t>
+                <w:t xml:space="preserve">Guy Perchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (3), pp.332-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2011.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00599765v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional magnetic resonance imaging study of Piaget’s conservation-of-number task in preschool and school-age children: A neo-Piagetian approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">The Shift from Local to Global Visual Processing in 6- Year-Old Children Is Associated with Grey Matter Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2011.04.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.e20879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154325v1</w:t>
+                <w:t xml:space="preserve">hal-02951491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Shift from Local to Global Visual Processing in 6- Year-Old Children Is Associated with Grey Matter Loss</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Evidence of different developmental trajectories for length estimation according to egocentric and allocentric viewpoints in children and adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Perchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020879⟩</w:t>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (2), pp.142-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951491v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult brains don't fully overcome biases that lead to incorrect performance during cognitive development: an fMRI study in young adults completing a Piaget-like task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Spiess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Zago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3150,82 +3150,82 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (2), pp.326-338. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2008.00785.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2008.00785.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3235,409 +3235,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme pédagogique JEuMETACOGITE : Améliorer son fonctionnement exécutif par une approche métacognitive tout en jouant à l'école</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lubin</w:t>
+                <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anick Pelletier</w:t>
+                <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johnny Leveneur</w:t>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque international du PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">15ème colloque international PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023404v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cogni’Scol : Un programme pédagogique métacognitif innovant au profit de la réussite scolaire des collégiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque international PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">14ème Colloque international du RIPSYDEV. Psychologie du développement, troubles et éducation : Entre recherche et pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIPSYDEVE (Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation), Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023402v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cogni’Scol : Un programme pédagogique métacognitif innovant au profit de la réussite scolaire des collégiens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le programme pédagogique JEuMETACOGITE : Améliorer son fonctionnement exécutif par une approche métacognitive tout en jouant à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anick Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque international du RIPSYDEV. Psychologie du développement, troubles et éducation : Entre recherche et pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIPSYDEVE (Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation), Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15ème colloque international du PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068022v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cogni'Scol : les sciences cognitives au service de la réussite scolaire des collégiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3646,580 +3646,580 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60ème congrès annuel de la Société Française de Psychologie : Apprentissages, vulnérabilités, préventions / Symposium / Les sciences cognitives pour lutter contre les vulnérabilités et prévenir l’échec scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Executive functions differentially contribute to scholastic skills in fourth graders.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pacton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Developmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations neuro-anatomiques chez des élèves présentant des performances numériques différentes : une étude en VBM</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méta-analyse des méthodes de préparation à l'Imagerie par Résonance Magnétique fonctionnelle (IRMf) chez l'enfant et l'adolescent Quelles préconisations pour la neuroéducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Méthodologie de recherche en neuroéducation et retombées éducatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Neuroéducation Québec et l'EREST, Jun 2012, Reims, France</w:t>
+              <w:t xml:space="preserve">XVII CONFERENCE OF AMSE-AMCE-WAER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164896v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-analyse des méthodes de préparation à l'Imagerie par Résonance Magnétique fonctionnelle (IRMf) chez l'enfant et l'adolescent Quelles préconisations pour la neuroéducation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations neuro-anatomiques chez des élèves présentant des performances numériques différentes : une étude en VBM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII CONFERENCE OF AMSE-AMCE-WAER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque Méthodologie de recherche en neuroéducation et retombées éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Neuroéducation Québec et l'EREST, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164842v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie du développement des enfants d'âge scolaire. Apports de la neuroimagerie à la compréhension du développement cognitif de l'enfant en lien avec les apprentissages scolaires Application en psychopédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Entretiens Francophones de la Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Boulogne-Billancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4229,176 +4229,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Genève, Suisse. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive sciences for academic success of middle school students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4407,123 +4407,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mafalda Carmo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Education and New Developments 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Porto, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InScience Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.341-343, 2019, Education and New Developments 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive sciences for school learnings : What are the benefits on numerical skills of high school students?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4532,106 +4532,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science (ICPS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires. Quels bénéfices sur la réussite scolaire des collégiens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4640,106 +4640,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP2018). Psychologie, Santé et société : De la théorie aux applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reims, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4748,344 +4748,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque Ripsydeve - Psychologie du développement : environnements, innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lille, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions exécutives et apprentissages scolaires fondamentaux : étude comparative entre le développement normal et troublé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pacton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Iannuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième colloque scientifique de l’association pour la recherche en neuroéducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des fonctions exécutives dans les apprentissages scolaires fondamentaux chez des enfants de 9-10 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pacton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès International de l’Association pour la recherche en Neuroéducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Caen, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01076830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5153,51 +5153,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11F4B5B3"/>
+    <w:nsid w:val="13E18058"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5384,51 +5384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-lubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5277-6172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120908409" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467563v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-01053-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12398" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.08.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507177v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Kana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Ducloy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delteil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2021.105343" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2017.09.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905218v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2015.10.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2016.06.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346697v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220410v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2015.07.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24046/neuroed.20130201.44" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032625" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839623v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000079" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127368v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Spiess" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2008.00785.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BGZH6P4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023404v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Pelletier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regrin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164842v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lubin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Poirel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lanoe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://end-educationconference.org/2019/wp-content/uploads/2020/05/2019v1end077.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266086v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067318v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-lubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5277-6172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120908409" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467563v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-01053-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12398" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.08.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507177v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Kana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Ducloy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delteil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2021.105343" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905240v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2017.09.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283106v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2016.06.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346697v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2015.10.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2015.07.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24046/neuroed.20130201.44" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032625" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599765v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000079" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Spiess" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2008.00785.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BGZH6P4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Pelletier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lubin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164926v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Poirel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lanoe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://end-educationconference.org/2019/wp-content/uploads/2020/05/2019v1end077.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346777v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076830v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>