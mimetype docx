--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1199,589 +1199,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvrir son cerveau pour mieux apprendre</w:t>
+                <w:t xml:space="preserve">Inhibitory control is needed to overcome written verb inflection errors: Evidence from a developmental negative priming study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+                <w:t xml:space="preserve">Julie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.18-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2015.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283106v1</w:t>
+                <w:t xml:space="preserve">hal-02905218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise, inhibitory control and arithmetic word problems: A negative priming study in mathematics experts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La découverte du cerveau chez les élèves d'école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Instruction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vivre le primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Quand le cerveau entre à l'école, n° spécial, pp.33-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2016.06.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02923714v1</w:t>
+                <w:t xml:space="preserve">hal-03283084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive functions differentially contribute to fourth-graders' mathematics, reading and spelling skills</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découvrir son cerveau pour mieux apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Lanoë</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Education and Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (3), pp.444-463</w:t>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Neurosciences et pédagogie, 527, pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01346697v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory control is needed to overcome written verb inflection errors: Evidence from a developmental negative priming study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expertise, inhibitory control and arithmetic word problems: A negative priming study in mathematics experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2015.10.005⟩</w:t>
+              <w:t xml:space="preserve">Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2016.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905218v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La découverte du cerveau chez les élèves d'école primaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Executive functions differentially contribute to fourth-graders' mathematics, reading and spelling skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pacton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre le primaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Quand le cerveau entre à l'école, n° spécial, pp.33-34</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Education and Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3), pp.444-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283084v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for children's error sensitivity during arithmetic word problem solving</w:t>
               </w:r>
@@ -2281,51 +2281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory control is needed for the resolution of arithmetic word problems: A developmental negative priming study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2651,441 +2651,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional magnetic resonance imaging study of Piaget’s conservation-of-number task in preschool and school-age children: A neo-Piagetian approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Houdé</w:t>
+                <w:t xml:space="preserve">Evidence of different developmental trajectories for length estimation according to egocentric and allocentric viewpoints in children and adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Perchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 110 (3), pp.332-346. </w:t>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (2), pp.142-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2011.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154325v1</w:t>
+                <w:t xml:space="preserve">hal-00599765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Shift from Local to Global Visual Processing in 6- Year-Old Children Is Associated with Grey Matter Loss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional magnetic resonance imaging study of Piaget’s conservation-of-number task in preschool and school-age children: A neo-Piagetian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (6), pp.e20879. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (3), pp.332-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2011.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951491v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of different developmental trajectories for length estimation according to egocentric and allocentric viewpoints in children and adults.</w:t>
+                <w:t xml:space="preserve">The Shift from Local to Global Visual Processing in 6- Year-Old Children Is Associated with Grey Matter Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Lanoë</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 58 (2), pp.142-6. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.e20879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599765v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult brains don't fully overcome biases that lead to incorrect performance during cognitive development: an fMRI study in young adults completing a Piaget-like task</w:t>
               </w:r>
@@ -3243,385 +3243,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Lanoë</w:t>
+                <w:t xml:space="preserve">Le programme pédagogique JEuMETACOGITE : Améliorer son fonctionnement exécutif par une approche métacognitive tout en jouant à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anick Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+                <w:t xml:space="preserve">Johnny Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque international PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">15ème colloque international du PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023402v1</w:t>
+                <w:t xml:space="preserve">hal-05023404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cogni’Scol : Un programme pédagogique métacognitif innovant au profit de la réussite scolaire des collégiens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lubin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque international du RIPSYDEV. Psychologie du développement, troubles et éducation : Entre recherche et pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIPSYDEVE (Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation), Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15ème colloque international PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068022v1</w:t>
+                <w:t xml:space="preserve">hal-05023402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme pédagogique JEuMETACOGITE : Améliorer son fonctionnement exécutif par une approche métacognitive tout en jouant à l'école</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cogni’Scol : Un programme pédagogique métacognitif innovant au profit de la réussite scolaire des collégiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque international du PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">14ème Colloque international du RIPSYDEV. Psychologie du développement, troubles et éducation : Entre recherche et pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIPSYDEVE (Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation), Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023404v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cogni'Scol : les sciences cognitives au service de la réussite scolaire des collégiens</w:t>
               </w:r>
@@ -3741,64 +3741,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pacton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4203,889 +4203,1225 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implémenter &amp; Évaluer un Programme Métacognitif pour l'Inclusion Scolaire : un protocole expérimental en cas unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Genève, Suisse. , 2023</w:t>
+              <w:t xml:space="preserve">5èmes Conférences Jean Piaget : Développement, apprentissages et enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Genève, Suisse. 5èmes conférences Jean Piaget : Développement, Apprentissage et Enseignement. Actes de congrès., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289782v1</w:t>
+                <w:t xml:space="preserve">hal-05594079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive sciences for academic success of middle school students</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Allix</w:t>
+                <w:t xml:space="preserve">Améliorer les premiers apprentissages numériques grâce à l'application numérique Applinou : une étude expérimentale en cas unique chez des enfants de Grande Section de maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Pryfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Education and New Developments 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16ème Colloque international Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education (RIPSYDEVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InScience Press</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03266133v1</w:t>
+                <w:t xml:space="preserve">hal-05594045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive sciences for school learnings : What are the benefits on numerical skills of high school students?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Convention of Psychological Science (ICPS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France. , 2019</w:t>
+              <w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Genève, Suisse. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266086v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires. Quels bénéfices sur la réussite scolaire des collégiens ?</w:t>
+                <w:t xml:space="preserve">Cognitive sciences for academic success of middle school students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mafalda Carmo. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP2018). Psychologie, Santé et société : De la théorie aux applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reims, France. </w:t>
+              <w:t xml:space="preserve">International Conference on Education and New Developments 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">InScience Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.341-343, 2019, Education and New Developments 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067318v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires</w:t>
+                <w:t xml:space="preserve">Cognitive sciences for school learnings : What are the benefits on numerical skills of high school students?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque Ripsydeve - Psychologie du développement : environnements, innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lille, France. , 2018</w:t>
+              <w:t xml:space="preserve">International Convention of Psychological Science (ICPS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265769v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions exécutives et apprentissages scolaires fondamentaux : étude comparative entre le développement normal et troublé.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Regrin</w:t>
+                <w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires. Quels bénéfices sur la réussite scolaire des collégiens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième colloque scientifique de l’association pour la recherche en neuroéducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP2018). Psychologie, Santé et société : De la théorie aux applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reims, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01346777v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Colloque Ripsydeve - Psychologie du développement : environnements, innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lille, France. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctions exécutives et apprentissages scolaires fondamentaux : étude comparative entre le développement normal et troublé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Regrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pacton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Iannuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrième colloque scientifique de l’association pour la recherche en neuroéducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Implication des fonctions exécutives dans les apprentissages scolaires fondamentaux chez des enfants de 9-10 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pacton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès International de l’Association pour la recherche en Neuroéducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Caen, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01076830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découvrir le cerveau à l'école: Les sciences cognitives au service des apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CANOPE Editions, Ministère de l'Education Nationale. 2017, 978-2-240-04129-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5153,51 +5489,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13E18058"/>
+    <w:nsid w:val="41E72747"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5384,51 +5720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-lubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5277-6172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120908409" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467563v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-01053-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12398" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.08.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507177v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Kana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Ducloy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delteil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2021.105343" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905240v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2017.09.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283106v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2016.06.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346697v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2015.10.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2015.07.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24046/neuroed.20130201.44" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032625" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599765v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000079" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Spiess" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2008.00785.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BGZH6P4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Pelletier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lubin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164926v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Poirel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lanoe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://end-educationconference.org/2019/wp-content/uploads/2020/05/2019v1end077.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346777v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076830v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-lubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5277-6172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120908409" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467563v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-01053-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12398" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.08.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507177v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Kana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Ducloy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delteil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2021.105343" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905240v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2017.09.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2015.10.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2016.06.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2015.07.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24046/neuroed.20130201.44" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032625" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000079" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Spiess" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2008.00785.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BGZH6P4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Pelletier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lubin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164926v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Poirel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lanoe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Guilbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pryfer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://end-educationconference.org/2019/wp-content/uploads/2020/05/2019v1end077.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067318v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346777v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594014v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>