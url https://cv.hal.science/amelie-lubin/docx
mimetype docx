--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,5434 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5382 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amélie LUBIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">amelie-lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5277-6172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120908409</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=8g55Lh8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis enseignante-chercheuse en Psychologie de l'Education à l'université de Caen-Normandie, membre du Laboratoire de Psychologie Caen Normandie EA7452 - Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de recherche principale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie de l'Education, cognition mathématique, fonctions exécutives, métacognition, autorégulation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix des pratiques favorisant l'évaluation pour les apprentissages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 7ième journée nationale de l’innovation du ministère de l’éducation nationale (mars 2017). Attribué conjointement au collège Georges Desdevises du Dezert de Lessay (Manche, Académie de Caen) pour le projet &amp;quot;Psychologie et neurosciences cognitives au service des apprentissages&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMA2BEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Outils Métacognitifs pour Apprendre à Apprendre avec des Elèves à Besoins éducatifs Particuliers (21-22)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Financement : au sein du PIA3 « 100% Inclusion, un défi, un territoire (IDT). 8000 Euros (AAP action 6 PIA3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet international France/Québec JEuMETACOGITE : Programme pédagogique métacognitif d’autorégulation par le jeu de société chez des enfants d’âge scolaire (19-22)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Financement : Game In Lab, 26 000 euros (AAP Game In Lab)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet COGNISCOL</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">: Les sciences cognitives au service des apprentissages scolaires : Quels bénéfices pour la réussite scolaire des collégiens ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> **(**</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">17-20)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Financement : Fondation de France, 29 000 € (AAP Fondation de France ‘Aider tous les collégiens à réussir !’), 100 000€ (financement doctoral, AAP RIN (Réseaux d’Intérêts Normand) Doctorant)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet « Les fonctions exécutives et les apprentissages scolaires fondamentaux : Étude comparative entre développement normal et troublé » (12-13)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Financement : Université Paris Descartes, 21 500 euros (AAP Projet collaboratif Université Paris Descartes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement et formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation initiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niveau Licence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence de Psychologie, Université Paris Descartes (2005-2021), Université de Caen (2003-2005 ; 2021- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UEs fondamentales en Psychologie du développement, Cognitive et de l’Education, UES méthodologiques et professionnelles (méthode expérimentale, apprentissage par la recherche, observation, méthodes et pratiques professionnelles des psychologues)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niveau Master</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master de Psychologie, spécialité psychologie de l’éducation, Université Caen Normandie (2017-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cognition mathématique et plasticité cérébrale, Les troubles spécifiques des apprentissages scolaires : la dyscalculie, le développement cognitif de l’enfant d’âge scolaire, le développement de la cognition mathématique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master de Psychologie, spécialité Psychologie du Développement cognitif et social de l’enfant et de l’adolescent (DEV Master), Université Paris Descartes (2007-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apprentissage et dysfonctionnement (la cognition numérique et ses troubles), Outils et Méthodes (Examen psychologique, la méthode clinique piagétienne, le dessin), Pratiques des psychologues en secteur enfance et adolescence (déontologie dans la recherche en psychologie de l’enfant)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master de Biologie Santé, Spécialité Sciences des comportements, Université de Caen Basse-Normandie (2010-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corrélats anatomo-cognitifs de la cognition numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 3 heures sur la présentation du programme pédagogique « Découvrir le Cerveau à l’école » dans le cadre du Module de formation d’Initiative Nationale (MIN) intitulé &amp;quot;De la petite enfance vers la maternelle ; entrée dans les apprentissages (besoins individuels et collectifs, handicap)&amp;quot; coordonné par Karine Martel à l'INSHEA (Institut national supérieur formation et recherche - handicap et enseignements adaptés) à destination des professeurs des écoles spécialisés ou non</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2 jours sur « Le développement des fonctions exécutives et les interventions pour les optimiser chez les enfants » organisé par l’Association Québécoise des Neuropsychologues (AQNP) et le Groupe d’Action en Neuropsychologie Développementale (GrAND) de Québec à destination des professionnels des milieux scolaires et du réseau de la santé avec Sandrine Rossi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  3 jours sur « Psychologie et neurosciences cognitives au service des apprentissages » à destination du personnel du collège de Lessay (50) dans le cadre d’un projet d’innovation pédagogique soutenu par le CARDIE du rectorat de Caen avec Sandrine Rossi et Céline Lanoë</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21- Coordinatrice du programme SCOPE (les Sciences Cognitives Pour l’Education) du LPCN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21- Co-responsable de la 3ème année de Licence de Psychologie de l’UFR de psychologie, Université de Caen-Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18-  Responsable de la gestion budgétaire du LPCN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrated or not? Differential effects of the Cogni’Scol programme based on student profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41 ([art. 7]), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-025-01053-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Metacognitive Educational Program Cogni'Scol on the Academic Success of Middle School Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind, Brain, and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), pp.173-186. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mbe.12398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connais-toi toi-même : une perspective globale de la métacognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (3), pp.451-469. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2022.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do children with mathematical learning disabilities use the inversion principle to solve three-term arithmetic problems?: The impact of presentation mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Kana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Ducloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Perdry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216 (Art. 105343), 19 p. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2021.105343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507177v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical attraction error detection in children and adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim de Neys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogdev.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir son cerveau pour mieux apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Neurosciences et pédagogie, 527, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executive functions differentially contribute to fourth-graders' mathematics, reading and spelling skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pacton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Education and Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (3), pp.444-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise, inhibitory control and arithmetic word problems: A negative priming study in mathematics experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.40-48. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory control is needed to overcome written verb inflection errors: Evidence from a developmental negative priming study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Borst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.18-27. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogdev.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La découverte du cerveau chez les élèves d'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre le primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Quand le cerveau entre à l'école, n° spécial, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for children's error sensitivity during arithmetic word problem solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim de Neys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2015.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural brain correlates of executive engagement in working memory: Children's inter-individual differences are reflected in the anterior insular cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (7), pp.1145-1150. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Transcoding Proficiency in 10-Year-Old Schoolchildren is Associated with Gray Matter Inter-Individual Differences: A Voxel-Based Morphometry Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.197. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to best train children and adolescents for fMRI? Meta-analysis of the training methods in developmental neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroeducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.44-70. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24046/neuroed.20130201.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory control is needed for the resolution of arithmetic word problems: A developmental negative priming study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Borst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105 (3), pp.701-708. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0032625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the Anatomical Changes That Occur in the Brains of Schoolchildren as They Learn to Read</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e81789. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0081789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is human decision making under ambiguity guided by loss frequency regardless of the costs? A developmental study using the Soochow Gambling Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Aïte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (7), pp.286-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional magnetic resonance imaging study of Piaget’s conservation-of-number task in preschool and school-age children: A neo-Piagetian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110 (3), pp.332-346. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shift from Local to Global Visual Processing in 6- Year-Old Children Is Associated with Grey Matter Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), pp.e20879. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0020879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of different developmental trajectories for length estimation according to egocentric and allocentric viewpoints in children and adults.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (2), pp.142-6. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1618-3169/a000079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult brains don't fully overcome biases that lead to incorrect performance during cognitive development: an fMRI study in young adults completing a Piaget-like task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Spiess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.326-338. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-7687.2008.00785.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METAMATH: an ecological and innovating tool to assess mathematical metacognition in primary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odran Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milène Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Lehéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EARLI SIG 16 “Metacognition and Self-Regulated Learning” Biennial International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Special Interest Group (SIG) 16, Aug 2026, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Montcharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garncarzyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque international PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cogni’Scol : Un programme pédagogique métacognitif innovant au profit de la réussite scolaire des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque international du RIPSYDEV. Psychologie du développement, troubles et éducation : Entre recherche et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIPSYDEVE (Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation), Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme pédagogique JEuMETACOGITE : Améliorer son fonctionnement exécutif par une approche métacognitive tout en jouant à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Montcharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque international du PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cogni'Scol : les sciences cognitives au service de la réussite scolaire des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème congrès annuel de la Société Française de Psychologie : Apprentissages, vulnérabilités, préventions / Symposium / Les sciences cognitives pour lutter contre les vulnérabilités et prévenir l’échec scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executive functions differentially contribute to scholastic skills in fourth graders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Regrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pacton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations neuro-anatomiques chez des élèves présentant des performances numériques différentes : une étude en VBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Méthodologie de recherche en neuroéducation et retombées éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neuroéducation Québec et l'EREST, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse des méthodes de préparation à l'Imagerie par Résonance Magnétique fonctionnelle (IRMf) chez l'enfant et l'adolescent Quelles préconisations pour la neuroéducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII CONFERENCE OF AMSE-AMCE-WAER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie du développement des enfants d'âge scolaire. Apports de la neuroimagerie à la compréhension du développement cognitif de l'enfant en lien avec les apprentissages scolaires Application en psychopédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens Francophones de la Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Gender Differences in Mathematics: The Mediating Role of Metacognition in Primary Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Montcharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EARLI SIG 16 “Metacognition and Self-Regulated Learning” Biennial International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2026, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil innovant pour évaluer la métacognition des élèves de 6 à 12 ans en classe dans le cadre de la résolution de problèmes en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odran Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milène Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Lehéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIPSYDEVE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nancy, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémenter &amp; Évaluer un Programme Métacognitif pour l'Inclusion Scolaire : un protocole expérimental en cas unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odran Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Conférences Jean Piaget : Développement, apprentissages et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Genève, Suisse. 5èmes conférences Jean Piaget : Développement, Apprentissage et Enseignement. Actes de congrès., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer les premiers apprentissages numériques grâce à l'application numérique Applinou : une étude expérimentale en cas unique chez des enfants de Grande Section de maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pryfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odran Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque international Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education (RIPSYDEVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Montcharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garncarzyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Genève, Suisse. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive sciences for academic success of middle school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mafalda Carmo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Education and New Developments 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InScience Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.341-343, 2019, Education and New Developments 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive sciences for school learnings : What are the benefits on numerical skills of high school students?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Convention of Psychological Science (ICPS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires. Quels bénéfices sur la réussite scolaire des collégiens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP2018). Psychologie, Santé et société : De la théorie aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reims, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque Ripsydeve - Psychologie du développement : environnements, innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lille, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions exécutives et apprentissages scolaires fondamentaux : étude comparative entre le développement normal et troublé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Regrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pacton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Iannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième colloque scientifique de l’association pour la recherche en neuroéducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication des fonctions exécutives dans les apprentissages scolaires fondamentaux chez des enfants de 9-10 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Regrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pacton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès International de l’Association pour la recherche en Neuroéducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Caen, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir le cerveau à l'école: Les sciences cognitives au service des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CANOPE Editions, Ministère de l'Education Nationale. 2017, 978-2-240-04129-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5489,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41E72747"/>
+    <w:nsid w:val="BF438847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5720,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-lubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5277-6172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120908409" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467563v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-01053-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12398" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.08.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507177v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Kana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Ducloy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delteil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2021.105343" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905240v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2017.09.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2015.10.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2016.06.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2015.07.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24046/neuroed.20130201.44" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032625" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000079" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Spiess" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2008.00785.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BGZH6P4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Pelletier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lubin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164926v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Poirel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lanoe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Guilbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pryfer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://end-educationconference.org/2019/wp-content/uploads/2020/05/2019v1end077.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067318v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346777v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594014v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-lubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5277-6172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120908409" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=8g55Lh8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467563v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-01053-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12398" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.08.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507177v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Kana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Ducloy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delteil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2021.105343" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2017.09.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346697v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2016.06.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2015.10.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220410v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2015.07.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24046/neuroed.20130201.44" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032625" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839623v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599765v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000079" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127368v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Spiess" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2008.00785.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BGZH6P4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bourgeois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Guilbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Garnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leh&#233;ron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023404v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Pelletier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346783v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lubin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Poirel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611904v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594079v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pryfer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://end-educationconference.org/2019/wp-content/uploads/2020/05/2019v1end077.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067318v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265769v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346777v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076830v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594014v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>