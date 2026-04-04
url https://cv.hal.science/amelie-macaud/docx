--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -1451,165 +1451,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babelio and World literature(s)</w:t>
+                <w:t xml:space="preserve">The Re-make of authors’ photographs by literary fandoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Fabrique des Littératures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe Plurielles, Université Bordeaux Montaigne, Nov 2023, Pessac (33), France</w:t>
+              <w:t xml:space="preserve">Fan Studies Network North America Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409411v1</w:t>
+                <w:t xml:space="preserve">hal-05409154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Re-make of authors’ photographs by literary fandoms</w:t>
+                <w:t xml:space="preserve">Babelio and World literature(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fan Studies Network North America Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Online, United States</w:t>
+              <w:t xml:space="preserve">La Fabrique des Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe Plurielles, Université Bordeaux Montaigne, Nov 2023, Pessac (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409154v1</w:t>
+                <w:t xml:space="preserve">hal-05409411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The author and his translatorS</w:t>
               </w:r>
@@ -2620,51 +2620,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E888C2B"/>
+    <w:nsid w:val="28601833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2851,51 +2851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-macaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6750-237X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228304474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Macaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rachmuhl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Sonksen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mohr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dulieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438232v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Macaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/PP2025.07.macaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1410m" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946744v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/lcn.2024.14" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04913209v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120mq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.176.0096" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943363v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05404209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409191v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05409154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409421v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409432v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05409160v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05409146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaehnert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-macaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6750-237X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228304474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Macaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rachmuhl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Sonksen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mohr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dulieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438232v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Macaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/PP2025.07.macaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1410m" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946744v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/lcn.2024.14" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04913209v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120mq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.176.0096" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943363v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05404209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409191v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05409154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409421v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409432v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05409160v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05409146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaehnert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>