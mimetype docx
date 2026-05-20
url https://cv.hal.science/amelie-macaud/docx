--- v1 (2026-04-04)
+++ v2 (2026-05-20)
@@ -431,51 +431,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -547,617 +547,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marsha Kinder, Tara McPherson (eds.), Transmedia Frictions: The Digital, the Arts, and the Humanities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Macaud</w:t>
+                <w:t xml:space="preserve">Yohann Lucas, Renaissance de Harlem et Black Arts Movement : la construction d’un canon littéraire africain-américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 08</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389706v1</w:t>
+                <w:t xml:space="preserve">hal-05608180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of a feminist discourse in teen-based series involving Charles Bukowski persona</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amelie Macaud</w:t>
+                <w:t xml:space="preserve">Marsha Kinder, Tara McPherson (eds.), Transmedia Frictions: The Digital, the Arts, and the Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InteraXXIons</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1410m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04946747v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des archives de lecteurs en ligne pour le chercheur en littérature - Étude d’un site web dédié à Charles Bukowski</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Macaud</w:t>
+                <w:t xml:space="preserve">The evolution of a feminist discourse in teen-based series involving Charles Bukowski persona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">InteraXXIons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.15-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946744v1</w:t>
+                <w:t xml:space="preserve">hal-04946747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen E. Mundler, The Noah Myth in Twenty-First-Century Cli-Fi Novels: Rewritings from a Drowning World</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amelie Macaud</w:t>
+                <w:t xml:space="preserve">Le rôle des archives de lecteurs en ligne pour le chercheur en littérature - Étude d’un site web dédié à Charles Bukowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leaves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3-4), pp.361-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/lcn.2024.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04946781v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Bukowski’s Online Reading Community: Safeguarding the Author’s Work by Building a Consensus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Macaud</w:t>
+                <w:t xml:space="preserve">Helen E. Mundler, The Noah Myth in Twenty-First-Century Cli-Fi Novels: Rewritings from a Drowning World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sillages Critiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Leaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913209v1</w:t>
+                <w:t xml:space="preserve">hal-04946781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanoïdes Associés, Le Sagittaire, and the Race to Publish Charles Bukowski in France in 1977-1978</w:t>
+                <w:t xml:space="preserve">Charles Bukowski’s Online Reading Community: Safeguarding the Author’s Work by Building a Consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfea.176.0096⟩</w:t>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/120mq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946753v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les photographies d'auteur dans l'espace public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amelie Macaud</w:t>
+                <w:t xml:space="preserve">Humanoïdes Associés, Le Sagittaire, and the Race to Publish Charles Bukowski in France in 1977-1978</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs en Prisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 176 (3), pp.96-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.176.0096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943363v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les photographies d'auteur dans l'espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Macaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs en Prisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.103-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La traduction vers le français des titres de Charles Bukowski par la maison d'édition Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Atelier de traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30, pp.103-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1167,1271 +1240,1271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fear and Loathing Online</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Afterlives of Literary Classics : Textual and iconographic re-interpretations and re-imaginings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDEA - Université de Nancy, Nov 2025, Nancy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile distribution d’une collection de livres de science-fiction par Le Sagittaire en 1975-1977</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier n°18 Congrès AFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEA, May 2024, Aix (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception iconographique de deux Américains à Paris dans les années 1970 : Charles Bukowski et William S. Burroughs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Fantasmes de France"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Cité, LARCA, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paratexte autobiographique de Charles Bukowski en images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Paratexte Autobiographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Pau et Pays de l’Adour; Arnaud Schmitt; Sophie Vallas, Nov 2024, Pau (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Re-make of authors’ photographs by literary fandoms</w:t>
+                <w:t xml:space="preserve">The author and his translatorS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fan Studies Network North America Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Online, United States</w:t>
+              <w:t xml:space="preserve">L'auteur face à son traducteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409154v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babelio and World literature(s)</w:t>
+                <w:t xml:space="preserve">The Re-make of authors’ photographs by literary fandoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Fabrique des Littératures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe Plurielles, Université Bordeaux Montaigne, Nov 2023, Pessac (33), France</w:t>
+              <w:t xml:space="preserve">Fan Studies Network North America Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409411v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The author and his translatorS</w:t>
+                <w:t xml:space="preserve">Babelio and World literature(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'auteur face à son traducteur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, Jun 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">La Fabrique des Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe Plurielles, Université Bordeaux Montaigne, Nov 2023, Pessac (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409421v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Visual Representation of American Literary Canon(s) on Google Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Iconomorphoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Dijon, Centre Interlangues, Mar 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des archives officieuses pour le chercheur en littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international ResPadon ; Le Web : source et archive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LILLIAD, Université de Lille, SCD, Apr 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bukowski’s poetry re-performed online</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plotting Poetry 5 - Popular Voices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plotting Poetry; Anne-Sophie Bories, Jul 2022, Tartu (Estonie), Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanoïdes Associés v. Le Sagittaire : the race to publish Bukowski in France (1977-78)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux Montaigne, May 2022, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bukowski in American Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoral Students and Young Researchers' Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Brest, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bukowski’s Reading Community Online: safeguarding and promoting the author?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale VALE: “Contemporary Reception”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’auteur en retrait : la traduction et la publication des oeuvres de Charles Bukowski en France par la maison d’édition Grasset (le rôle des traducteurs, des éditeurs et des agents littéraires)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livrer ensemble – Les rouages collectifs de la chaîne du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRELQ - Université de Sherbrooke, Mar 2019, Sherbrooke (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les photographies d’auteur dans l’espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Camera Memoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Diderot, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avènement du singulier par le collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de doctorants: Voix Singulières/Singular Voices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLIMAS, Université Bordeaux Montaigne, Apr 2019, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Censure(s) dans les mondes anglophones/ Censorship(s) in English-speaking countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amelie Macaud; Vincent Jaunas; Terence Richert, Apr 2018, Pessac (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fraude auctoriale chez Bukowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Doctoriale Bilingue; La fraude Auctoriale, Self-Fashioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mérimée - Université de Cordoue et Université Bordeaux Montaigne, May 2017, Cordoba (Cordoue), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2441,118 +2514,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que la cinéphilie aujourd'hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Macaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jaehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2620,51 +2693,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28601833"/>
+    <w:nsid w:val="8A6F1845"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2851,51 +2924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-macaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6750-237X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228304474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Macaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rachmuhl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Sonksen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mohr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dulieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438232v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Macaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/PP2025.07.macaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1410m" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946744v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/lcn.2024.14" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04913209v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120mq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.176.0096" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943363v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05404209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409191v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05409154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409421v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409432v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05409160v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05409146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaehnert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-macaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6750-237X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228304474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Macaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rachmuhl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Sonksen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mohr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dulieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438232v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Macaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/PP2025.07.macaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608180v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1410m" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946744v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/lcn.2024.14" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04913209v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120mq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.176.0096" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05404209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409421v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05409154v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05409160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409472v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409524v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05409146v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaehnert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>