--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -66,309 +66,1113 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metz, les paraiges et l’aristocratie lorraine (1350-1550)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Marineau-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilités et échanges dans l’espace rhéno-mosan (IXe-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Namur, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metz, le gouvernement et l’écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Marineau-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference of the Medieval Chronicle Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Guyot-Bachy, Jul 2023, Nancy Université de Lorraine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre mémoire et oubli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Marineau-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique des archives et des institutions (du Moyen Âge à 1870)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Buchholzer; Thomas Brunner; Juliette Deloye, Nov 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier une historiographie municipale dans le contexte de la construction d’un État urbain (1400–1552)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dauphant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Marineau-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verfasser – Werk – Rezeption : Städtische Historiographie im mittelalterlichen und frühneuzeitlichen Reichsgebiet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hanna Schäfer; Lukas Clemens, Nov 2022, Trèves, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04245180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la conciliation à la défiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Marineau-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mercredi du CRULH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Léonard Dauphant, Dec 2022, Nancy Université de Lorraine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04245193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations ou déclin ? Le système des paraiges au prisme de leurs pratiques matrimoniales chez les chroniqueurs messins (XVe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Marineau-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neue Forschungen zur deutsch-französischen Grenzregion im Hoch- und Spätmittelalter (11.-16. Jahrhundert)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hanna Schäfer; Christa Birkel; Antoine Lazzari, Apr 2022, Université de Trèves, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04245186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Authentifier, rédiger et traduire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Marineau-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The multilingual city, c. 1250- c. 1800 : historical approaches | La ville plurilingue, vers 1250 — vers 1800 : approches historiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ulrike Krampl; John Gallagher, Nov 2021, University of Leeds, Leeds, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04245198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire, traduire et conserver les lettres missives à Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Marineau-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’histoire intellectuelle et sociale du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Monnet, Feb 2021, Paris EHESS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04245203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amis ou ennemis ? Conflits et fabrique du lien social dans les pratiques épistolaires messines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Marineau-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrième journée des doctorant.e.s de la Société des études médiévales du Québec (SÉMQ), Université de Montréal, 14 mars 2020 (annulé en raison de la COVID-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Montreuil; Raphaëlle Decloitre, Mar 2020, Université de Montréal, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04245205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lettre missive comme document judiciaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Marineau-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier bilingue de l’Axe « droit et société » du Département d'histoire : Who Cares About Legal History / Qui se soucie de l’histoire juridique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Perrier; Amélie Marineau-Pelletier; Kouky Fianu; Mathieu Laflamme, Feb 2020, Université d'Ottawa, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04245206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nommer, transmettre et conserver les livres municipaux à Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Marineau-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études - Enquête sur la dénomination des livres municipaux (France du Nord et du Midi, espace germanique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Chastang; Olivier Richard; Thomas Brunner, Feb 2019, Université de Strasbourg, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04245209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schürch, Bischöfliche Botschaften. Missiven als Medien der spätmittelalterlichen Herrschaft (Biel 14.–16. Jahrhundert), traduit du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Marineau-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historische Anthropologie. Kultur, Gesellschaft, Alltag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7788/hian.2023.31.3.494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Otchakovski-Laurens et Laure Verdon (dir.), La voix des assemblées. Quelle démocratie urbaine au regard des registres de délibérations ? Méditerranée-Europe XIIIe-XVIIIe siècle, Presses universitaires de Provence, collection « Le temps de l’histoire », 2021, 355 pages. ISBN – 979-10-320-0317-6 28 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Marineau-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memini. Travaux et documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/memini.2378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des langues et traductions des lettres missives à Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Marineau-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 80 (1), pp.137-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/medievales.11503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04232589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -378,957 +1182,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metz à la fin du Moyen Âge, fin XIVe – milieu XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvana Editoriale, 2024, 978-8-8366-5708-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755334v1</w:t>
-              </w:r>
-[...802 lines deleted...]
-                <w:t xml:space="preserve">halshs-04245209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1586,51 +1586,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marineau-Pelletier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/hian.2023.31.3.494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580711v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/memini.2378" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-53C0STC9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232589v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.11503" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755334v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jan&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;onard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Litzenburger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580699v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232606v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245193v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245180v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dauphant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245203v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04232605v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marineau-Pelletier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232606v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245180v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dauphant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245193v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245198v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245203v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/hian.2023.31.3.494" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/memini.2378" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-53C0STC9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.11503" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755334v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jan&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;onard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Litzenburger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04232605v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>