--- v1 (2026-03-25)
+++ v2 (2026-04-19)
@@ -1026,347 +1026,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine et projet urbain : produire et valoriser la localité à Saint-Étienne, Nantes et Clermont-Ferrand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'invention d'une politique publique : un patrimoine urbaniste à Nantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Devisme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zanetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 152-153, pp.181-195. </w:t>
+              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (3-4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/esp.152.0181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rge.5067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01427608v1</w:t>
+                <w:t xml:space="preserve">hal-01877275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'invention d'une politique publique : un patrimoine urbaniste à Nantes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Devisme</w:t>
+                <w:t xml:space="preserve">Habiter une tour HLM. Parcours d'étudiants-architectes dans les quartiers de grands ensembles nantais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Nicolas</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pasquier-Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Halgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Architectures et mutations (126), pp.34-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877275v1</w:t>
+                <w:t xml:space="preserve">hal-02096014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter une tour HLM. Parcours d'étudiants-architectes dans les quartiers de grands ensembles nantais</w:t>
+                <w:t xml:space="preserve">Patrimoine et projet urbain : produire et valoriser la localité à Saint-Étienne, Nantes et Clermont-Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bourdaud</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zanetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 152-153, pp.181-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.152.0181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096014v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche architecturale, recherche urbaine : comment l'histoire nous traverse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Halgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2461,195 +2461,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02193877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nantes-Saint-Nazaire : une improbable communauté portuaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tourisme culturel et patrimoine urbain. Opportunisme ou relativisme patrimonial à Nantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouverner les ports de commerce à l’heure libérale. Regards sur les pays d’Europe du Sud</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9782271076540</w:t>
+              <w:t xml:space="preserve">La ville patrimoine. Formes, logiques, enjeux et stratégies (sous la dir. de Caroline De Saint Pierre).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472528v1</w:t>
+                <w:t xml:space="preserve">hal-01359001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourisme culturel et patrimoine urbain. Opportunisme ou relativisme patrimonial à Nantes ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nantes-Saint-Nazaire : une improbable communauté portuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Foulquier; Christine Lamberts. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La ville patrimoine. Formes, logiques, enjeux et stratégies (sous la dir. de Caroline De Saint Pierre).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2014</w:t>
+              <w:t xml:space="preserve">Gouverner les ports de commerce à l’heure libérale. Regards sur les pays d’Europe du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9782271076540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359001v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3072,51 +3072,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7428A11F"/>
+    <w:nsid w:val="416DF083"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3303,51 +3303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2880-5877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110033191" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339054v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Legros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Hanna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mendiendo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unl.edu.ar/edicionesunl/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2036-1602/16532" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Meuret-Campfort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11518" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552710v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468043v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Waine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2464" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.152.0181" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5067" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pasquier-Merlet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Halgand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048188v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Abou Mrad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423349v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472311v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cafedelasciudades.mitiendanube.com/productos/la-ciudad-patrimonial/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ramirez-Blanco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=7265" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=6277" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/faire-metropole-de-nouvelles-regles-du-jeu.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472528v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/gouverner-les-ports-de-commerce-a-lheure-liberale/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096089v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#232;bre C&#233;lia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ouvrard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02096059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2880-5877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110033191" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339054v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Legros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Hanna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mendiendo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unl.edu.ar/edicionesunl/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2036-1602/16532" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Meuret-Campfort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11518" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552710v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468043v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Waine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2464" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096014v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pasquier-Merlet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Halgand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.152.0181" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048188v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Abou Mrad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423349v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472311v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cafedelasciudades.mitiendanube.com/productos/la-ciudad-patrimonial/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ramirez-Blanco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=7265" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=6277" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/faire-metropole-de-nouvelles-regles-du-jeu.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/gouverner-les-ports-de-commerce-a-lheure-liberale/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096089v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#232;bre C&#233;lia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ouvrard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02096059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>