--- v2 (2026-04-19)
+++ v3 (2026-05-11)
@@ -715,178 +715,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01468043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet urbain nantais : une mise à l'épreuve du modèle Bilbao</w:t>
+                <w:t xml:space="preserve">Nantes' urban project: putting the Bilbao model to the test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Waine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096078v1</w:t>
+                <w:t xml:space="preserve">hal-02096074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nantes' urban project: putting the Bilbao model to the test</w:t>
+                <w:t xml:space="preserve">Le projet urbain nantais : une mise à l'épreuve du modèle Bilbao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oliver Waine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096074v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de la mémoire dans les projets de renouvellement urbain: le cas des espaces hérités de l’industrie française</w:t>
               </w:r>
@@ -2461,195 +2461,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02193877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourisme culturel et patrimoine urbain. Opportunisme ou relativisme patrimonial à Nantes ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nantes-Saint-Nazaire : une improbable communauté portuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Foulquier; Christine Lamberts. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La ville patrimoine. Formes, logiques, enjeux et stratégies (sous la dir. de Caroline De Saint Pierre).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2014</w:t>
+              <w:t xml:space="preserve">Gouverner les ports de commerce à l’heure libérale. Regards sur les pays d’Europe du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9782271076540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359001v1</w:t>
+                <w:t xml:space="preserve">hal-02472528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nantes-Saint-Nazaire : une improbable communauté portuaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tourisme culturel et patrimoine urbain. Opportunisme ou relativisme patrimonial à Nantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouverner les ports de commerce à l’heure libérale. Regards sur les pays d’Europe du Sud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La ville patrimoine. Formes, logiques, enjeux et stratégies (sous la dir. de Caroline De Saint Pierre).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02472528v1</w:t>
+                <w:t xml:space="preserve">hal-01359001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3072,51 +3072,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="416DF083"/>
+    <w:nsid w:val="E09EA267"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3303,51 +3303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2880-5877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110033191" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339054v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Legros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Hanna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mendiendo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unl.edu.ar/edicionesunl/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2036-1602/16532" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Meuret-Campfort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11518" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552710v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468043v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Waine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2464" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096014v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pasquier-Merlet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Halgand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.152.0181" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048188v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Abou Mrad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423349v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472311v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cafedelasciudades.mitiendanube.com/productos/la-ciudad-patrimonial/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ramirez-Blanco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=7265" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=6277" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/faire-metropole-de-nouvelles-regles-du-jeu.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/gouverner-les-ports-de-commerce-a-lheure-liberale/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096089v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#232;bre C&#233;lia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ouvrard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02096059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2880-5877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110033191" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339054v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Legros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Hanna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mendiendo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unl.edu.ar/edicionesunl/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2036-1602/16532" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Meuret-Campfort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11518" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552710v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468043v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Waine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2464" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096014v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pasquier-Merlet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Halgand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.152.0181" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048188v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Abou Mrad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423349v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472311v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cafedelasciudades.mitiendanube.com/productos/la-ciudad-patrimonial/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ramirez-Blanco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=7265" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=6277" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/faire-metropole-de-nouvelles-regles-du-jeu.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472528v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/gouverner-les-ports-de-commerce-a-lheure-liberale/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096089v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#232;bre C&#233;lia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ouvrard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02096059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>